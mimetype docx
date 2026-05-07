--- v0 (2025-11-26)
+++ v1 (2026-05-07)
@@ -2,70 +2,70 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="00963BBF" w:rsidP="0014326E">
+    <w:p w14:paraId="5D8C65B1" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="00963BBF" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00963BBF">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="133AE75D" wp14:editId="55CA9228">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3536CF14" wp14:editId="12B30211">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2800985</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-171069</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -84,193 +84,193 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="00963BBF" w:rsidP="00963BBF">
+    <w:p w14:paraId="6E261F39" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="00963BBF" w:rsidP="00963BBF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4397"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001175C3" w:rsidRPr="00B23092" w:rsidRDefault="00963BBF" w:rsidP="0014326E">
+    <w:p w14:paraId="4788CB70" w14:textId="77777777" w:rsidR="001175C3" w:rsidRPr="00B23092" w:rsidRDefault="00963BBF" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ภาควิชา</w:t>
       </w:r>
       <w:r w:rsidR="00090A1F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>..............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+    <w:p w14:paraId="65F159BB" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+    <w:p w14:paraId="770C5729" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">โทร. </w:t>
       </w:r>
       <w:r w:rsidR="00963BBF">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+    <w:p w14:paraId="2F78C63E" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0019350F" w:rsidP="0014326E">
+    <w:p w14:paraId="475A0639" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0019350F" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ที่ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D932BD" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+    <w:p w14:paraId="63ADA068" w14:textId="77777777" w:rsidR="00D932BD" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วันที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00963BBF" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+    <w:p w14:paraId="16EF9E9C" w14:textId="77777777" w:rsidR="00963BBF" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00963BBF">
         <w:rPr>
@@ -315,138 +315,160 @@
       <w:r w:rsidR="00090A1F" w:rsidRPr="00411CFA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00090A1F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
       <w:r w:rsidR="00963BBF">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> เพื่อเสนอขอกำหนด</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014326E" w:rsidRDefault="00963BBF" w:rsidP="0014326E">
+    <w:p w14:paraId="01A47E93" w14:textId="77777777" w:rsidR="0014326E" w:rsidRDefault="00963BBF" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง</w:t>
       </w:r>
       <w:r w:rsidR="00090A1F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
-[...8 lines deleted...]
-    <w:p w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+    <w:p w14:paraId="1E986DD9" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BAEA42" w14:textId="682D56F2" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B34701">
-[...19 lines deleted...]
-    <w:p w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="00B41841">
+      <w:r w:rsidR="00495C37">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี (ผ่านประธาน</w:t>
+      </w:r>
+      <w:r w:rsidR="00495C37">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะอนุกรรมการพิจารณากลั่นกรองการขอตำแหน่งทางวิชาการ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6CAE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ของคณะเภสัชศาสตร์</w:t>
+      </w:r>
+      <w:r w:rsidR="00495C37">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B9D5CF" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154C30AE" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="00B41841">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00963BBF">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ตามหนังสือที่ </w:t>
       </w:r>
       <w:r w:rsidR="00090A1F">
@@ -516,295 +538,295 @@
       <w:r w:rsidR="00090A1F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ของ......................................................</w:t>
       </w:r>
       <w:r w:rsidR="00963BBF">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>แล้ว มีมติให้แก้ไขแบบประวัติ และผลงานทางวิชาการ</w:t>
       </w:r>
       <w:r w:rsidR="00360123">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ดังนี้</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C4439" w:rsidRDefault="006C4439" w:rsidP="00152D90">
+    <w:p w14:paraId="26F44BD1" w14:textId="77777777" w:rsidR="006C4439" w:rsidRDefault="006C4439" w:rsidP="00152D90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9962" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4995"/>
         <w:gridCol w:w="4967"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00360123" w:rsidRPr="006C4439" w:rsidTr="00360123">
+      <w:tr w:rsidR="00360123" w:rsidRPr="006C4439" w14:paraId="58CC2637" w14:textId="77777777" w:rsidTr="00360123">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00360123" w:rsidRPr="006C4439" w:rsidRDefault="00360123" w:rsidP="006C4439">
+          <w:p w14:paraId="050D6B25" w14:textId="77777777" w:rsidR="00360123" w:rsidRPr="006C4439" w:rsidRDefault="00360123" w:rsidP="006C4439">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4439">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายละเอียดที่ต้องแก้ไข</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00360123" w:rsidRPr="006C4439" w:rsidRDefault="00360123" w:rsidP="006C4439">
+          <w:p w14:paraId="6ED4123A" w14:textId="77777777" w:rsidR="00360123" w:rsidRPr="006C4439" w:rsidRDefault="00360123" w:rsidP="006C4439">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การดำเนินการ</w:t>
             </w:r>
             <w:r w:rsidR="00123131">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แก้ไข</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00360123" w:rsidTr="00360123">
+      <w:tr w:rsidR="00360123" w14:paraId="00F3DEC7" w14:textId="77777777" w:rsidTr="00360123">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00360123" w:rsidRDefault="00090A1F" w:rsidP="0019350F">
+          <w:p w14:paraId="2AE30298" w14:textId="77777777" w:rsidR="00360123" w:rsidRDefault="00090A1F" w:rsidP="0019350F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ระบุรายละเอียด</w:t>
             </w:r>
             <w:r w:rsidR="00123131">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เป็นรายข้อ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตามหนังสือที่ได้รับจากมหาวิทยาลัย)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00360123" w:rsidRDefault="00360123" w:rsidP="0019350F">
+          <w:p w14:paraId="61E7494C" w14:textId="77777777" w:rsidR="00360123" w:rsidRDefault="00360123" w:rsidP="0019350F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00360123" w:rsidTr="00360123">
+      <w:tr w:rsidR="00360123" w14:paraId="525157FE" w14:textId="77777777" w:rsidTr="00360123">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00360123" w:rsidRPr="00360123" w:rsidRDefault="00360123" w:rsidP="0064097B">
+          <w:p w14:paraId="26B61691" w14:textId="77777777" w:rsidR="00360123" w:rsidRPr="00360123" w:rsidRDefault="00360123" w:rsidP="0064097B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0004362D" w:rsidRPr="0004362D" w:rsidRDefault="0004362D" w:rsidP="0064097B">
+          <w:p w14:paraId="328C7AD7" w14:textId="77777777" w:rsidR="0004362D" w:rsidRPr="0004362D" w:rsidRDefault="0004362D" w:rsidP="0064097B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090A1F" w:rsidTr="00360123">
+      <w:tr w:rsidR="00090A1F" w14:paraId="7244B6EB" w14:textId="77777777" w:rsidTr="00360123">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090A1F" w:rsidRPr="00360123" w:rsidRDefault="00090A1F" w:rsidP="0064097B">
+          <w:p w14:paraId="15A99137" w14:textId="77777777" w:rsidR="00090A1F" w:rsidRPr="00360123" w:rsidRDefault="00090A1F" w:rsidP="0064097B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090A1F" w:rsidRPr="0004362D" w:rsidRDefault="00090A1F" w:rsidP="0064097B">
+          <w:p w14:paraId="2534B65C" w14:textId="77777777" w:rsidR="00090A1F" w:rsidRPr="0004362D" w:rsidRDefault="00090A1F" w:rsidP="0064097B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00090A1F" w:rsidTr="00360123">
+      <w:tr w:rsidR="00090A1F" w14:paraId="6F971DED" w14:textId="77777777" w:rsidTr="00360123">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090A1F" w:rsidRPr="00360123" w:rsidRDefault="00090A1F" w:rsidP="0064097B">
+          <w:p w14:paraId="512A4ADC" w14:textId="77777777" w:rsidR="00090A1F" w:rsidRPr="00360123" w:rsidRDefault="00090A1F" w:rsidP="0064097B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00090A1F" w:rsidRPr="0004362D" w:rsidRDefault="00090A1F" w:rsidP="0064097B">
+          <w:p w14:paraId="5E86AC91" w14:textId="77777777" w:rsidR="00090A1F" w:rsidRPr="0004362D" w:rsidRDefault="00090A1F" w:rsidP="0064097B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B23092" w:rsidRPr="00490517" w:rsidRDefault="00B23092" w:rsidP="00152D90">
+    <w:p w14:paraId="1363F27B" w14:textId="77777777" w:rsidR="00B23092" w:rsidRPr="00490517" w:rsidRDefault="00B23092" w:rsidP="00152D90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC70CB" w:rsidRPr="00411CFA" w:rsidRDefault="00794580" w:rsidP="00B23092">
+    <w:p w14:paraId="7C5A0304" w14:textId="77777777" w:rsidR="00BC70CB" w:rsidRPr="00411CFA" w:rsidRDefault="00794580" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00411CFA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0004362D">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>จึงเรียนมาเพื่อ</w:t>
       </w:r>
       <w:r w:rsidR="00BC70CB" w:rsidRPr="00411CFA">
         <w:rPr>
@@ -817,81 +839,81 @@
       <w:r w:rsidR="0004362D">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> และโปรดพิจารณา</w:t>
       </w:r>
       <w:r w:rsidRPr="00411CFA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดำเนินการต่อไป</w:t>
       </w:r>
       <w:r w:rsidR="006C0675" w:rsidRPr="00411CFA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ด้วย จะขอบคุณยิ่ง</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00411CFA" w:rsidRPr="00411CFA" w:rsidRDefault="00411CFA" w:rsidP="00B23092">
+    <w:p w14:paraId="2432A259" w14:textId="77777777" w:rsidR="00411CFA" w:rsidRPr="00411CFA" w:rsidRDefault="00411CFA" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00411CFA" w:rsidRDefault="00411CFA" w:rsidP="00B23092">
+    <w:p w14:paraId="458AE768" w14:textId="77777777" w:rsidR="00411CFA" w:rsidRDefault="00411CFA" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB4430" w:rsidRPr="00411CFA" w:rsidRDefault="00CB4430" w:rsidP="00B23092">
+    <w:p w14:paraId="7CDC47A9" w14:textId="77777777" w:rsidR="00CB4430" w:rsidRPr="00411CFA" w:rsidRDefault="00CB4430" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00411CFA" w:rsidRDefault="0004362D" w:rsidP="00B23092">
+    <w:p w14:paraId="29B61828" w14:textId="77777777" w:rsidR="00411CFA" w:rsidRDefault="0004362D" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
@@ -938,130 +960,141 @@
       <w:r w:rsidR="00411CFA" w:rsidRPr="00411CFA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00090A1F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อผู้เสนอขอกำหนดตำแหน่ง</w:t>
       </w:r>
       <w:r w:rsidR="00411CFA" w:rsidRPr="00411CFA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD7807" w:rsidRDefault="00FD7807" w:rsidP="00B23092">
+    <w:p w14:paraId="49C97073" w14:textId="77777777" w:rsidR="00FD7807" w:rsidRDefault="00FD7807" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD7807" w:rsidRDefault="00FD7807" w:rsidP="00B23092">
+    <w:p w14:paraId="146EA4EC" w14:textId="77777777" w:rsidR="00495C37" w:rsidRDefault="00495C37" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD7807" w:rsidRDefault="00FD7807" w:rsidP="00B23092">
+    <w:p w14:paraId="350C4E64" w14:textId="77777777" w:rsidR="00495C37" w:rsidRDefault="00495C37" w:rsidP="00B23092">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEBD547" w14:textId="77777777" w:rsidR="00FD7807" w:rsidRDefault="00FD7807" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD7807" w:rsidSect="006B098D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="851" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003372F4" w:rsidRDefault="003372F4" w:rsidP="00266540">
+    <w:p w14:paraId="39D5CFCB" w14:textId="77777777" w:rsidR="00B05127" w:rsidRDefault="00B05127" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003372F4" w:rsidRDefault="003372F4" w:rsidP="00266540">
+    <w:p w14:paraId="1A477E9B" w14:textId="77777777" w:rsidR="00B05127" w:rsidRDefault="00B05127" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="TH Sarabun New">
     <w:altName w:val="TH SarabunIT๙"/>
+    <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -1079,77 +1112,77 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003372F4" w:rsidRDefault="003372F4" w:rsidP="00266540">
+    <w:p w14:paraId="7A57950B" w14:textId="77777777" w:rsidR="00B05127" w:rsidRDefault="00B05127" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003372F4" w:rsidRDefault="003372F4" w:rsidP="00266540">
+    <w:p w14:paraId="7DD2CCA7" w14:textId="77777777" w:rsidR="00B05127" w:rsidRDefault="00B05127" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BE47DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A60A9C"/>
     <w:lvl w:ilvl="0" w:tplc="01F46F24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1218,122 +1251,124 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="962350904">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0014326E"/>
     <w:rsid w:val="00002BFD"/>
     <w:rsid w:val="000052C5"/>
     <w:rsid w:val="00010923"/>
     <w:rsid w:val="00034DDB"/>
     <w:rsid w:val="0004041F"/>
     <w:rsid w:val="0004362D"/>
     <w:rsid w:val="000655A4"/>
     <w:rsid w:val="00076DBF"/>
     <w:rsid w:val="00083289"/>
     <w:rsid w:val="00090008"/>
     <w:rsid w:val="00090A1F"/>
     <w:rsid w:val="000A0D40"/>
     <w:rsid w:val="000D7A20"/>
     <w:rsid w:val="000E04E3"/>
     <w:rsid w:val="000F00FE"/>
     <w:rsid w:val="000F31B2"/>
     <w:rsid w:val="000F4694"/>
     <w:rsid w:val="00116DE5"/>
     <w:rsid w:val="001175C3"/>
     <w:rsid w:val="00121756"/>
     <w:rsid w:val="00122D02"/>
     <w:rsid w:val="00123131"/>
     <w:rsid w:val="00123FC1"/>
     <w:rsid w:val="00131222"/>
     <w:rsid w:val="0014326E"/>
     <w:rsid w:val="001478CF"/>
     <w:rsid w:val="00152D90"/>
     <w:rsid w:val="001549EE"/>
     <w:rsid w:val="0016259D"/>
     <w:rsid w:val="00176EDE"/>
     <w:rsid w:val="0018398C"/>
     <w:rsid w:val="00184560"/>
     <w:rsid w:val="001876A3"/>
     <w:rsid w:val="0019350F"/>
     <w:rsid w:val="0019497E"/>
     <w:rsid w:val="00194DF4"/>
     <w:rsid w:val="00195DAF"/>
     <w:rsid w:val="001B12A7"/>
     <w:rsid w:val="001E0C8A"/>
     <w:rsid w:val="001F37A9"/>
+    <w:rsid w:val="00203C7D"/>
     <w:rsid w:val="00212890"/>
     <w:rsid w:val="00213029"/>
     <w:rsid w:val="002209B8"/>
     <w:rsid w:val="002225CD"/>
     <w:rsid w:val="00252487"/>
     <w:rsid w:val="00252563"/>
     <w:rsid w:val="00261007"/>
     <w:rsid w:val="002620DA"/>
     <w:rsid w:val="00266540"/>
     <w:rsid w:val="00271093"/>
     <w:rsid w:val="002725F8"/>
     <w:rsid w:val="002806FF"/>
     <w:rsid w:val="002808F9"/>
     <w:rsid w:val="00291079"/>
     <w:rsid w:val="00295033"/>
     <w:rsid w:val="002A4B9A"/>
     <w:rsid w:val="002B7679"/>
     <w:rsid w:val="002C2BFC"/>
     <w:rsid w:val="002C303F"/>
     <w:rsid w:val="002C6553"/>
     <w:rsid w:val="002D650C"/>
     <w:rsid w:val="002E4865"/>
     <w:rsid w:val="002F280F"/>
     <w:rsid w:val="002F3C66"/>
     <w:rsid w:val="003163B5"/>
@@ -1350,50 +1385,51 @@
     <w:rsid w:val="00385C25"/>
     <w:rsid w:val="0039007E"/>
     <w:rsid w:val="003910E4"/>
     <w:rsid w:val="003A043E"/>
     <w:rsid w:val="003A0DDB"/>
     <w:rsid w:val="003C1721"/>
     <w:rsid w:val="003D0852"/>
     <w:rsid w:val="003E12B8"/>
     <w:rsid w:val="003F1930"/>
     <w:rsid w:val="003F4F70"/>
     <w:rsid w:val="00403EEB"/>
     <w:rsid w:val="00404A90"/>
     <w:rsid w:val="00411AF2"/>
     <w:rsid w:val="00411CFA"/>
     <w:rsid w:val="004142A0"/>
     <w:rsid w:val="00424E73"/>
     <w:rsid w:val="00426461"/>
     <w:rsid w:val="00427FAF"/>
     <w:rsid w:val="00432EF7"/>
     <w:rsid w:val="004615AA"/>
     <w:rsid w:val="004649BA"/>
     <w:rsid w:val="004734B1"/>
     <w:rsid w:val="00474621"/>
     <w:rsid w:val="00476E30"/>
     <w:rsid w:val="00490517"/>
+    <w:rsid w:val="00495C37"/>
     <w:rsid w:val="004A6AAC"/>
     <w:rsid w:val="004A7E1A"/>
     <w:rsid w:val="004B227D"/>
     <w:rsid w:val="004B231B"/>
     <w:rsid w:val="004B25C7"/>
     <w:rsid w:val="004D01D7"/>
     <w:rsid w:val="004D08A0"/>
     <w:rsid w:val="004D1424"/>
     <w:rsid w:val="004D191D"/>
     <w:rsid w:val="004D3E19"/>
     <w:rsid w:val="004F4BBB"/>
     <w:rsid w:val="004F624A"/>
     <w:rsid w:val="00500E5E"/>
     <w:rsid w:val="00503F69"/>
     <w:rsid w:val="005075FF"/>
     <w:rsid w:val="0052258E"/>
     <w:rsid w:val="0054119B"/>
     <w:rsid w:val="0054528C"/>
     <w:rsid w:val="00546655"/>
     <w:rsid w:val="00547DF7"/>
     <w:rsid w:val="0055344B"/>
     <w:rsid w:val="005673C7"/>
     <w:rsid w:val="00571357"/>
     <w:rsid w:val="00576277"/>
     <w:rsid w:val="00583DD2"/>
@@ -1443,50 +1479,51 @@
     <w:rsid w:val="00794580"/>
     <w:rsid w:val="007947A2"/>
     <w:rsid w:val="007951A4"/>
     <w:rsid w:val="00797D25"/>
     <w:rsid w:val="007A4E53"/>
     <w:rsid w:val="007A7090"/>
     <w:rsid w:val="007C477B"/>
     <w:rsid w:val="007D07E6"/>
     <w:rsid w:val="007D239F"/>
     <w:rsid w:val="007D3DA7"/>
     <w:rsid w:val="007D53DF"/>
     <w:rsid w:val="007E5D1D"/>
     <w:rsid w:val="008043F4"/>
     <w:rsid w:val="008104F4"/>
     <w:rsid w:val="00811226"/>
     <w:rsid w:val="00812E77"/>
     <w:rsid w:val="00815294"/>
     <w:rsid w:val="008329A9"/>
     <w:rsid w:val="00837708"/>
     <w:rsid w:val="00840994"/>
     <w:rsid w:val="00875887"/>
     <w:rsid w:val="008842C1"/>
     <w:rsid w:val="00895155"/>
     <w:rsid w:val="008A1CA5"/>
     <w:rsid w:val="008A51E4"/>
+    <w:rsid w:val="008A733F"/>
     <w:rsid w:val="008B3390"/>
     <w:rsid w:val="008B5DCE"/>
     <w:rsid w:val="008C3C26"/>
     <w:rsid w:val="008C5AA8"/>
     <w:rsid w:val="008C620D"/>
     <w:rsid w:val="008D6DE7"/>
     <w:rsid w:val="008E71A8"/>
     <w:rsid w:val="008F715D"/>
     <w:rsid w:val="008F7939"/>
     <w:rsid w:val="00921B3F"/>
     <w:rsid w:val="00924668"/>
     <w:rsid w:val="00925247"/>
     <w:rsid w:val="009321B2"/>
     <w:rsid w:val="00956736"/>
     <w:rsid w:val="00963BBF"/>
     <w:rsid w:val="00963D6E"/>
     <w:rsid w:val="00966E79"/>
     <w:rsid w:val="00972D36"/>
     <w:rsid w:val="00977A53"/>
     <w:rsid w:val="009912F0"/>
     <w:rsid w:val="009B144D"/>
     <w:rsid w:val="009C078C"/>
     <w:rsid w:val="009D13ED"/>
     <w:rsid w:val="009D177B"/>
     <w:rsid w:val="009D22E3"/>
@@ -1499,65 +1536,67 @@
     <w:rsid w:val="00A26E88"/>
     <w:rsid w:val="00A33AB4"/>
     <w:rsid w:val="00A3581F"/>
     <w:rsid w:val="00A37BBB"/>
     <w:rsid w:val="00A5430C"/>
     <w:rsid w:val="00A55B7C"/>
     <w:rsid w:val="00A70D45"/>
     <w:rsid w:val="00A8413D"/>
     <w:rsid w:val="00A9693E"/>
     <w:rsid w:val="00AA3264"/>
     <w:rsid w:val="00AA4574"/>
     <w:rsid w:val="00AA45BD"/>
     <w:rsid w:val="00AB3226"/>
     <w:rsid w:val="00AB3A1B"/>
     <w:rsid w:val="00AC12B4"/>
     <w:rsid w:val="00AC6C75"/>
     <w:rsid w:val="00AC74BA"/>
     <w:rsid w:val="00AD0D89"/>
     <w:rsid w:val="00AD3738"/>
     <w:rsid w:val="00AE03CE"/>
     <w:rsid w:val="00AE1BCF"/>
     <w:rsid w:val="00AE5E9C"/>
     <w:rsid w:val="00AF7064"/>
     <w:rsid w:val="00B029B2"/>
     <w:rsid w:val="00B04BA1"/>
+    <w:rsid w:val="00B05127"/>
     <w:rsid w:val="00B053C4"/>
     <w:rsid w:val="00B05478"/>
     <w:rsid w:val="00B07B06"/>
     <w:rsid w:val="00B11732"/>
     <w:rsid w:val="00B161DB"/>
     <w:rsid w:val="00B23092"/>
     <w:rsid w:val="00B34701"/>
     <w:rsid w:val="00B41841"/>
     <w:rsid w:val="00B44A47"/>
     <w:rsid w:val="00B45C0F"/>
     <w:rsid w:val="00B53FF8"/>
     <w:rsid w:val="00B65DE5"/>
     <w:rsid w:val="00B75332"/>
     <w:rsid w:val="00B81C1E"/>
     <w:rsid w:val="00BA0C8D"/>
+    <w:rsid w:val="00BA6CAE"/>
     <w:rsid w:val="00BB12C7"/>
     <w:rsid w:val="00BB7A43"/>
     <w:rsid w:val="00BC18BD"/>
     <w:rsid w:val="00BC513C"/>
     <w:rsid w:val="00BC70CB"/>
     <w:rsid w:val="00BE4668"/>
     <w:rsid w:val="00BF2632"/>
     <w:rsid w:val="00BF6FEB"/>
     <w:rsid w:val="00C044A9"/>
     <w:rsid w:val="00C07A2F"/>
     <w:rsid w:val="00C13BB8"/>
     <w:rsid w:val="00C146F0"/>
     <w:rsid w:val="00C3327D"/>
     <w:rsid w:val="00C37E84"/>
     <w:rsid w:val="00C44AE2"/>
     <w:rsid w:val="00C46F4C"/>
     <w:rsid w:val="00C575C8"/>
     <w:rsid w:val="00C6794C"/>
     <w:rsid w:val="00C72EBD"/>
     <w:rsid w:val="00C866EA"/>
     <w:rsid w:val="00CA6132"/>
     <w:rsid w:val="00CB4430"/>
     <w:rsid w:val="00CB5CE1"/>
     <w:rsid w:val="00CC2878"/>
     <w:rsid w:val="00CC2E5D"/>
@@ -1631,79 +1670,80 @@
     <w:rsid w:val="00F76DA2"/>
     <w:rsid w:val="00F916DC"/>
     <w:rsid w:val="00FA01B0"/>
     <w:rsid w:val="00FC1318"/>
     <w:rsid w:val="00FC6206"/>
     <w:rsid w:val="00FD7807"/>
     <w:rsid w:val="00FE0149"/>
     <w:rsid w:val="00FF5435"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="64E2A79E"/>
   <w15:docId w15:val="{B0E4E483-DA80-45C8-8904-2E9034285902}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2031,50 +2071,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2102,65 +2147,58 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0014326E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006C4439"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00266540"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00266540"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
@@ -2178,51 +2216,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00266540"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00ED4E73"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2494,66 +2532,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C619557-EF65-4E52-8F2A-160E3DE6AFC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>153</Words>
-  <Characters>877</Characters>
+  <Words>165</Words>
+  <Characters>947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1028</CharactersWithSpaces>
+  <CharactersWithSpaces>1110</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>