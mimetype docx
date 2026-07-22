--- v1 (2026-05-07)
+++ v2 (2026-07-22)
@@ -357,106 +357,82 @@
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง</w:t>
       </w:r>
       <w:r w:rsidR="00090A1F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>............................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E986DD9" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58BAEA42" w14:textId="682D56F2" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+    <w:p w14:paraId="58BAEA42" w14:textId="1EF78F31" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00495C37">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>คณบดี (ผ่านประธาน</w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>คณบดี</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B9D5CF" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="154C30AE" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="00B41841">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
@@ -970,104 +946,134 @@
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อผู้เสนอขอกำหนดตำแหน่ง</w:t>
       </w:r>
       <w:r w:rsidR="00411CFA" w:rsidRPr="00411CFA">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C97073" w14:textId="77777777" w:rsidR="00FD7807" w:rsidRDefault="00FD7807" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="618476C0" w14:textId="77777777" w:rsidR="00DE5C12" w:rsidRDefault="00DE5C12" w:rsidP="00B23092">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DD94BB" w14:textId="77777777" w:rsidR="00DE5C12" w:rsidRDefault="00DE5C12" w:rsidP="00B23092">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43251C1E" w14:textId="77777777" w:rsidR="00DE5C12" w:rsidRDefault="00DE5C12" w:rsidP="00B23092">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="146EA4EC" w14:textId="77777777" w:rsidR="00495C37" w:rsidRDefault="00495C37" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="350C4E64" w14:textId="77777777" w:rsidR="00495C37" w:rsidRDefault="00495C37" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FEBD547" w14:textId="77777777" w:rsidR="00FD7807" w:rsidRDefault="00FD7807" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD7807" w:rsidSect="006B098D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="851" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39D5CFCB" w14:textId="77777777" w:rsidR="00B05127" w:rsidRDefault="00B05127" w:rsidP="00266540">
+    <w:p w14:paraId="636B4F88" w14:textId="77777777" w:rsidR="005E014C" w:rsidRDefault="005E014C" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A477E9B" w14:textId="77777777" w:rsidR="00B05127" w:rsidRDefault="00B05127" w:rsidP="00266540">
+    <w:p w14:paraId="1FB24AB9" w14:textId="77777777" w:rsidR="005E014C" w:rsidRDefault="005E014C" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="TH Sarabun New">
     <w:altName w:val="TH SarabunIT๙"/>
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -1114,61 +1120,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A57950B" w14:textId="77777777" w:rsidR="00B05127" w:rsidRDefault="00B05127" w:rsidP="00266540">
+    <w:p w14:paraId="6E589160" w14:textId="77777777" w:rsidR="005E014C" w:rsidRDefault="005E014C" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DD2CCA7" w14:textId="77777777" w:rsidR="00B05127" w:rsidRDefault="00B05127" w:rsidP="00266540">
+    <w:p w14:paraId="3AA7A86A" w14:textId="77777777" w:rsidR="005E014C" w:rsidRDefault="005E014C" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BE47DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A60A9C"/>
     <w:lvl w:ilvl="0" w:tplc="01F46F24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1414,50 +1420,51 @@
     <w:rsid w:val="004B231B"/>
     <w:rsid w:val="004B25C7"/>
     <w:rsid w:val="004D01D7"/>
     <w:rsid w:val="004D08A0"/>
     <w:rsid w:val="004D1424"/>
     <w:rsid w:val="004D191D"/>
     <w:rsid w:val="004D3E19"/>
     <w:rsid w:val="004F4BBB"/>
     <w:rsid w:val="004F624A"/>
     <w:rsid w:val="00500E5E"/>
     <w:rsid w:val="00503F69"/>
     <w:rsid w:val="005075FF"/>
     <w:rsid w:val="0052258E"/>
     <w:rsid w:val="0054119B"/>
     <w:rsid w:val="0054528C"/>
     <w:rsid w:val="00546655"/>
     <w:rsid w:val="00547DF7"/>
     <w:rsid w:val="0055344B"/>
     <w:rsid w:val="005673C7"/>
     <w:rsid w:val="00571357"/>
     <w:rsid w:val="00576277"/>
     <w:rsid w:val="00583DD2"/>
     <w:rsid w:val="005A53CB"/>
     <w:rsid w:val="005B5A70"/>
     <w:rsid w:val="005C50D7"/>
+    <w:rsid w:val="005E014C"/>
     <w:rsid w:val="005E2132"/>
     <w:rsid w:val="0060777B"/>
     <w:rsid w:val="0061556B"/>
     <w:rsid w:val="006172FE"/>
     <w:rsid w:val="0062044E"/>
     <w:rsid w:val="00634FB2"/>
     <w:rsid w:val="0064097B"/>
     <w:rsid w:val="00644BDD"/>
     <w:rsid w:val="006500E0"/>
     <w:rsid w:val="006514B2"/>
     <w:rsid w:val="00667DFD"/>
     <w:rsid w:val="00680904"/>
     <w:rsid w:val="00686CE1"/>
     <w:rsid w:val="00690D26"/>
     <w:rsid w:val="00690F9F"/>
     <w:rsid w:val="006944CE"/>
     <w:rsid w:val="0069578A"/>
     <w:rsid w:val="006974AD"/>
     <w:rsid w:val="00697C3D"/>
     <w:rsid w:val="006A5012"/>
     <w:rsid w:val="006B098D"/>
     <w:rsid w:val="006B09F8"/>
     <w:rsid w:val="006B1738"/>
     <w:rsid w:val="006B625E"/>
     <w:rsid w:val="006C0675"/>
@@ -1471,50 +1478,51 @@
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00707903"/>
     <w:rsid w:val="007249C7"/>
     <w:rsid w:val="00726BC1"/>
     <w:rsid w:val="0073446E"/>
     <w:rsid w:val="00770E82"/>
     <w:rsid w:val="00777FF8"/>
     <w:rsid w:val="0079083B"/>
     <w:rsid w:val="00794580"/>
     <w:rsid w:val="007947A2"/>
     <w:rsid w:val="007951A4"/>
     <w:rsid w:val="00797D25"/>
     <w:rsid w:val="007A4E53"/>
     <w:rsid w:val="007A7090"/>
     <w:rsid w:val="007C477B"/>
     <w:rsid w:val="007D07E6"/>
     <w:rsid w:val="007D239F"/>
     <w:rsid w:val="007D3DA7"/>
     <w:rsid w:val="007D53DF"/>
     <w:rsid w:val="007E5D1D"/>
     <w:rsid w:val="008043F4"/>
     <w:rsid w:val="008104F4"/>
     <w:rsid w:val="00811226"/>
     <w:rsid w:val="00812E77"/>
     <w:rsid w:val="00815294"/>
+    <w:rsid w:val="008213D0"/>
     <w:rsid w:val="008329A9"/>
     <w:rsid w:val="00837708"/>
     <w:rsid w:val="00840994"/>
     <w:rsid w:val="00875887"/>
     <w:rsid w:val="008842C1"/>
     <w:rsid w:val="00895155"/>
     <w:rsid w:val="008A1CA5"/>
     <w:rsid w:val="008A51E4"/>
     <w:rsid w:val="008A733F"/>
     <w:rsid w:val="008B3390"/>
     <w:rsid w:val="008B5DCE"/>
     <w:rsid w:val="008C3C26"/>
     <w:rsid w:val="008C5AA8"/>
     <w:rsid w:val="008C620D"/>
     <w:rsid w:val="008D6DE7"/>
     <w:rsid w:val="008E71A8"/>
     <w:rsid w:val="008F715D"/>
     <w:rsid w:val="008F7939"/>
     <w:rsid w:val="00921B3F"/>
     <w:rsid w:val="00924668"/>
     <w:rsid w:val="00925247"/>
     <w:rsid w:val="009321B2"/>
     <w:rsid w:val="00956736"/>
     <w:rsid w:val="00963BBF"/>
     <w:rsid w:val="00963D6E"/>
@@ -1526,50 +1534,51 @@
     <w:rsid w:val="009C078C"/>
     <w:rsid w:val="009D13ED"/>
     <w:rsid w:val="009D177B"/>
     <w:rsid w:val="009D22E3"/>
     <w:rsid w:val="009D7D83"/>
     <w:rsid w:val="009E4600"/>
     <w:rsid w:val="009E4A8E"/>
     <w:rsid w:val="009F42D1"/>
     <w:rsid w:val="009F5EC9"/>
     <w:rsid w:val="00A21EB7"/>
     <w:rsid w:val="00A26E88"/>
     <w:rsid w:val="00A33AB4"/>
     <w:rsid w:val="00A3581F"/>
     <w:rsid w:val="00A37BBB"/>
     <w:rsid w:val="00A5430C"/>
     <w:rsid w:val="00A55B7C"/>
     <w:rsid w:val="00A70D45"/>
     <w:rsid w:val="00A8413D"/>
     <w:rsid w:val="00A9693E"/>
     <w:rsid w:val="00AA3264"/>
     <w:rsid w:val="00AA4574"/>
     <w:rsid w:val="00AA45BD"/>
     <w:rsid w:val="00AB3226"/>
     <w:rsid w:val="00AB3A1B"/>
     <w:rsid w:val="00AC12B4"/>
+    <w:rsid w:val="00AC2D37"/>
     <w:rsid w:val="00AC6C75"/>
     <w:rsid w:val="00AC74BA"/>
     <w:rsid w:val="00AD0D89"/>
     <w:rsid w:val="00AD3738"/>
     <w:rsid w:val="00AE03CE"/>
     <w:rsid w:val="00AE1BCF"/>
     <w:rsid w:val="00AE5E9C"/>
     <w:rsid w:val="00AF7064"/>
     <w:rsid w:val="00B029B2"/>
     <w:rsid w:val="00B04BA1"/>
     <w:rsid w:val="00B05127"/>
     <w:rsid w:val="00B053C4"/>
     <w:rsid w:val="00B05478"/>
     <w:rsid w:val="00B07B06"/>
     <w:rsid w:val="00B11732"/>
     <w:rsid w:val="00B161DB"/>
     <w:rsid w:val="00B23092"/>
     <w:rsid w:val="00B34701"/>
     <w:rsid w:val="00B41841"/>
     <w:rsid w:val="00B44A47"/>
     <w:rsid w:val="00B45C0F"/>
     <w:rsid w:val="00B53FF8"/>
     <w:rsid w:val="00B65DE5"/>
     <w:rsid w:val="00B75332"/>
     <w:rsid w:val="00B81C1E"/>
@@ -1603,50 +1612,51 @@
     <w:rsid w:val="00CC5414"/>
     <w:rsid w:val="00CE10B1"/>
     <w:rsid w:val="00CE23D3"/>
     <w:rsid w:val="00CE72F4"/>
     <w:rsid w:val="00CF244C"/>
     <w:rsid w:val="00D078E8"/>
     <w:rsid w:val="00D13866"/>
     <w:rsid w:val="00D20D11"/>
     <w:rsid w:val="00D2779B"/>
     <w:rsid w:val="00D27F59"/>
     <w:rsid w:val="00D36258"/>
     <w:rsid w:val="00D41EAF"/>
     <w:rsid w:val="00D4256B"/>
     <w:rsid w:val="00D9005F"/>
     <w:rsid w:val="00D9037F"/>
     <w:rsid w:val="00D924DF"/>
     <w:rsid w:val="00D932BD"/>
     <w:rsid w:val="00D95DF3"/>
     <w:rsid w:val="00D966EC"/>
     <w:rsid w:val="00DA47F5"/>
     <w:rsid w:val="00DC14E7"/>
     <w:rsid w:val="00DC4321"/>
     <w:rsid w:val="00DD3CF7"/>
     <w:rsid w:val="00DD4D2B"/>
     <w:rsid w:val="00DE4088"/>
+    <w:rsid w:val="00DE5C12"/>
     <w:rsid w:val="00DF1031"/>
     <w:rsid w:val="00DF249A"/>
     <w:rsid w:val="00DF2F15"/>
     <w:rsid w:val="00DF3FA5"/>
     <w:rsid w:val="00DF5D40"/>
     <w:rsid w:val="00E05716"/>
     <w:rsid w:val="00E16E34"/>
     <w:rsid w:val="00E2336C"/>
     <w:rsid w:val="00E25AC2"/>
     <w:rsid w:val="00E352BD"/>
     <w:rsid w:val="00E57009"/>
     <w:rsid w:val="00E6108A"/>
     <w:rsid w:val="00E631AC"/>
     <w:rsid w:val="00E63D48"/>
     <w:rsid w:val="00E66178"/>
     <w:rsid w:val="00E7362F"/>
     <w:rsid w:val="00E7382B"/>
     <w:rsid w:val="00E81C23"/>
     <w:rsid w:val="00E87558"/>
     <w:rsid w:val="00E87F08"/>
     <w:rsid w:val="00E9600A"/>
     <w:rsid w:val="00EB3C1E"/>
     <w:rsid w:val="00EC0FFE"/>
     <w:rsid w:val="00EC256B"/>
     <w:rsid w:val="00ED4E73"/>
@@ -2532,66 +2542,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C619557-EF65-4E52-8F2A-160E3DE6AFC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>165</Words>
-  <Characters>947</Characters>
+  <Words>154</Words>
+  <Characters>880</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1110</CharactersWithSpaces>
+  <CharactersWithSpaces>1032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>