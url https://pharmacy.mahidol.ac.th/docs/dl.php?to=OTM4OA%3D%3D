--- v0 (2025-11-26)
+++ v1 (2026-08-18)
@@ -3,83 +3,83 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="001F7137" w:rsidP="001F7137">
+    <w:p w14:paraId="79DE7507" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="001F7137" w:rsidP="001F7137">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
           <w:tab w:val="center" w:pos="6979"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E1894">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AFDD3F9" wp14:editId="76B9F4BC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="412665F3" wp14:editId="7921F33D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4143375</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>55880</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="622800" cy="622800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3" descr="logo-MU_color"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="logo-MU_color"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
@@ -98,84 +98,84 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="622800" cy="622800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371B6" w:rsidRPr="009F1DBE" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
+    <w:p w14:paraId="663C7C5C" w14:textId="77777777" w:rsidR="006371B6" w:rsidRPr="009F1DBE" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="009F1DBE" w:rsidRDefault="00626727" w:rsidP="006E1894">
+    <w:p w14:paraId="397BC823" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="009F1DBE" w:rsidRDefault="00626727" w:rsidP="006E1894">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7088"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="009F1DBE" w:rsidRDefault="00626727" w:rsidP="00FA197A">
+    <w:p w14:paraId="5CB9C413" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="009F1DBE" w:rsidRDefault="00626727" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="5DA3F32E" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบประเมินผลการปฏิบัติงาน</w:t>
       </w:r>
       <w:r w:rsidR="005D1C64" w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
@@ -214,102 +214,102 @@
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F4380">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="003F4380">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> บริหาร</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
+    <w:p w14:paraId="75B50339" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="3C49A7E7" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 1  ข้อมูลส่วนบุคคล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00B152AD" w:rsidP="00FA197A">
+    <w:p w14:paraId="70BB2F0B" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00B152AD" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16E1479C" wp14:editId="5B84DC60">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="267D74CE" wp14:editId="35F6D03D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>29845</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9258300" cy="1600200"/>
                 <wp:effectExtent l="9525" t="10795" r="9525" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="9258300" cy="1600200"/>
                         </a:xfrm>
@@ -323,64 +323,64 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="547FF89D" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.35pt;width:729pt;height:126pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe5EUtHwIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpl27UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli5wQvhgeTzj5zdvZpY3h16zvUSvrKl4Mck5k0bYWpm24l+/bF4t&#10;OPMBTA3aGlnxo/T8ZvXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66QhZ2Oxh0AmtlmNMBB6&#10;r7Npnl9lg8XaoRXSe7q9G518lfCbRorwqWm8DExXnLiFtGPat3HPVksoWwTXKXGiAf/Aogdl6NMz&#10;1B0EYDtUf0D1SqD1tgkTYfvMNo0SMuVA2RT5b9k8duBkyoXE8e4sk/9/sOLj/gGZqis+58xATyX6&#10;TKKBabVk8yjP4HxJUY/uAWOC3t1b8c0zY9cdRclbRDt0EmoiVcT47NmDaHh6yrbDB1sTOuyCTUod&#10;GuwjIGnADqkgx3NB5CEwQZfX0/nidU51E+QrrvKcSp7+gPLpuUMf3knbs3ioOBL5BA/7ex8iHSif&#10;QhJ9q1W9UVonA9vtWiPbA3XHJq0Tur8M04YNxGU+nSfkZz5/CZGn9TeIXgVqc636ii/OQVBG3d6a&#10;OjVhAKXHM1HW5iRk1G6swdbWR9IR7djDNHN06Cz+4Gyg/q24/74DlJzp94ZqcV3MZrHhkzGbv5mS&#10;gZee7aUHjCCoigfOxuM6jEOyc6jajn4qUu7G3lL9GpWUjbUdWZ3IUo8mwU/zFIfg0k5Rv6Z+9RMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPBiSifdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQ&#10;xe8mfofNmHizi9h/IkNjNDXx2NKLtwFGQNlZwi4t+undnupx3nt57zfpZjKdOvLgWisI97MIFEtp&#10;q1ZqhEO+vVuDcp6kos4KI/ywg012fZVSUtmT7Pi497UKJeISQmi87xOtXdmwITezPUvwPu1gyIdz&#10;qHU10CmUm07HUbTUhloJCw31/NJw+b0fDULRxgf63eVvkXncPvj3Kf8aP14Rb2+m5ydQnid/CcMZ&#10;P6BDFpgKO0rlVIcQHvEI8xWoszlfrINQIMSL5Qp0lur//NkfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJ7kRS0fAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPBiSifdAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="49AD007C" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.35pt;width:729pt;height:126pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcPPPeCgIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTZJu14qxW2aaq&#10;tL1I234AwdhGBYYOJM726zuQbDa9PFXlATEMHM6cOSxvDtawvcKgwTW8mpScKSeh1a5v+Ncvm1cL&#10;zkIUrhUGnGr4owr8ZvXyxXL0tZrCAKZVyAjEhXr0DR9i9HVRBDkoK8IEvHKU7ACtiBRiX7QoRkK3&#10;ppiW5VUxArYeQaoQaPfumOSrjN91SsZPXRdUZKbhxC3mGfO8TXOxWoq6R+EHLU80xD+wsEI7evQM&#10;dSeiYDvUf0BZLRECdHEiwRbQdVqqXANVU5W/VfMwCK9yLSRO8GeZwv+DlR/3D/4zJurB34P8FpiD&#10;9SBcr24RYRyUaOm5KglVjD7U5wspCHSVbccP0FJrxS5C1uDQoU2AVB07ZKkfz1KrQ2SSNq+n88Xr&#10;kjoiKVddlSU1M78h6qfrHkN8p8CytGg4Ui8zvNjfh5joiPrpSKYPRrcbbUwOsN+uDbK9oL5v8jih&#10;h8tjxrGRuMyn84z8Sy5cQpR5/A3C6kgGNto2fHE+JOqk21vXZntFoc1xTZSNOwmZtEs2DfUW2kfS&#10;EeHoTvpNtBgAf3A2kjMbHr7vBCrOzHtHvbiuZrNk5RzM5m+mFOBlZnuZEU4SVMMjZ8flOh7tv/Oo&#10;+4FeqnLtDm6pf53Oyj6zOpEl92XBTz8l2fsyzqee//PqJwAAAP//AwBQSwMEFAAGAAgAAAAhAPBi&#10;SifdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQxe8mfofNmHizi9h/IkNjNDXx2NKL&#10;twFGQNlZwi4t+undnupx3nt57zfpZjKdOvLgWisI97MIFEtpq1ZqhEO+vVuDcp6kos4KI/ywg012&#10;fZVSUtmT7Pi497UKJeISQmi87xOtXdmwITezPUvwPu1gyIdzqHU10CmUm07HUbTUhloJCw31/NJw&#10;+b0fDULRxgf63eVvkXncPvj3Kf8aP14Rb2+m5ydQnid/CcMZP6BDFpgKO0rlVIcQHvEI8xWoszlf&#10;rINQIMSL5Qp0lur//NkfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFw8894KAgAAFwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPBiSifdAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA197A" w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="5808A8F0" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -469,51 +469,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>.............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="5F45E769" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>สังกัด</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
@@ -596,76 +596,76 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="17CB9A63" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ช่วงเวลาการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="009F1DBE" w:rsidRDefault="003A2287" w:rsidP="00F01348">
+    <w:p w14:paraId="78EE8960" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="009F1DBE" w:rsidRDefault="003A2287" w:rsidP="00F01348">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2287">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>รอบการประเมิน</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2287">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -743,100 +743,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t>⃝</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2287">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2287">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ครั้งที่ 2 (1 ม.ค. .... – 30 มิ.ย. ....)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="721917AA" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ประเมิน</w:t>
       </w:r>
       <w:r w:rsidR="00BD093C" w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (ผู้บังคับบัญชาชั้นต้น)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>.....................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00F60C6C" w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t>..................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="47ADD542" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="72DB3298" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="009F1DBE" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 2</w:t>
       </w:r>
       <w:r w:rsidRPr="009F1DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>การประเมินผลงาน</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="009F1DBE">
@@ -892,667 +890,667 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00015A38" w:rsidRPr="009F1DBE" w14:paraId="2415BA8F" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="5E30E774" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="152C3F42" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อตกลงการปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="5D8392F4" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ร้อยละ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1BA97B87" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(น้ำหนัก)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="4FF49833" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตัวชี้วัดความสำเร็จของงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="757FB22B" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="3EE30D10" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="2778F8F4" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="66F36FD2" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าน้ำหนัก</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w14:paraId="666C5FF1" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="70A2CFAC" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="3105DD84" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="490FD750" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปริมาณ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7FC3E10A" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คุณภาพ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="189D39B1" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เวลา</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="62BAF4EB" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความคุ้มค่า</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="3952CF5C" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความพึงพอใจ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="38E9DD28" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7ED60E1C" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(10-9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="74E84C6B" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="0EC895A4" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(8-7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="4021764A" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="5EC3DA2F" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(6-5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1A962D18" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="0E4CBA67" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(4-3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="3097BC3D" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="481D3A30" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(2-0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="244E2EF6" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007553F1" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="007553F1" w:rsidRPr="009F1DBE" w14:paraId="127235D8" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14850" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007553F1" w:rsidRPr="003C5A4F" w:rsidRDefault="007553F1" w:rsidP="00E862BF">
+          <w:p w14:paraId="66A992D0" w14:textId="77777777" w:rsidR="007553F1" w:rsidRPr="003C5A4F" w:rsidRDefault="007553F1" w:rsidP="00E862BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="426" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755ACB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภารกิจ</w:t>
@@ -1611,747 +1609,747 @@
               <w:t xml:space="preserve">ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidR="00E862BF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
             <w:r w:rsidR="00755ACB" w:rsidRPr="00755ACB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w14:paraId="1A218845" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="428851BF" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A04FB9" w:rsidRPr="009F1DBE" w:rsidRDefault="00A04FB9" w:rsidP="006E4D8C">
+          <w:p w14:paraId="02B4E1A9" w14:textId="77777777" w:rsidR="00A04FB9" w:rsidRPr="009F1DBE" w:rsidRDefault="00A04FB9" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7041B8A1" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="2454E716" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="68320571" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="6207A0B5" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="59AD25BB" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="628D58F0" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="6399DF81" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="21203C6B" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="6CBAA591" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="4F6E9D91" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="619FA11C" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="43F49C6B" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w14:paraId="3B6CF844" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="137578EA" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A04FB9" w:rsidRPr="009F1DBE" w:rsidRDefault="00A04FB9" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1CAC652D" w14:textId="77777777" w:rsidR="00A04FB9" w:rsidRPr="009F1DBE" w:rsidRDefault="00A04FB9" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1CB243B8" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7DDCB18C" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1694418C" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="50A34ABC" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="2376F4F3" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="259FE246" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="01B862A9" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="19ADAEF6" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="371DC460" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="0C03596A" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7789F65F" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="02BD8391" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w14:paraId="1A3B6B1F" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="5E7D1116" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CA1920" w:rsidRPr="009F1DBE" w:rsidRDefault="00CA1920" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7F05554D" w14:textId="77777777" w:rsidR="00CA1920" w:rsidRPr="009F1DBE" w:rsidRDefault="00CA1920" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="0AA662C9" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="00525F8F" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="2C287D95" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="00525F8F" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="28667853" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7E22CEA8" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="185F0050" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="0F9BCB84" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="66DB413F" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="0462F3DE" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="6332474A" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1AE5D234" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7DBDD314" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="76579D53" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w14:paraId="5A3AE44C" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="74894260" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w:rsidRDefault="00F239C3" w:rsidP="006E4D8C">
+          <w:p w14:paraId="50C44CF8" w14:textId="77777777" w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w:rsidRDefault="00F239C3" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="15C995BF" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="71827715" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="351F5166" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="0D8277C5" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="61397F81" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="75DD67E1" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="49E711C8" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="40A206FD" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="22F2EFE1" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="5CE947A7" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7C6EC55B" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="40961F48" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00755ACB" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00755ACB" w:rsidRPr="009F1DBE" w14:paraId="7BF84A05" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14850" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w:rsidR="00755ACB" w:rsidRPr="00755ACB" w:rsidRDefault="00755ACB" w:rsidP="00E862BF">
+          <w:p w14:paraId="20551AF7" w14:textId="77777777" w:rsidR="00755ACB" w:rsidRPr="00755ACB" w:rsidRDefault="00755ACB" w:rsidP="00E862BF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="426" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755ACB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภาระหน้าที่</w:t>
             </w:r>
             <w:r w:rsidRPr="00755ACB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
@@ -2361,397 +2359,397 @@
                 <w:cs/>
               </w:rPr>
               <w:t>ตามที่ได้รับมอบหมาย</w:t>
             </w:r>
             <w:r w:rsidR="00525F8F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> (ร้อยละ 30</w:t>
             </w:r>
             <w:r w:rsidRPr="00755ACB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w14:paraId="2E580FB6" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7F3CAF47" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="561D3499" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="3977AA86" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="3ED5A175" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="249FE9FC" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="25E03247" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="24F59D72" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7DA5D51C" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="5DED83F0" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="7BEB7642" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1324CDA5" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="05F1FC9A" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="2F744244" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1A1EE586" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00F239C3" w:rsidRPr="009F1DBE" w14:paraId="247CB009" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="035F7E48" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="017C3660" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="153EA66B" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1F830A6D" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="0133B561" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="37C207CB" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="29B1C5C3" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="23FC8A5B" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="2A548799" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="07E2B773" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="1FA47977" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="03D49709" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
+          <w:p w14:paraId="0DB2EEB8" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="009F1DBE" w:rsidRDefault="00015A38" w:rsidP="006E4D8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A00572" w:rsidRPr="009F1DBE" w:rsidTr="00E053D8">
+      <w:tr w:rsidR="00A00572" w:rsidRPr="009F1DBE" w14:paraId="726F97F2" w14:textId="77777777" w:rsidTr="00E053D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13858" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
-          <w:p w:rsidR="00A00572" w:rsidRPr="009F1DBE" w:rsidRDefault="00A00572" w:rsidP="00E862BF">
+          <w:p w14:paraId="5E79FCAB" w14:textId="77777777" w:rsidR="00A00572" w:rsidRPr="009F1DBE" w:rsidRDefault="00A00572" w:rsidP="00E862BF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมคะแนนผลการประเมินผลการปฏิบัติงาน</w:t>
             </w:r>
             <w:r w:rsidR="00513A20" w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตามภารกิจ</w:t>
             </w:r>
@@ -2784,68 +2782,68 @@
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">% </w:t>
             </w:r>
             <w:r w:rsidRPr="009F1DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ได้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A00572" w:rsidRPr="009F1DBE" w:rsidRDefault="00A00572" w:rsidP="00A00572">
+          <w:p w14:paraId="08DF1D31" w14:textId="77777777" w:rsidR="00A00572" w:rsidRPr="009F1DBE" w:rsidRDefault="00A00572" w:rsidP="00A00572">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A00572" w:rsidRDefault="00A00572" w:rsidP="00A00572">
+    <w:p w14:paraId="3E251321" w14:textId="77777777" w:rsidR="00A00572" w:rsidRDefault="00A00572" w:rsidP="00A00572">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="000C1135">
+    <w:p w14:paraId="2F5BA857" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="000C1135">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ส่วนที่ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
@@ -2854,382 +2852,382 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  สรุปผล</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14174" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7076"/>
         <w:gridCol w:w="7098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidTr="00D97B41">
+      <w:tr w:rsidR="000C1135" w:rsidRPr="00256656" w14:paraId="2C9B8B01" w14:textId="77777777" w:rsidTr="00D97B41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C1135" w:rsidRPr="000C1135" w:rsidRDefault="000C1135" w:rsidP="000C1135">
+          <w:p w14:paraId="6A55D2CA" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="000C1135" w:rsidRDefault="000C1135" w:rsidP="000C1135">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1135">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จุดเด่นของผู้รับการประเมิน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="798490A2" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="6DAD7D5A" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="33AED21E" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C1135" w:rsidRPr="000C1135" w:rsidRDefault="000C1135" w:rsidP="000C1135">
+          <w:p w14:paraId="54BF9C71" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="000C1135" w:rsidRDefault="000C1135" w:rsidP="000C1135">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1135">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ข้อควรพัฒนา</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="55E18932" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="48591D74" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="1DCBC043" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidTr="00D97B41">
+      <w:tr w:rsidR="000C1135" w:rsidRPr="00256656" w14:paraId="733C1C5E" w14:textId="77777777" w:rsidTr="00D97B41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="663075D6" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="6C256FBA" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="000C1135">
+    <w:p w14:paraId="64192E45" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="000C1135">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="14174"/>
+        <w:gridCol w:w="13948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidTr="00D97B41">
+      <w:tr w:rsidR="000C1135" w:rsidRPr="00256656" w14:paraId="6148F405" w14:textId="77777777" w:rsidTr="00D97B41">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="3510EB1A" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>การแจ้งการประเมินผลการปฏิบัติงาน</w:t>
             </w:r>
             <w:r w:rsidR="00017A60">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>บริหาร</w:t>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ขั้นสุดท้าย (โดยคณะกรรมการประเมินฯ)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="65181CB5" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F09A"/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">     รับทราบผลการประเมิน  </w:t>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="69124AE8" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">         ความคิดเห็น..............................................................................................................................................................................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="7DD0897C" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">           .............................................................................................................................................................................................................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="443746C5" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -3248,96 +3246,96 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t>ลงชื่อ  ..........................................................................    ผู้รับการประเมิน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="17A2BCA0" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                          </w:t>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">        (</w:t>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">                                        )</w:t>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
+          <w:p w14:paraId="592AFD6C" w14:textId="77777777" w:rsidR="000C1135" w:rsidRPr="00256656" w:rsidRDefault="000C1135" w:rsidP="00D97B41">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
@@ -3354,91 +3352,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00256656">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">  วันที่    ...................../....................../........................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000C1135" w:rsidRDefault="000C1135" w:rsidP="00017A60">
+    <w:p w14:paraId="46C65136" w14:textId="77777777" w:rsidR="000C1135" w:rsidRDefault="000C1135" w:rsidP="00017A60">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000C1135" w:rsidSect="009B2728">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="567" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E0777" w:rsidRDefault="005E0777">
+    <w:p w14:paraId="63A24C30" w14:textId="77777777" w:rsidR="00A93639" w:rsidRDefault="00A93639">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E0777" w:rsidRDefault="005E0777">
+    <w:p w14:paraId="2CA7B3AA" w14:textId="77777777" w:rsidR="00A93639" w:rsidRDefault="00A93639">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Browallia New">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3478,176 +3476,176 @@
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0EF1CE16" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
+  <w:p w14:paraId="6D7BDE9B" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="62BF36C0" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009D333C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:cs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
+  <w:p w14:paraId="5CA45FAE" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E0777" w:rsidRDefault="005E0777">
+    <w:p w14:paraId="6328E8F6" w14:textId="77777777" w:rsidR="00A93639" w:rsidRDefault="00A93639">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E0777" w:rsidRDefault="005E0777">
+    <w:p w14:paraId="03838821" w14:textId="77777777" w:rsidR="00A93639" w:rsidRDefault="00A93639">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19E76716"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA02A3D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5048,114 +5046,114 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1953780164">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="439302681">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1186939530">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="909271192">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="320893420">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2134789713">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1598295715">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1918173596">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="313721491">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1679767362">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1174106444">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1105658165">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1513759579">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA197A"/>
     <w:rsid w:val="00015A38"/>
     <w:rsid w:val="00016C45"/>
     <w:rsid w:val="00017A60"/>
     <w:rsid w:val="00030751"/>
     <w:rsid w:val="000455F1"/>
     <w:rsid w:val="000555C7"/>
     <w:rsid w:val="00057045"/>
     <w:rsid w:val="000868E4"/>
     <w:rsid w:val="000916A4"/>
     <w:rsid w:val="000C1135"/>
     <w:rsid w:val="000D4AE6"/>
     <w:rsid w:val="001612CE"/>
     <w:rsid w:val="00161FE0"/>
     <w:rsid w:val="00183A3D"/>
     <w:rsid w:val="001875CB"/>
     <w:rsid w:val="001C59FE"/>
     <w:rsid w:val="001E42E5"/>
     <w:rsid w:val="001F7137"/>
     <w:rsid w:val="00201CE6"/>
     <w:rsid w:val="00280473"/>
     <w:rsid w:val="002832AC"/>
     <w:rsid w:val="00290A73"/>
@@ -5234,58 +5232,61 @@
     <w:rsid w:val="00755ACB"/>
     <w:rsid w:val="00760638"/>
     <w:rsid w:val="00774E89"/>
     <w:rsid w:val="00784A96"/>
     <w:rsid w:val="00787D61"/>
     <w:rsid w:val="00796D2B"/>
     <w:rsid w:val="007A3598"/>
     <w:rsid w:val="007C5632"/>
     <w:rsid w:val="007C7347"/>
     <w:rsid w:val="0086550D"/>
     <w:rsid w:val="00865A50"/>
     <w:rsid w:val="00871629"/>
     <w:rsid w:val="008718BA"/>
     <w:rsid w:val="008856AF"/>
     <w:rsid w:val="008A1CC7"/>
     <w:rsid w:val="008A258B"/>
     <w:rsid w:val="008F1F57"/>
     <w:rsid w:val="0093049B"/>
     <w:rsid w:val="00952657"/>
     <w:rsid w:val="00955FB3"/>
     <w:rsid w:val="00961333"/>
     <w:rsid w:val="009712A0"/>
     <w:rsid w:val="009A1885"/>
     <w:rsid w:val="009B2728"/>
     <w:rsid w:val="009C1057"/>
+    <w:rsid w:val="009C1451"/>
     <w:rsid w:val="009D0041"/>
     <w:rsid w:val="009D333C"/>
     <w:rsid w:val="009F1DBE"/>
     <w:rsid w:val="00A00572"/>
     <w:rsid w:val="00A04FB9"/>
     <w:rsid w:val="00A23DD0"/>
+    <w:rsid w:val="00A37085"/>
     <w:rsid w:val="00A43464"/>
     <w:rsid w:val="00A77EB0"/>
+    <w:rsid w:val="00A93639"/>
     <w:rsid w:val="00AB1E51"/>
     <w:rsid w:val="00AC6A31"/>
     <w:rsid w:val="00AE7176"/>
     <w:rsid w:val="00AF330D"/>
     <w:rsid w:val="00AF5948"/>
     <w:rsid w:val="00B10A92"/>
     <w:rsid w:val="00B152AD"/>
     <w:rsid w:val="00B416FE"/>
     <w:rsid w:val="00B56F7A"/>
     <w:rsid w:val="00B81240"/>
     <w:rsid w:val="00BA51D4"/>
     <w:rsid w:val="00BB5C77"/>
     <w:rsid w:val="00BD093C"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00CA1920"/>
     <w:rsid w:val="00CA6C7E"/>
     <w:rsid w:val="00CB0455"/>
     <w:rsid w:val="00CB7771"/>
     <w:rsid w:val="00CD76F6"/>
     <w:rsid w:val="00D105D1"/>
     <w:rsid w:val="00D12551"/>
     <w:rsid w:val="00D51D03"/>
     <w:rsid w:val="00D54BE3"/>
     <w:rsid w:val="00D82C6E"/>
     <w:rsid w:val="00D875A6"/>
@@ -5318,66 +5319,67 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="457120DE"/>
   <w15:docId w15:val="{0A062DEB-4109-4682-8E13-D3B7672975F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5702,50 +5704,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F597D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -5819,51 +5822,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F7137"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="001F7137"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="816457516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1156264532">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>