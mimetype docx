--- v0 (2025-11-26)
+++ v1 (2026-09-10)
@@ -4,68 +4,68 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00BF10A2" w:rsidP="00FA197A">
+    <w:p w14:paraId="3AD94A4F" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00BF10A2" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FED8C4F" wp14:editId="172C8E90">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41466929" wp14:editId="453D0F77">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4117340</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>28575</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="622800" cy="622800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="logo-MU_color"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="logo-MU_color"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -84,179 +84,179 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="622800" cy="622800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371B6" w:rsidRPr="00FA7182" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
+    <w:p w14:paraId="3D048C78" w14:textId="77777777" w:rsidR="006371B6" w:rsidRPr="00FA7182" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="00FA7182" w:rsidRDefault="00626727" w:rsidP="00FA197A">
+    <w:p w14:paraId="728DB447" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="00FA7182" w:rsidRDefault="00626727" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="00FA7182" w:rsidRDefault="00626727" w:rsidP="00FA197A">
+    <w:p w14:paraId="4149FC15" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="00FA7182" w:rsidRDefault="00626727" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="4E5887DF" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบประเมินผลการปฏิบัติงาน</w:t>
       </w:r>
       <w:r w:rsidR="005D1C64" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่งประเภท</w:t>
       </w:r>
       <w:r w:rsidR="003E7B83" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าภาควิชา</w:t>
       </w:r>
       <w:r w:rsidR="00517CA5" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>-บริหาร</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
+    <w:p w14:paraId="35615279" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="71A5CB57" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 1  ข้อมูลส่วนบุคคล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="003361B4" w:rsidP="00FA197A">
+    <w:p w14:paraId="0076AB37" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="003361B4" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="528727FD" wp14:editId="2615F3FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>28575</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9258300" cy="1530350"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="9258300" cy="1530350"/>
                         </a:xfrm>
@@ -285,51 +285,51 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="72C162D0" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.25pt;width:729pt;height:120.5pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhjGf5IQIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SXQDdqulp1KUJa&#10;YMXCB7iOk1g4HjN2my5fz9jpli7whMiD5cmMj8+cM15dH3vDDgq9Blvx6STnTFkJtbZtxb9+2b5a&#10;cuaDsLUwYFXFH5Xn1+uXL1aDK9UMOjC1QkYg1peDq3gXgiuzzMtO9cJPwClLyQawF4FCbLMaxUDo&#10;vclmef46GwBrhyCV9/T3dkzydcJvGiXDp6bxKjBTceIW0opp3cU1W69E2aJwnZYnGuIfWPRCW7r0&#10;DHUrgmB71H9A9VoieGjCREKfQdNoqVIP1M00/62bh044lXohcbw7y+T/H6z8eLhHpmvyjjMrerLo&#10;M4kmbGsUK6I8g/MlVT24e4wNencH8ptnFjYdVakbRBg6JWoiNY312bMDMfB0lO2GD1ATutgHSEod&#10;G+wjIGnAjsmQx7Mh6hiYpJ9Xs2I5z8k3SblpMc/nRbIsE+XTcYc+vFPQs7ipOBL5BC8Odz5EOqJ8&#10;Kkn0weh6q41JAba7jUF2EDQd2/SlDqjLyzJj2UBcilmRkJ/l/CVEnr6/QfQ60Jgb3Vd8eS4SZdTt&#10;ra3TEAahzbgnysaehIzajR7soH4kHRHGGaY3R5sO8AdnA81vxf33vUDFmXlvyYur6WIRBz4Fi+LN&#10;jAK8zOwuM8JKgqp44GzcbsL4SPYOddvRTdPUu4Ub8q/RSdno7cjqRJZmNAl+ek/xEVzGqerXq1//&#10;BAAA//8DAFBLAwQUAAYACAAAACEA0Ffto9wAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+D&#10;QBCF7yb+h82YeLOLCKYiQ2M0NfHY0ou3AUZA2VnCLi36692e9Djvvbz3Tb5ZzKCOPLneCsLtKgLF&#10;UtumlxbhUG5v1qCcJ2losMII3+xgU1xe5JQ19iQ7Pu59q0KJuIwQOu/HTGtXd2zIrezIErwPOxny&#10;4Zxa3Ux0CuVm0HEU3WtDvYSFjkZ+7rj+2s8GoerjA/3sytfIPGzv/NtSfs7vL4jXV8vTIyjPi/8L&#10;wxk/oEMRmCo7S+PUgBAe8QhJCupsJuk6CBVCnKQp6CLX//mLXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAhjGf5IQIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDQV+2j3AAAAAcBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA197A" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="639311F4" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -418,51 +418,51 @@
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="003E7B83" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าภาควิชา</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="1C24A798" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>สังกัด</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
@@ -543,76 +543,76 @@
         </w:rPr>
         <w:t xml:space="preserve">คณะ     </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="453E2B04" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ช่วงเวลาการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC4221" w:rsidRPr="00FA7182" w:rsidRDefault="000109E7" w:rsidP="000109E7">
+    <w:p w14:paraId="7D050626" w14:textId="77777777" w:rsidR="00FC4221" w:rsidRPr="00FA7182" w:rsidRDefault="000109E7" w:rsidP="000109E7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000109E7">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>รอบการประเมิน</w:t>
       </w:r>
       <w:r w:rsidRPr="000109E7">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
@@ -689,51 +689,51 @@
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t>⃝</w:t>
       </w:r>
       <w:r w:rsidRPr="000109E7">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000109E7">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ครั้งที่ 2 (1 ม.ค. .... – 30 มิ.ย. ....)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00C31634">
+    <w:p w14:paraId="44C9EDDE" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00C31634">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ประเมิน</w:t>
       </w:r>
       <w:r w:rsidR="00BD093C" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="003E7B83" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -741,62 +741,62 @@
         </w:rPr>
         <w:t>คณบดี</w:t>
       </w:r>
       <w:r w:rsidR="00BD093C" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>.....................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00F60C6C" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t>..................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="00FA7182" w:rsidRDefault="00682E65" w:rsidP="00FA197A">
+    <w:p w14:paraId="11B7467A" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="00FA7182" w:rsidRDefault="00682E65" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="3F176E38" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="00FA7182" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>การประเมินผลงาน</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00FA7182">
@@ -849,607 +849,607 @@
       <w:tblPr>
         <w:tblW w:w="14693" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3888"/>
         <w:gridCol w:w="898"/>
         <w:gridCol w:w="2499"/>
         <w:gridCol w:w="2888"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w14:paraId="2A302ED0" w14:textId="77777777" w:rsidTr="007914A2">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="00EC2128" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="7DC0A197" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อตกลงการปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="6204288C" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ร้อยละ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="549470A1" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(น้ำหนัก)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="5DB1AE4C" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตัวชี้วัดความสำเร็จของงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="04788356" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="1E533909" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="79BFC9FC" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="4DB4BFD5" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าน้ำหนัก</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w14:paraId="066BBE3A" w14:textId="77777777" w:rsidTr="007914A2">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="1580B2A3" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="0551DF3A" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="30ED568A" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เป้าหมาย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="1C1DB4E4" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการดำเนินงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="3AB1509E" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="3F6E834F" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(10-9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="0DB0333C" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="3BAA4DDA" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(8-7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="0F7981DC" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="43778A59" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(6-5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="5C033F5D" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="03A2B41F" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(4-3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="13E4BADE" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="48E19391" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(2-0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="10E6EF01" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00015A38" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="00015A38" w:rsidRPr="00FA7182" w14:paraId="7632F350" w14:textId="77777777" w:rsidTr="007914A2">
         <w:trPr>
           <w:trHeight w:val="474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14693" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00015A38" w:rsidRPr="00FA7182" w:rsidRDefault="00015A38" w:rsidP="00C31634">
+          <w:p w14:paraId="6E6D67C5" w14:textId="77777777" w:rsidR="00015A38" w:rsidRPr="00FA7182" w:rsidRDefault="00015A38" w:rsidP="00C31634">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="171" w:hanging="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภาร</w:t>
@@ -1499,107 +1499,107 @@
             </w:r>
             <w:r w:rsidR="00C31634" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00C13131" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w14:paraId="3035213F" w14:textId="77777777" w:rsidTr="007914A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00480BE9">
+          <w:p w14:paraId="1BAD42EB" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00480BE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="315"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กำกับให้มีการประชุมภาควิชา อย่างน้อยเดือนละ 1 ครั้ง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="60ECF8C7" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00094CDC" w:rsidP="00094CDC">
+          <w:p w14:paraId="7E10C81A" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00094CDC" w:rsidP="00094CDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="000E2BF3" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E2BF3" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -1607,144 +1607,144 @@
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ครั้งต่อ </w:t>
             </w:r>
             <w:r w:rsidR="000E2BF3" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:r w:rsidR="000E2BF3" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เดือน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="64D9772B" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="05BD91DA" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="54911AE1" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="5DC11CE7" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="547EAAB9" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="1A686F20" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
+          <w:p w14:paraId="337BD207" w14:textId="77777777" w:rsidR="00EA6CFA" w:rsidRPr="00FA7182" w:rsidRDefault="00EA6CFA" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="00480BE9" w:rsidRPr="00FA7182" w14:paraId="27795396" w14:textId="77777777" w:rsidTr="007914A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="01494B67" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="313"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">กำกับดูแลให้บุคลากรทำ </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
@@ -1801,185 +1801,185 @@
               </w:rPr>
               <w:t>ราชการ/</w:t>
             </w:r>
             <w:r w:rsidR="00063B97">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติ</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>งาน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="73DE55E7" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="3392748F" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
             <w:r w:rsidR="000E2BF3" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="148E57B6" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="33C798B7" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="0B3A75C8" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="5CC53034" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="13D71DB9" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="3E9C0C16" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
+          <w:p w14:paraId="03888595" w14:textId="77777777" w:rsidR="00480BE9" w:rsidRPr="00FA7182" w:rsidRDefault="00480BE9" w:rsidP="00480BE9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="001C501A" w:rsidRPr="00FA7182" w14:paraId="63DD864B" w14:textId="77777777" w:rsidTr="007914A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="002E4E87">
+          <w:p w14:paraId="74886CA4" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="002E4E87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="313"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กำกับดูแลให้บุคลากรสายวิชาการที่เป็น</w:t>
             </w:r>
             <w:r w:rsidR="002E4E87" w:rsidRPr="00FA7182">
@@ -1991,980 +1991,968 @@
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เภสัชกรลงปฏิบัติงาน ณ ร้านยาคณะฯ(ร้อยละของบุคลากรสายวิชาการที่เป็นเภสัชกร)</w:t>
             </w:r>
             <w:r w:rsidR="000275E0" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="001C501A">
+          <w:p w14:paraId="30BCD6E6" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="001C501A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="001C501A">
+          <w:p w14:paraId="578D1131" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="001C501A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
+          <w:p w14:paraId="59D96442" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
+          <w:p w14:paraId="03E8218E" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
+          <w:p w14:paraId="7B5BF570" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
+          <w:p w14:paraId="11E3B404" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
+          <w:p w14:paraId="677DA756" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
+          <w:p w14:paraId="5A897CAF" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
+          <w:p w14:paraId="67813BBC" w14:textId="77777777" w:rsidR="001C501A" w:rsidRPr="00FA7182" w:rsidRDefault="001C501A" w:rsidP="001C501A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="00057E21" w:rsidRPr="00FA7182" w14:paraId="43899524" w14:textId="77777777" w:rsidTr="007914A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="0068671A">
+          <w:p w14:paraId="4475D3C5" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="0068671A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="313"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>กำกับดูแลให้บุคลากรจัดทำ มคอ.3 และ มคอ.5 ส่งตามกำหนดเวลาทุกรายวิชา (จำนวนรายวิชา</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนรายวิชาทั้งหมด)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="774A1550" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="00057E21">
+          <w:p w14:paraId="70209BB7" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="00057E21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="2E02ACD9" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="37ADD3EE" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="22A815CC" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="2558FFC3" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="6258AEB5" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="7F3351E8" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="6EDA30A8" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="00057E21" w:rsidRPr="00FA7182" w14:paraId="5FB7F8AF" w14:textId="77777777" w:rsidTr="007914A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00C31634">
+          <w:p w14:paraId="102B6684" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00C31634">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="313"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">กำกับดูแลให้บุคลากรทำงานวิจัย (จำนวนบุคลากรสายวิชาการ </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> จำนวนบุคลากรสายวิชาการทั้งหมด) (งานวิจัยนับรวม วิทยานิพนธ์ ที่เป็นที่ปรึกษาหลักหรือร่วม งานวิจัยที่เป็นหัวหน้าโครงการวิจัยหรือผู้ร่วม เป็นโครงการในคณะฯ และนอกคณะฯ แต่ไม่นับโครงการรับจ้างวิจัย) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="6C0880A9" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="1D3CC1C4" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="3EE2451C" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="098212E6" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="5E1BBF38" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="6983B3FD" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="7C9CD948" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="2848A056" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="053BBC6B" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="00057E21" w:rsidRPr="00FA7182" w14:paraId="3891B2D0" w14:textId="77777777" w:rsidTr="007914A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="0068671A">
+          <w:p w14:paraId="2FCC4B09" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="0068671A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="313"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กำกับให้บุคลากรเข้าร่วมกิจกรรมทำนุบำรุงศิลปวัฒนธรรม และหรือการเข้าร่วมกิจกรรมของคณะหรือของมหาวิทยาลัย (แต่ละบุคคลเข้าร่วมอย่างน้อย 3 ครั้ง</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>6 เดือน) (ร้อยละของบุคลากร)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="4B675C9B" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="575872F6" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2888" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="773F1A3C" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="4ADE6BF4" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="51E048BB" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="245306A7" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="2032EA8B" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="5C5CA0F9" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
+          <w:p w14:paraId="68985F6C" w14:textId="77777777" w:rsidR="00057E21" w:rsidRPr="00FA7182" w:rsidRDefault="00057E21" w:rsidP="00057E21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C31634" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="00C31634" w:rsidRPr="00FA7182" w14:paraId="49E66844" w14:textId="77777777" w:rsidTr="007914A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14693" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="003E0789" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="001C6460">
+          <w:p w14:paraId="4885A3B6" w14:textId="77777777" w:rsidR="003E0789" w:rsidRPr="00FA7182" w:rsidRDefault="00C31634" w:rsidP="001C6460">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="279"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ข.ภารกิจตาม </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">PA </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ภาควิ</w:t>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00FA7182">
+              <w:t xml:space="preserve">ภาควิชา </w:t>
+            </w:r>
+            <w:r w:rsidR="00622AA8" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">ชา </w:t>
+              <w:t xml:space="preserve">(ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidR="00622AA8" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
-                <w:cs/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00622AA8" w:rsidRPr="00FA7182">
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E0789" w:rsidRPr="00FA7182" w:rsidTr="007914A2">
+      <w:tr w:rsidR="003E0789" w:rsidRPr="00FA7182" w14:paraId="5D67B539" w14:textId="77777777" w:rsidTr="007914A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14693" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="001C6460" w:rsidRPr="00BF58A7" w:rsidRDefault="007B4550" w:rsidP="007B4550">
+          <w:p w14:paraId="273AC8CE" w14:textId="77777777" w:rsidR="001C6460" w:rsidRPr="00BF58A7" w:rsidRDefault="007B4550" w:rsidP="007B4550">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="279"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF58A7">
+              <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF58A7">
+              <w:t>**</w:t>
+            </w:r>
+            <w:r w:rsidR="001C6460" w:rsidRPr="00BF58A7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
-              <w:t>**</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001C6460" w:rsidRPr="00BF58A7">
+              <w:t>โปรดแนบเอกสาร</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5621" w:rsidRPr="00BF58A7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
-              <w:t>โปรดแนบเอกสาร</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009C5621" w:rsidRPr="00BF58A7">
+              <w:t>ของ</w:t>
+            </w:r>
+            <w:r w:rsidR="001C6460" w:rsidRPr="00BF58A7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ของ</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001C6460" w:rsidRPr="00BF58A7">
+              <w:t>งานกลยุทธ์และแผน</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
-              <w:t>งานกลยุทธ์และแผน</w:t>
+              <w:t xml:space="preserve"> จากโปรแกรมข้อตกลงการปฏิบัติงานภาควิชา (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF58A7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>PA</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF58A7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> จากโปรแกรมข้อตกลงการปฏิบัติงานภาควิชา (</w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>)**</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C6460" w:rsidRPr="00646394" w:rsidRDefault="001C6460" w:rsidP="001C6460">
+          <w:p w14:paraId="153640FC" w14:textId="77777777" w:rsidR="001C6460" w:rsidRPr="00646394" w:rsidRDefault="001C6460" w:rsidP="001C6460">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="279"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E46FC7" w:rsidRPr="00FA7182" w:rsidRDefault="00E46FC7" w:rsidP="00E46FC7">
+    <w:p w14:paraId="6EA035F4" w14:textId="77777777" w:rsidR="00E46FC7" w:rsidRPr="00FA7182" w:rsidRDefault="00E46FC7" w:rsidP="00E46FC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิธีคิดคะแนนประเมินผล</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3008,183 +2996,183 @@
         </w:rPr>
         <w:t xml:space="preserve">เทียบบัญญัติไตรยางศ์คะแนนประเมินรวม เพื่อหา </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">30% </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>เท่ากับเท่าไร</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E0789" w:rsidRDefault="003E0789" w:rsidP="008A4059">
+    <w:p w14:paraId="1342C136" w14:textId="77777777" w:rsidR="003E0789" w:rsidRDefault="003E0789" w:rsidP="008A4059">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="008A4059">
+    <w:p w14:paraId="02FAF9EE" w14:textId="77777777" w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="008A4059">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 3  การประเมินสมรรถนะ(</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Competency)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11448"/>
         <w:gridCol w:w="2694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidTr="003300B4">
+      <w:tr w:rsidR="008A4059" w:rsidRPr="00FA7182" w14:paraId="67212B54" w14:textId="77777777" w:rsidTr="003300B4">
         <w:trPr>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="003300B4">
+          <w:p w14:paraId="7152D39C" w14:textId="77777777" w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="003300B4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะ(</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Competency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="003300B4">
+          <w:p w14:paraId="118CF1B3" w14:textId="77777777" w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="003300B4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidTr="003300B4">
+      <w:tr w:rsidR="008A4059" w:rsidRPr="00FA7182" w14:paraId="692E05AC" w14:textId="77777777" w:rsidTr="003300B4">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="003300B4">
+          <w:p w14:paraId="7E882468" w14:textId="77777777" w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="003300B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะหลัก (</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -3193,79 +3181,79 @@
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ร้อยละ 20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="003300B4">
+          <w:p w14:paraId="47E9A364" w14:textId="77777777" w:rsidR="008A4059" w:rsidRPr="00FA7182" w:rsidRDefault="008A4059" w:rsidP="003300B4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E46FC7" w:rsidRDefault="00E46FC7" w:rsidP="00E46FC7">
+    <w:p w14:paraId="259C893A" w14:textId="77777777" w:rsidR="00E46FC7" w:rsidRDefault="00E46FC7" w:rsidP="00E46FC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E0789" w:rsidRPr="00FA7182" w:rsidRDefault="003E0789" w:rsidP="00E46FC7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+    <w:p w14:paraId="01494593" w14:textId="77777777" w:rsidR="003E0789" w:rsidRPr="00FA7182" w:rsidRDefault="003E0789" w:rsidP="00E46FC7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="00CD111E">
+    <w:p w14:paraId="72FEC129" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="00CD111E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ส่วนที่ </w:t>
       </w:r>
       <w:r w:rsidR="008A4059" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -3291,279 +3279,279 @@
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผลรวมคะแนนการประเมินผลการปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8755"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidTr="0098762A">
+      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w14:paraId="1BCA17AE" w14:textId="77777777" w:rsidTr="0098762A">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="32453AE8" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนผลการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="24F1A2C9" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าน้ำหนัก (ร้อยละ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="64FEBDF4" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนที่ได้ (คะแนน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidTr="0098762A">
+      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w14:paraId="4633CFC8" w14:textId="77777777" w:rsidTr="0098762A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="32FB201D" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ผลการประเมินผลการปฏิบัติงานวิชาการ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="008E1065" w:rsidP="008E1065">
+          <w:p w14:paraId="670BD153" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="008E1065" w:rsidP="008E1065">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00CD111E" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="4B6A405B" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidTr="0098762A">
+      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w14:paraId="67A61175" w14:textId="77777777" w:rsidTr="0098762A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="4CB6F4A3" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ผลการประเมินผลการปฏิบัติงานบริหาร </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="21D3E7E9" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="59748F30" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidTr="0098762A">
+      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w14:paraId="3D5ED620" w14:textId="77777777" w:rsidTr="0098762A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="68F89A5B" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมินสมรรถนะ</w:t>
             </w:r>
             <w:r w:rsidR="00EA78ED" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -3593,287 +3581,287 @@
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Competency</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="008E1065" w:rsidP="0098762A">
+          <w:p w14:paraId="244681A2" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="008E1065" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="3FE7DEE5" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidTr="0098762A">
+      <w:tr w:rsidR="00CD111E" w:rsidRPr="00FA7182" w14:paraId="08934345" w14:textId="77777777" w:rsidTr="0098762A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="00EA78ED">
+          <w:p w14:paraId="7A4968C8" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="00EA78ED">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4269"/>
                 <w:tab w:val="left" w:pos="6585"/>
               </w:tabs>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">รวม </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="6D45B4B8" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
+          <w:p w14:paraId="2632DE9F" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E" w:rsidP="0098762A">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E">
+    <w:p w14:paraId="148868D0" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00CD111E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0061607B">
+    <w:p w14:paraId="5029B69F" w14:textId="77777777" w:rsidR="00CD111E" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0061607B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>สรุปผล</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14174" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6475"/>
         <w:gridCol w:w="7699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidTr="00BE3248">
+      <w:tr w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w14:paraId="317EFDCF" w14:textId="77777777" w:rsidTr="00BE3248">
         <w:trPr>
           <w:trHeight w:val="3158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
+          <w:p w14:paraId="6B4FE167" w14:textId="77777777" w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> การประเมิน</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  ( ให้สรุปภาพรวมโดยนำข้อมูลมาจากการประเมินทั้ง 2 ส่วน )</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
+          <w:p w14:paraId="72871EFB" w14:textId="77777777" w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-3686"/>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="009A"/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">    ดีเด่น </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> =  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>90.00-100.00  คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
+          <w:p w14:paraId="44BC790C" w14:textId="77777777" w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-3686"/>
                 <w:tab w:val="left" w:pos="993"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="009A"/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
@@ -3895,51 +3883,51 @@
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0.00-89.90</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
+          <w:p w14:paraId="0D7C9090" w14:textId="77777777" w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-3686"/>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="009A"/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
@@ -3961,51 +3949,51 @@
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>9.90</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
+          <w:p w14:paraId="7EC2978F" w14:textId="77777777" w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-3686"/>
                 <w:tab w:val="left" w:pos="1095"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="009A"/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
@@ -4020,315 +4008,315 @@
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00-</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>9.90 คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
+          <w:p w14:paraId="0A3D5272" w14:textId="77777777" w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-3686"/>
                 <w:tab w:val="left" w:pos="1140"/>
               </w:tabs>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="009A"/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">    ควรปรับปรุง  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">= </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  ต่ำกว่า 60.00 คะแนน </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
+          <w:p w14:paraId="6D909EE0" w14:textId="77777777" w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> จุดเด่นของผู้รับการประเมิน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
+          <w:p w14:paraId="602BF1CE" w14:textId="77777777" w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="00EA78ED" w:rsidP="0098762A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r w:rsidR="00BE3248" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>…………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
+          <w:p w14:paraId="10E8648C" w14:textId="77777777" w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>…………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="0048279A">
+          <w:p w14:paraId="3E661A3D" w14:textId="77777777" w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="0048279A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อควรพัฒนา</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
+          <w:p w14:paraId="6E0965A8" w14:textId="77777777" w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>…………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
+          <w:p w14:paraId="798DD384" w14:textId="77777777" w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>…………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
+          <w:p w14:paraId="50F867F6" w14:textId="77777777" w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">ลงชื่อ ......................................................................  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
+          <w:p w14:paraId="64B92FB1" w14:textId="77777777" w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -4387,51 +4375,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">            )                     </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
+          <w:p w14:paraId="2F6785A6" w14:textId="77777777" w:rsidR="00BE3248" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="00BE3248">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -4448,51 +4436,51 @@
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> วันที่ ...................../....................../....................</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="00EA78ED">
+    <w:p w14:paraId="6FDBB321" w14:textId="77777777" w:rsidR="00EA78ED" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="00EA78ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ส่วนที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>5</w:t>
@@ -4504,200 +4492,200 @@
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  ความเห็น</w:t>
       </w:r>
       <w:r w:rsidR="00BE3248" w:rsidRPr="00FA7182">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>และการแจ้งผล</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14170" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6475"/>
         <w:gridCol w:w="7695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidTr="00BE3248">
+      <w:tr w:rsidR="0048279A" w:rsidRPr="00FA7182" w14:paraId="1D6417A9" w14:textId="77777777" w:rsidTr="00BE3248">
         <w:trPr>
           <w:trHeight w:val="2735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6475" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="00EA78ED">
+          <w:p w14:paraId="5A73FD63" w14:textId="77777777" w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="00EA78ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความเห็นของผู้ประเมิน</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(คณบดี)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="00EA78ED">
+          <w:p w14:paraId="2ECC974F" w14:textId="77777777" w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="00EA78ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.....................................................................................</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.................................</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="0048279A">
+          <w:p w14:paraId="79D56B17" w14:textId="77777777" w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="0048279A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.....................................................................................................................</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="0048279A">
+          <w:p w14:paraId="0B7A56CE" w14:textId="77777777" w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="0048279A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00270AE2" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00E435AF" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
@@ -4714,98 +4702,98 @@
             </w:r>
             <w:r w:rsidR="00E435AF" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.....................................................................................................................</w:t>
             </w:r>
             <w:r w:rsidR="00E435AF" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
             <w:r w:rsidR="00E435AF" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.........</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="0048279A">
+          <w:p w14:paraId="6F60E3A4" w14:textId="77777777" w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="00BE3248" w:rsidP="0048279A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="0048279A" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ลงชื่อ ......................................................................  </w:t>
             </w:r>
             <w:r w:rsidR="0048279A" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="0048279A">
+          <w:p w14:paraId="7309FD5E" w14:textId="77777777" w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="0048279A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -4856,51 +4844,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00270AE2" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">            )                     </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="00BE3248">
+          <w:p w14:paraId="6149E37A" w14:textId="77777777" w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="0048279A" w:rsidP="00BE3248">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
@@ -4919,114 +4907,114 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> วันที่ ...................../....................../....................</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
+          <w:p w14:paraId="6AA8A18D" w14:textId="77777777" w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">การแจ้งการประเมินผลการปฏิบัติงานขั้นสุดท้าย </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
+          <w:p w14:paraId="624A7D15" w14:textId="77777777" w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F09A"/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">     รับทราบผลการประเมิน  </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
+          <w:p w14:paraId="5EAD66D1" w14:textId="77777777" w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">         ความคิดเห็น</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.......................................</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -5044,51 +5032,51 @@
             </w:r>
             <w:r w:rsidR="00BE3248" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>......</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
+          <w:p w14:paraId="3D4E581C" w14:textId="77777777" w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
@@ -5130,77 +5118,77 @@
             <w:r w:rsidR="00BE3248" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.........</w:t>
             </w:r>
             <w:r w:rsidR="00BE3248" w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
+          <w:p w14:paraId="01971181" w14:textId="77777777" w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ  ..........................................................................    ผู้รับการประเมิน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
+          <w:p w14:paraId="1B87217C" w14:textId="77777777" w:rsidR="00270AE2" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                               (</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
@@ -5213,129 +5201,129 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">    )</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
+          <w:p w14:paraId="2A1C5E8D" w14:textId="77777777" w:rsidR="0048279A" w:rsidRPr="00FA7182" w:rsidRDefault="00270AE2" w:rsidP="00270AE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่    ...................../....................../........................</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7182">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B3A1E" w:rsidRPr="00FA7182" w:rsidRDefault="005B3A1E" w:rsidP="003E0789">
+    <w:p w14:paraId="23EC74B7" w14:textId="77777777" w:rsidR="005B3A1E" w:rsidRPr="00FA7182" w:rsidRDefault="005B3A1E" w:rsidP="003E0789">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B3A1E" w:rsidRPr="00FA7182" w:rsidSect="00E86EB0">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="567" w:right="1440" w:bottom="426" w:left="1440" w:header="709" w:footer="428" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00982996" w:rsidRDefault="00982996">
+    <w:p w14:paraId="7CF386F9" w14:textId="77777777" w:rsidR="00C9148E" w:rsidRDefault="00C9148E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00982996" w:rsidRDefault="00982996">
+    <w:p w14:paraId="54891E77" w14:textId="77777777" w:rsidR="00C9148E" w:rsidRDefault="00C9148E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -5360,133 +5348,133 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001F65D6" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7D792E31" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001F65D6" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001C501A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:cs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
+  <w:p w14:paraId="2CEE150C" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRPr="00C9576F" w:rsidRDefault="001F65D6" w:rsidP="00E86EB0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="52B10A40" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRPr="00C9576F" w:rsidRDefault="001F65D6" w:rsidP="00E86EB0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="8349"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C9576F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE" w:rsidRPr="00C9576F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -5498,79 +5486,79 @@
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00671517" w:rsidRPr="00C9576F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00C9576F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE" w:rsidP="00E86EB0">
+  <w:p w14:paraId="6CE32691" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE" w:rsidP="00E86EB0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00982996" w:rsidRDefault="00982996">
+    <w:p w14:paraId="4C65770B" w14:textId="77777777" w:rsidR="00C9148E" w:rsidRDefault="00C9148E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00982996" w:rsidRDefault="00982996">
+    <w:p w14:paraId="433AFC24" w14:textId="77777777" w:rsidR="00C9148E" w:rsidRDefault="00C9148E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05C203FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="46D00FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="673" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9576,197 +9564,198 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3694" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4016" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="113330624">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1554346888">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2122798970">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="837427691">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="444808757">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1908300738">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1390298290">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="79449529">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1097091589">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1232353749">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="543055238">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2101564817">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="626474286">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="769204792">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="182592959">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2097053477">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="256526971">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="782965700">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="480510628">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="980311359">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="2057462953">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="860513424">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1126504886">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="479228146">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1582568159">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1694182953">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="381100914">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="533732550">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1188059189">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="860168753">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1205631954">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="746346494">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="997810344">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1687057090">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="74476868">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1113860603">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA197A"/>
     <w:rsid w:val="00007E7C"/>
     <w:rsid w:val="000109E7"/>
     <w:rsid w:val="00015A38"/>
     <w:rsid w:val="000275E0"/>
     <w:rsid w:val="00035E73"/>
     <w:rsid w:val="000455F1"/>
     <w:rsid w:val="00051ECA"/>
+    <w:rsid w:val="000560A2"/>
     <w:rsid w:val="00057E21"/>
     <w:rsid w:val="00063B97"/>
     <w:rsid w:val="00093A74"/>
     <w:rsid w:val="00094CDC"/>
     <w:rsid w:val="000B08BF"/>
     <w:rsid w:val="000B1BDC"/>
     <w:rsid w:val="000B549C"/>
     <w:rsid w:val="000D4AE6"/>
     <w:rsid w:val="000E2BF3"/>
     <w:rsid w:val="000E512A"/>
     <w:rsid w:val="000F3F6A"/>
     <w:rsid w:val="0012759E"/>
     <w:rsid w:val="00161FE0"/>
     <w:rsid w:val="001626B2"/>
     <w:rsid w:val="001633C7"/>
     <w:rsid w:val="00166767"/>
     <w:rsid w:val="001669B3"/>
     <w:rsid w:val="001875CB"/>
     <w:rsid w:val="00195CDB"/>
     <w:rsid w:val="001B56AD"/>
     <w:rsid w:val="001C0216"/>
     <w:rsid w:val="001C3135"/>
     <w:rsid w:val="001C501A"/>
     <w:rsid w:val="001C59FE"/>
     <w:rsid w:val="001C6460"/>
@@ -9845,50 +9834,51 @@
     <w:rsid w:val="00530BB5"/>
     <w:rsid w:val="0054400D"/>
     <w:rsid w:val="00554C2E"/>
     <w:rsid w:val="00556DF5"/>
     <w:rsid w:val="00571B55"/>
     <w:rsid w:val="0057492E"/>
     <w:rsid w:val="005911C5"/>
     <w:rsid w:val="005A4752"/>
     <w:rsid w:val="005B241F"/>
     <w:rsid w:val="005B2990"/>
     <w:rsid w:val="005B38C2"/>
     <w:rsid w:val="005B3A1E"/>
     <w:rsid w:val="005C24CA"/>
     <w:rsid w:val="005C36CF"/>
     <w:rsid w:val="005C5796"/>
     <w:rsid w:val="005C5C4C"/>
     <w:rsid w:val="005D1C64"/>
     <w:rsid w:val="005E3162"/>
     <w:rsid w:val="00600580"/>
     <w:rsid w:val="0061607B"/>
     <w:rsid w:val="00622AA8"/>
     <w:rsid w:val="00626727"/>
     <w:rsid w:val="006310B1"/>
     <w:rsid w:val="00634E0B"/>
     <w:rsid w:val="006371B6"/>
+    <w:rsid w:val="006416DC"/>
     <w:rsid w:val="00646394"/>
     <w:rsid w:val="00653AFB"/>
     <w:rsid w:val="00656B51"/>
     <w:rsid w:val="006702AF"/>
     <w:rsid w:val="006714E7"/>
     <w:rsid w:val="00671517"/>
     <w:rsid w:val="00682E65"/>
     <w:rsid w:val="0068671A"/>
     <w:rsid w:val="00691924"/>
     <w:rsid w:val="00692C41"/>
     <w:rsid w:val="00693046"/>
     <w:rsid w:val="00694BF2"/>
     <w:rsid w:val="006977AD"/>
     <w:rsid w:val="006B00FC"/>
     <w:rsid w:val="006B11C3"/>
     <w:rsid w:val="006D1639"/>
     <w:rsid w:val="006F693B"/>
     <w:rsid w:val="007012F1"/>
     <w:rsid w:val="00701343"/>
     <w:rsid w:val="00702AB3"/>
     <w:rsid w:val="0071714B"/>
     <w:rsid w:val="007210ED"/>
     <w:rsid w:val="00723472"/>
     <w:rsid w:val="0072641F"/>
     <w:rsid w:val="0073029D"/>
@@ -9959,71 +9949,73 @@
     <w:rsid w:val="00A8423E"/>
     <w:rsid w:val="00A8616A"/>
     <w:rsid w:val="00A97EB4"/>
     <w:rsid w:val="00AA0846"/>
     <w:rsid w:val="00AA6BED"/>
     <w:rsid w:val="00AB0912"/>
     <w:rsid w:val="00AC2C64"/>
     <w:rsid w:val="00AC2DC1"/>
     <w:rsid w:val="00AC4556"/>
     <w:rsid w:val="00AC6A31"/>
     <w:rsid w:val="00AE4981"/>
     <w:rsid w:val="00AF330D"/>
     <w:rsid w:val="00AF6938"/>
     <w:rsid w:val="00B00E9D"/>
     <w:rsid w:val="00B0301E"/>
     <w:rsid w:val="00B03288"/>
     <w:rsid w:val="00B03C35"/>
     <w:rsid w:val="00B10A92"/>
     <w:rsid w:val="00B215E5"/>
     <w:rsid w:val="00B313A1"/>
     <w:rsid w:val="00B33ED2"/>
     <w:rsid w:val="00B62E3E"/>
     <w:rsid w:val="00B6487A"/>
     <w:rsid w:val="00B678C4"/>
     <w:rsid w:val="00B81240"/>
+    <w:rsid w:val="00B8546A"/>
     <w:rsid w:val="00B86129"/>
     <w:rsid w:val="00B90E99"/>
     <w:rsid w:val="00B97022"/>
     <w:rsid w:val="00B97AFD"/>
     <w:rsid w:val="00B97BD8"/>
     <w:rsid w:val="00BA51D4"/>
     <w:rsid w:val="00BD093C"/>
     <w:rsid w:val="00BE1EBB"/>
     <w:rsid w:val="00BE3248"/>
     <w:rsid w:val="00BE7775"/>
     <w:rsid w:val="00BF10A2"/>
     <w:rsid w:val="00BF58A7"/>
     <w:rsid w:val="00C02287"/>
     <w:rsid w:val="00C13131"/>
     <w:rsid w:val="00C24116"/>
     <w:rsid w:val="00C2487E"/>
     <w:rsid w:val="00C31634"/>
     <w:rsid w:val="00C514F0"/>
     <w:rsid w:val="00C52318"/>
     <w:rsid w:val="00C53681"/>
     <w:rsid w:val="00C90048"/>
+    <w:rsid w:val="00C9148E"/>
     <w:rsid w:val="00C9576F"/>
     <w:rsid w:val="00CA5FD0"/>
     <w:rsid w:val="00CB7771"/>
     <w:rsid w:val="00CC6198"/>
     <w:rsid w:val="00CC6B3A"/>
     <w:rsid w:val="00CD111E"/>
     <w:rsid w:val="00D253A0"/>
     <w:rsid w:val="00D26620"/>
     <w:rsid w:val="00D32784"/>
     <w:rsid w:val="00D448B6"/>
     <w:rsid w:val="00D450BA"/>
     <w:rsid w:val="00D51D03"/>
     <w:rsid w:val="00D54BE3"/>
     <w:rsid w:val="00D607E9"/>
     <w:rsid w:val="00D612BB"/>
     <w:rsid w:val="00D84ED6"/>
     <w:rsid w:val="00D86403"/>
     <w:rsid w:val="00D875A6"/>
     <w:rsid w:val="00D9126A"/>
     <w:rsid w:val="00DA03BC"/>
     <w:rsid w:val="00DC3354"/>
     <w:rsid w:val="00DC7497"/>
     <w:rsid w:val="00DD4738"/>
     <w:rsid w:val="00DE1081"/>
     <w:rsid w:val="00E00D54"/>
@@ -10053,74 +10045,74 @@
     <w:rsid w:val="00F84B7E"/>
     <w:rsid w:val="00F94D0A"/>
     <w:rsid w:val="00F972D9"/>
     <w:rsid w:val="00FA197A"/>
     <w:rsid w:val="00FA7182"/>
     <w:rsid w:val="00FC4221"/>
     <w:rsid w:val="00FF2287"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5236B82D"/>
+  <w14:docId w14:val="10ACB533"/>
   <w15:docId w15:val="{09ADFC37-3C24-4D07-A6C2-AA61B654D860}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10445,50 +10437,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F597D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -10573,51 +10566,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E86EB0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00E86EB0"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="816457516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859470805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>