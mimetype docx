--- v0 (2025-11-26)
+++ v1 (2026-08-18)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00B60A87" w:rsidP="00FA197A">
+    <w:p w14:paraId="0F9AF6E9" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00B60A87" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="307A8964" wp14:editId="67F57F4B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="084883F8" wp14:editId="60FB7AF0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4117340</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>55880</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="622800" cy="622800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3" descr="logo-MU_color"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="logo-MU_color"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
@@ -83,81 +83,81 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="622800" cy="622800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371B6" w:rsidRPr="00F067AC" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
+    <w:p w14:paraId="46FEF35B" w14:textId="77777777" w:rsidR="006371B6" w:rsidRPr="00F067AC" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="00F067AC" w:rsidRDefault="00626727" w:rsidP="00FA197A">
+    <w:p w14:paraId="3DCAB211" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="00F067AC" w:rsidRDefault="00626727" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="00F067AC" w:rsidRDefault="00626727" w:rsidP="00FA197A">
+    <w:p w14:paraId="241DFF02" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="00F067AC" w:rsidRDefault="00626727" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="2DCCB87C" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบประเมินผลการปฏิบัติงาน</w:t>
       </w:r>
       <w:r w:rsidR="005D1C64" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
@@ -169,102 +169,102 @@
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าหน่วยบริการ</w:t>
       </w:r>
       <w:r w:rsidR="008D1550" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>วิชาการ</w:t>
       </w:r>
       <w:r w:rsidR="00001533">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>-บริหาร</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
+    <w:p w14:paraId="21CE2ED6" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="7DE78DA6" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 1  ข้อมูลส่วนบุคคล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="002C2A83" w:rsidP="00FA197A">
+    <w:p w14:paraId="37320534" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="002C2A83" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B596F1B" wp14:editId="310855B9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AA82BB8" wp14:editId="10A20637">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>29845</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9258300" cy="1600200"/>
                 <wp:effectExtent l="9525" t="8890" r="9525" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="9258300" cy="1600200"/>
                         </a:xfrm>
@@ -291,51 +291,51 @@
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="775F807C" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.35pt;width:729pt;height:126pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRyOi/HwIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpl27UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli5wQuRgeTLj5zfvjZc3h16zvUSvrKl4Mck5k0bYWpm24l+/bF4t&#10;OPMBTA3aGlnxo/T8ZvXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66ShZGOxh0AhtlmNMBB6&#10;r7Npnl9lg8XaoRXSe/p7Nyb5KuE3jRThU9N4GZiuOHELacW0buOarZZQtgiuU+JEA/6BRQ/K0KVn&#10;qDsIwHao/oDqlUDrbRMmwvaZbRolZOqBuiny37p57MDJ1AuJ491ZJv//YMXH/QMyVZN3nBnoyaLP&#10;JBqYVks2j/IMzpdU9egeMDbo3b0V3zwzdt1RlbxFtEMnoSZSRazPnh2IgaejbDt8sDWhwy7YpNSh&#10;wT4CkgbskAw5ng2Rh8AE/byezhevc/JNUK64ynOyPN0B5dNxhz68k7ZncVNxJPIJHvb3PkQ6UD6V&#10;JPpWq3qjtE4Bttu1RrYHmo5N+k7o/rJMGzYQl/l0npCf5fwlRJ6+v0H0KtCYa9VXfHEugjLq9tbU&#10;aQgDKD3uibI2JyGjdqMHW1sfSUe04wzTm6NNZ/EHZwPNb8X99x2g5Ey/N+TFdTGbxYFPwWz+ZkoB&#10;Xma2lxkwgqAqHjgbt+swPpKdQ9V2dFORejf2lvxrVFI2ejuyOpGlGU2Cn95TfASXcar69epXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPBiSifdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQ&#10;xe8mfofNmHizi9h/IkNjNDXx2NKLtwFGQNlZwi4t+undnupx3nt57zfpZjKdOvLgWisI97MIFEtp&#10;q1ZqhEO+vVuDcp6kos4KI/ywg012fZVSUtmT7Pi497UKJeISQmi87xOtXdmwITezPUvwPu1gyIdz&#10;qHU10CmUm07HUbTUhloJCw31/NJw+b0fDULRxgf63eVvkXncPvj3Kf8aP14Rb2+m5ydQnid/CcMZ&#10;P6BDFpgKO0rlVIcQHvEI8xWoszlfrINQIMSL5Qp0lur//NkfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANHI6L8fAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPBiSifdAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA197A" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F067AC" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
+    <w:p w14:paraId="14FE64F3" w14:textId="77777777" w:rsidR="00F067AC" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -401,51 +401,51 @@
         </w:rPr>
         <w:t>ตำแหน่ง</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>(บริหาร)..........................................................</w:t>
       </w:r>
       <w:r w:rsidR="00F067AC" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
+    <w:p w14:paraId="7E737592" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>สังกัด</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -492,76 +492,76 @@
         </w:rPr>
         <w:t xml:space="preserve">คณะ     </w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="2E726431" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ช่วงเวลาการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="00F067AC" w:rsidRDefault="0054224B" w:rsidP="0054224B">
+    <w:p w14:paraId="757A72E8" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="00F067AC" w:rsidRDefault="0054224B" w:rsidP="0054224B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>รอบการประเมิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
@@ -639,51 +639,51 @@
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t>⃝</w:t>
       </w:r>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ครั้งที่ 2 (1 ม.ค. .... – 30 มิ.ย. ....)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00E14C5A" w:rsidP="00FA197A">
+    <w:p w14:paraId="75971694" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00F067AC" w:rsidRDefault="00E14C5A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ประเมิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00634AE3" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -709,70 +709,70 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003632CB" w:rsidRPr="00F067AC" w:rsidRDefault="003632CB" w:rsidP="00FA197A">
+    <w:p w14:paraId="404A25F9" w14:textId="77777777" w:rsidR="003632CB" w:rsidRPr="00F067AC" w:rsidRDefault="003632CB" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="00F067AC" w:rsidRDefault="00682E65" w:rsidP="00FA197A">
+    <w:p w14:paraId="779FA52F" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="00F067AC" w:rsidRDefault="00682E65" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="4290F336" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="00F067AC" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>การประเมินผลงาน</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00F067AC">
@@ -799,1268 +799,1268 @@
         </w:rPr>
         <w:t xml:space="preserve"> :  </w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>ให้ผู้บังคับบัญชาชั้นต้นเป็นผู้ประเมิ</w:t>
       </w:r>
       <w:r w:rsidR="00F71040" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>นผลการปฏิบัติงานตามข้อตกลงการปฏิ</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>บัติงานที่กำหนดร่วมกันล่วงหน้า โดยพิจารณาตามข้อมูลตัวชี้วัดที่กำหนดไว้</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00FA197A">
+    <w:p w14:paraId="4DCF3143" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14737" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidTr="00541211">
+      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w14:paraId="1F1BFC3A" w14:textId="77777777" w:rsidTr="00541211">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="20A1BE98" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="78198C3B" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อตกลงการปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="0725AA6C" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ร้อยละ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="4B07B5CB" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(น้ำหนัก)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="01D60E4F" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตัวชี้วัดความสำเร็จของงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="0BEF8CD9" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="7FFB1162" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="5DD6E868" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="189ECC9A" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าน้ำหนัก</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidTr="00541211">
+      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w14:paraId="5531753D" w14:textId="77777777" w:rsidTr="00541211">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="0FA7ED1A" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="383FC27B" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="0114BFD4" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เป้าหมาย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="140FE503" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการดำเนินงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="40D15206" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="39447C6C" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(10-9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="1365FAED" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="4A5818B5" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(8-7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="30B8C3F4" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="3B422635" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(6-5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="73C08C6D" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="3CD8353F" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(4-3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="4D7F9145" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="31F4E6AC" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(2-0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="1B422FD3" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidTr="00541211">
+      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w14:paraId="27DBF99C" w14:textId="77777777" w:rsidTr="00541211">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="656B78DA" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="67083F46" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="427058D7" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="6B0D05F9" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="6DAB0170" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="546319C0" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="78DFC286" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="3B367E79" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="349EC219" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="49890043" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidTr="00541211">
+      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w14:paraId="180C5139" w14:textId="77777777" w:rsidTr="00541211">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="3D03A565" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="4FECF7B8" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="50E83A7D" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="7818B5C8" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="6702BAD5" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="6EC65CE9" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="4AE74730" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="25A2CFAF" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="72063ED8" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="74A5CF3D" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidTr="00541211">
+      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w14:paraId="0CBEB399" w14:textId="77777777" w:rsidTr="00541211">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="2B94A723" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="00DCC2BC" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="302751AF" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="6F756091" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="050696A6" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="68CE12D4" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="44B53584" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="76D2F55F" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="161C3759" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="5384124B" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidTr="00541211">
+      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w14:paraId="682AF313" w14:textId="77777777" w:rsidTr="00541211">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="0AFC9AB9" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="17C87025" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="7F82F31C" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="5DB577CD" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="15C1CC6A" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="46CBC949" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="12F5DA00" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="7CB8FBBA" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="5F9E0495" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="4C22A544" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidTr="00541211">
+      <w:tr w:rsidR="00634AE3" w:rsidRPr="00F067AC" w14:paraId="566A5667" w14:textId="77777777" w:rsidTr="00541211">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00634AE3">
+          <w:p w14:paraId="52BC03C8" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00634AE3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมคะแนนผลการประเมินผลการปฏิบัติงานบริหารเมื่อได้คิดค่าน้ำหนักแล้ว</w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">และคิดเป็น </w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">20% </w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ได้  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
+          <w:p w14:paraId="11E9EE5E" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00541211">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008616B7" w:rsidRPr="00F067AC" w:rsidRDefault="008616B7" w:rsidP="008616B7">
+    <w:p w14:paraId="4881877B" w14:textId="77777777" w:rsidR="008616B7" w:rsidRPr="00F067AC" w:rsidRDefault="008616B7" w:rsidP="008616B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิธีคิดคะแนนประเมินผล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008616B7" w:rsidRDefault="008616B7" w:rsidP="008616B7">
+    <w:p w14:paraId="2C376043" w14:textId="77777777" w:rsidR="008616B7" w:rsidRDefault="008616B7" w:rsidP="008616B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
@@ -2151,69 +2151,67 @@
         <w:t xml:space="preserve">เทียบบัญญัติไตรยางศ์คะแนนประเมินรวม เพื่อหา </w:t>
       </w:r>
       <w:r w:rsidR="00634AE3" w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">0% </w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>เท่ากับเท่าไร</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0054224B" w:rsidRDefault="0054224B" w:rsidP="008616B7">
+    <w:p w14:paraId="6374B75D" w14:textId="77777777" w:rsidR="0054224B" w:rsidRDefault="0054224B" w:rsidP="008616B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E6A4E" w:rsidRPr="001E6A4E" w:rsidRDefault="001E6A4E" w:rsidP="008616B7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+    <w:p w14:paraId="0FAB6080" w14:textId="77777777" w:rsidR="001E6A4E" w:rsidRPr="001E6A4E" w:rsidRDefault="001E6A4E" w:rsidP="008616B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00757160" w:rsidRPr="00F067AC" w:rsidRDefault="00757160" w:rsidP="00757160">
+    <w:p w14:paraId="3CA1CFB0" w14:textId="77777777" w:rsidR="00757160" w:rsidRPr="00F067AC" w:rsidRDefault="00757160" w:rsidP="00757160">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ส่วนที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -2224,277 +2222,277 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  สรุปผล</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14174" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7076"/>
         <w:gridCol w:w="7098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00852E89" w:rsidRPr="00F067AC" w:rsidTr="00757160">
+      <w:tr w:rsidR="00852E89" w:rsidRPr="00F067AC" w14:paraId="77EB65C9" w14:textId="77777777" w:rsidTr="00757160">
         <w:trPr>
           <w:trHeight w:val="1756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00852E89" w:rsidP="00233C0C">
+          <w:p w14:paraId="26A96DD4" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00852E89" w:rsidP="00233C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จุดเด่นของผู้รับการประเมิน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="4CE71E27" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="597CAA97" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="1EA93654" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00852E89" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="5C95F554" w14:textId="77777777" w:rsidR="00852E89" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00852E89" w:rsidRPr="009B008E" w:rsidRDefault="00852E89" w:rsidP="00852E89">
+          <w:p w14:paraId="7FF175EC" w14:textId="77777777" w:rsidR="00852E89" w:rsidRPr="009B008E" w:rsidRDefault="00852E89" w:rsidP="00852E89">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B008E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อควรพัฒนา</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="6D45D9D7" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="2BC2F7BB" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="71A686B0" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00852E89" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="1C8A1243" w14:textId="77777777" w:rsidR="00852E89" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F94D0A" w:rsidRPr="00F067AC" w:rsidRDefault="00F94D0A">
+    <w:p w14:paraId="1CACBADF" w14:textId="77777777" w:rsidR="00F94D0A" w:rsidRPr="00F067AC" w:rsidRDefault="00F94D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00757160">
+    <w:p w14:paraId="2989B163" w14:textId="77777777" w:rsidR="00634AE3" w:rsidRPr="00F067AC" w:rsidRDefault="00757160">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ส่วนที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>4</w:t>
@@ -2504,382 +2502,371 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">   ข้อเสนอแนะ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14174" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7076"/>
         <w:gridCol w:w="7098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidTr="00757160">
+      <w:tr w:rsidR="001B56AD" w:rsidRPr="00F067AC" w14:paraId="1443812F" w14:textId="77777777" w:rsidTr="00757160">
         <w:trPr>
           <w:trHeight w:val="1830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7076" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00233C0C">
-[...5 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="2266FB88" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00233C0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="001B56AD" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">.1  </w:t>
             </w:r>
             <w:r w:rsidR="00093A74" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ความเห็นผู้ประเมิน</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>ความเห็นผู้ประเมิน (</w:t>
             </w:r>
             <w:r w:rsidR="001B56AD" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้บังคับบัญชาชั้นต้น)</w:t>
             </w:r>
             <w:r w:rsidR="006426F7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>(หัวหน้าภาควิชา)</w:t>
             </w:r>
             <w:r w:rsidR="001B56AD" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00233C0C" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t xml:space="preserve">  ………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r w:rsidR="00233C0C">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="63CC5EB4" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="325A187A" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00757160">
+          <w:p w14:paraId="4569C82D" w14:textId="77777777" w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00757160">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7098" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00233C0C">
+          <w:p w14:paraId="0631479C" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00634AE3" w:rsidP="00233C0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="365"/>
               </w:tabs>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="001B56AD" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">.2  </w:t>
             </w:r>
             <w:r w:rsidR="00233C0C" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แผนการพัฒนา  (ให้กำหนดเป็นแผนระยะสั้น 6 เดือน - 1 ปี )</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="2B94D64F" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="07EE55BE" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="5D5C009C" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRPr="00F067AC" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B56AD" w:rsidRPr="00233C0C" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
+          <w:p w14:paraId="2D904F6B" w14:textId="77777777" w:rsidR="001B56AD" w:rsidRPr="00233C0C" w:rsidRDefault="00233C0C" w:rsidP="00233C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14170" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC3354" w:rsidRPr="00F067AC" w:rsidTr="007514E1">
+      <w:tr w:rsidR="00DC3354" w:rsidRPr="00F067AC" w14:paraId="2A66042D" w14:textId="77777777" w:rsidTr="007514E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00233C0C" w:rsidRDefault="00233C0C" w:rsidP="006426F7">
+          <w:p w14:paraId="7CBF9C39" w14:textId="77777777" w:rsidR="00233C0C" w:rsidRDefault="00233C0C" w:rsidP="006426F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001E1D5E" w:rsidRPr="00F067AC" w:rsidRDefault="001E1D5E" w:rsidP="006426F7">
+          <w:p w14:paraId="5DD920BB" w14:textId="77777777" w:rsidR="001E1D5E" w:rsidRPr="00F067AC" w:rsidRDefault="001E1D5E" w:rsidP="006426F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ ..........................................................</w:t>
             </w:r>
             <w:r w:rsidR="00233C0C">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00233C0C">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้ประเมิน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E1D5E" w:rsidRPr="00F067AC" w:rsidRDefault="001E1D5E" w:rsidP="006426F7">
+          <w:p w14:paraId="6DC980AB" w14:textId="77777777" w:rsidR="001E1D5E" w:rsidRPr="00F067AC" w:rsidRDefault="001E1D5E" w:rsidP="006426F7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00233C0C">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รศ.</w:t>
             </w:r>
             <w:r w:rsidR="006D1DC1">
               <w:rPr>
@@ -2892,203 +2879,203 @@
             <w:r w:rsidR="00233C0C">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.สุ</w:t>
             </w:r>
             <w:r w:rsidR="006D1DC1">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รกิจ  นาฑีสุวรรณ</w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC3354" w:rsidRPr="00F067AC" w:rsidRDefault="001E1D5E" w:rsidP="006426F7">
+          <w:p w14:paraId="665A1F0C" w14:textId="77777777" w:rsidR="00DC3354" w:rsidRPr="00F067AC" w:rsidRDefault="001E1D5E" w:rsidP="006426F7">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่ ...................../....................../...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidTr="00757160">
+      <w:tr w:rsidR="001B56AD" w:rsidRPr="00F067AC" w14:paraId="17439CB8" w14:textId="77777777" w:rsidTr="00757160">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
+          <w:p w14:paraId="26BAECA5" w14:textId="77777777" w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>การแจ้งการประเมินผลการปฏิบัติงานขั้นสุดท้าย (โดยคณะกรรมการประเมินฯ)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
+          <w:p w14:paraId="6C15358E" w14:textId="77777777" w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F09A"/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">     รับทราบผลการประเมิน  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
+          <w:p w14:paraId="04B46A99" w14:textId="77777777" w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">         ความคิดเห็น  </w:t>
             </w:r>
             <w:r w:rsidR="00F94D0A" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00F94D0A" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t>...............................</w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.............................................................................................................................................................................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
+          <w:p w14:paraId="186A132D" w14:textId="77777777" w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidR="00F94D0A" w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.............................................................................................................................................................................................................................................................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
+          <w:p w14:paraId="386E638A" w14:textId="77777777" w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -3107,51 +3094,51 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t>ลงชื่อ  ..........................................................................    ผู้รับการประเมิน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
+          <w:p w14:paraId="7DED75D4" w14:textId="77777777" w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="00F56F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                          </w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">   (</w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
@@ -3172,51 +3159,51 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">    )</w:t>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="001E1D5E">
+          <w:p w14:paraId="19CE37E9" w14:textId="77777777" w:rsidR="001B56AD" w:rsidRPr="00F067AC" w:rsidRDefault="001B56AD" w:rsidP="001E1D5E">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
@@ -3233,92 +3220,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F067AC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">  วันที่    ...................../....................../........................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00653AFB" w:rsidRPr="00F067AC" w:rsidRDefault="00653AFB" w:rsidP="00653AFB">
+    <w:p w14:paraId="17E005BB" w14:textId="77777777" w:rsidR="00653AFB" w:rsidRPr="00F067AC" w:rsidRDefault="00653AFB" w:rsidP="00653AFB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00653AFB" w:rsidRPr="00F067AC" w:rsidSect="006678AD">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="284" w:left="1440" w:header="709" w:footer="856" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D06522" w:rsidRDefault="00D06522">
+    <w:p w14:paraId="34809BED" w14:textId="77777777" w:rsidR="00D27EEC" w:rsidRDefault="00D27EEC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D06522" w:rsidRDefault="00D06522">
+    <w:p w14:paraId="77026700" w14:textId="77777777" w:rsidR="00D27EEC" w:rsidRDefault="00D27EEC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Browallia New">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -3357,176 +3344,176 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5B74D13D" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
+  <w:p w14:paraId="2B8C005B" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6C92F2B6" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00AA0D44">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:cs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
+  <w:p w14:paraId="5C761C63" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D06522" w:rsidRDefault="00D06522">
+    <w:p w14:paraId="06F01F14" w14:textId="77777777" w:rsidR="00D27EEC" w:rsidRDefault="00D27EEC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D06522" w:rsidRDefault="00D06522">
+    <w:p w14:paraId="1D21DDCE" w14:textId="77777777" w:rsidR="00D27EEC" w:rsidRDefault="00D27EEC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F155D5B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC32A682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -4879,193 +4866,195 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1811551689">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="448473809">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1322468157">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="787697521">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1980960485">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="192889970">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1816141265">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="854150982">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="462429083">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="199824022">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2035615754">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1672561369">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA197A"/>
     <w:rsid w:val="00001533"/>
     <w:rsid w:val="00015A38"/>
     <w:rsid w:val="000455F1"/>
     <w:rsid w:val="00093A74"/>
     <w:rsid w:val="000A1FC6"/>
     <w:rsid w:val="000D4AE6"/>
     <w:rsid w:val="000F2B3E"/>
     <w:rsid w:val="00130600"/>
+    <w:rsid w:val="001518E9"/>
     <w:rsid w:val="00161FE0"/>
     <w:rsid w:val="001875CB"/>
     <w:rsid w:val="001B56AD"/>
     <w:rsid w:val="001C0A51"/>
     <w:rsid w:val="001C59FE"/>
     <w:rsid w:val="001E1D5E"/>
     <w:rsid w:val="001E42E5"/>
     <w:rsid w:val="001E6A4E"/>
     <w:rsid w:val="00233C0C"/>
     <w:rsid w:val="00280473"/>
     <w:rsid w:val="00293DB8"/>
     <w:rsid w:val="002C2866"/>
     <w:rsid w:val="002C2A83"/>
     <w:rsid w:val="002C6F40"/>
     <w:rsid w:val="00341467"/>
     <w:rsid w:val="003530B9"/>
     <w:rsid w:val="003632CB"/>
     <w:rsid w:val="0036535B"/>
     <w:rsid w:val="003654C8"/>
     <w:rsid w:val="00377D85"/>
     <w:rsid w:val="003901A9"/>
     <w:rsid w:val="003A0F87"/>
     <w:rsid w:val="003C04CB"/>
     <w:rsid w:val="003D1239"/>
     <w:rsid w:val="003F296F"/>
     <w:rsid w:val="00414D86"/>
     <w:rsid w:val="004400A7"/>
     <w:rsid w:val="004530ED"/>
     <w:rsid w:val="00485F54"/>
     <w:rsid w:val="00487B16"/>
     <w:rsid w:val="004A6B35"/>
     <w:rsid w:val="004B505B"/>
     <w:rsid w:val="004D7809"/>
     <w:rsid w:val="004F1BD9"/>
     <w:rsid w:val="004F597D"/>
     <w:rsid w:val="00505947"/>
     <w:rsid w:val="005243F1"/>
     <w:rsid w:val="0054224B"/>
     <w:rsid w:val="0054400D"/>
     <w:rsid w:val="005534DE"/>
     <w:rsid w:val="00554C2E"/>
     <w:rsid w:val="00556DF5"/>
     <w:rsid w:val="005911C5"/>
     <w:rsid w:val="005A4752"/>
     <w:rsid w:val="005B241F"/>
     <w:rsid w:val="005C36CF"/>
     <w:rsid w:val="005C5796"/>
     <w:rsid w:val="005C5C4C"/>
     <w:rsid w:val="005D1C64"/>
+    <w:rsid w:val="005D5F62"/>
     <w:rsid w:val="00600580"/>
     <w:rsid w:val="00615562"/>
     <w:rsid w:val="0061573D"/>
     <w:rsid w:val="00626727"/>
     <w:rsid w:val="00634AE3"/>
     <w:rsid w:val="006371B6"/>
     <w:rsid w:val="006426F7"/>
     <w:rsid w:val="00652A02"/>
     <w:rsid w:val="00653AFB"/>
     <w:rsid w:val="00656B51"/>
     <w:rsid w:val="006678AD"/>
     <w:rsid w:val="00682E65"/>
     <w:rsid w:val="00692C41"/>
     <w:rsid w:val="00694BF2"/>
     <w:rsid w:val="006977AD"/>
     <w:rsid w:val="006C3D6B"/>
     <w:rsid w:val="006D1639"/>
     <w:rsid w:val="006D1DC1"/>
+    <w:rsid w:val="006E1A5C"/>
     <w:rsid w:val="006F693B"/>
     <w:rsid w:val="0072641F"/>
     <w:rsid w:val="0073029D"/>
     <w:rsid w:val="007514E1"/>
     <w:rsid w:val="00757160"/>
     <w:rsid w:val="00760638"/>
     <w:rsid w:val="00766D86"/>
     <w:rsid w:val="00784A96"/>
     <w:rsid w:val="007A3598"/>
     <w:rsid w:val="007B2051"/>
     <w:rsid w:val="007C5632"/>
     <w:rsid w:val="0081034F"/>
     <w:rsid w:val="0083457B"/>
     <w:rsid w:val="0083625A"/>
     <w:rsid w:val="00852E89"/>
     <w:rsid w:val="008545C3"/>
     <w:rsid w:val="008616B7"/>
     <w:rsid w:val="00865A50"/>
     <w:rsid w:val="00866A2C"/>
     <w:rsid w:val="008718BA"/>
     <w:rsid w:val="008A258B"/>
     <w:rsid w:val="008A4391"/>
     <w:rsid w:val="008B080B"/>
     <w:rsid w:val="008C3153"/>
     <w:rsid w:val="008C6C0F"/>
@@ -5089,117 +5078,118 @@
     <w:rsid w:val="00AC6A31"/>
     <w:rsid w:val="00AD398A"/>
     <w:rsid w:val="00AD6C02"/>
     <w:rsid w:val="00AF330D"/>
     <w:rsid w:val="00B10A92"/>
     <w:rsid w:val="00B346F3"/>
     <w:rsid w:val="00B401FA"/>
     <w:rsid w:val="00B60A87"/>
     <w:rsid w:val="00B81240"/>
     <w:rsid w:val="00B97BD8"/>
     <w:rsid w:val="00BA51D4"/>
     <w:rsid w:val="00BD093C"/>
     <w:rsid w:val="00BE326C"/>
     <w:rsid w:val="00BF499C"/>
     <w:rsid w:val="00C02D2A"/>
     <w:rsid w:val="00C62328"/>
     <w:rsid w:val="00C90048"/>
     <w:rsid w:val="00C97A50"/>
     <w:rsid w:val="00CB7771"/>
     <w:rsid w:val="00CC2096"/>
     <w:rsid w:val="00CF4598"/>
     <w:rsid w:val="00CF6FF3"/>
     <w:rsid w:val="00D06522"/>
     <w:rsid w:val="00D15AF3"/>
     <w:rsid w:val="00D2608A"/>
+    <w:rsid w:val="00D27EEC"/>
     <w:rsid w:val="00D51D03"/>
     <w:rsid w:val="00D54BE3"/>
     <w:rsid w:val="00D607E9"/>
     <w:rsid w:val="00D767CB"/>
     <w:rsid w:val="00D875A6"/>
     <w:rsid w:val="00DC3354"/>
     <w:rsid w:val="00DD4738"/>
     <w:rsid w:val="00E14C5A"/>
     <w:rsid w:val="00E26375"/>
     <w:rsid w:val="00E54B86"/>
     <w:rsid w:val="00E5605F"/>
     <w:rsid w:val="00E84E14"/>
     <w:rsid w:val="00EC0717"/>
     <w:rsid w:val="00ED3952"/>
     <w:rsid w:val="00ED7DB1"/>
     <w:rsid w:val="00F067AC"/>
     <w:rsid w:val="00F200F8"/>
     <w:rsid w:val="00F56F01"/>
     <w:rsid w:val="00F60C6C"/>
     <w:rsid w:val="00F71040"/>
     <w:rsid w:val="00F87D06"/>
     <w:rsid w:val="00F94D0A"/>
     <w:rsid w:val="00FA197A"/>
     <w:rsid w:val="00FC4221"/>
     <w:rsid w:val="00FF2287"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7FF1B5A0"/>
+  <w14:docId w14:val="2DAF47B2"/>
   <w15:docId w15:val="{8B55C6A5-78E2-4896-9AF5-4FD309620C50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5524,50 +5514,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F597D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -5641,51 +5632,51 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006678AD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="006678AD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="816457516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859470805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>