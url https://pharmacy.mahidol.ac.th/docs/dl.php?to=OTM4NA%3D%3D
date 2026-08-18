--- v0 (2025-11-26)
+++ v1 (2026-08-18)
@@ -1,74 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00CE5789" w:rsidP="00FA197A">
+    <w:p w14:paraId="27319D46" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00CE5789" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A238171" wp14:editId="6F29C761">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E3CD633" wp14:editId="7EF26BDE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4114800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>56515</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="622800" cy="622800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3" descr="logo-MU_color"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="logo-MU_color"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -87,170 +86,170 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="622800" cy="622800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371B6" w:rsidRPr="00165371" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
+    <w:p w14:paraId="356B56FB" w14:textId="77777777" w:rsidR="006371B6" w:rsidRPr="00165371" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="00165371" w:rsidRDefault="00626727" w:rsidP="00FA197A">
+    <w:p w14:paraId="71F498C6" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="00165371" w:rsidRDefault="00626727" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="00165371" w:rsidRDefault="00626727" w:rsidP="00FA197A">
+    <w:p w14:paraId="4F95C99B" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="00165371" w:rsidRDefault="00626727" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A70CA" w:rsidRPr="00F067AC" w:rsidRDefault="006A70CA" w:rsidP="006A70CA">
+    <w:p w14:paraId="40642BE1" w14:textId="77777777" w:rsidR="006A70CA" w:rsidRPr="00F067AC" w:rsidRDefault="006A70CA" w:rsidP="006A70CA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F067AC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบประเมินผลการปฏิบัติงานตำแหน่งประเภทหัวหน้าหน่วยบริการวิชาการ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>-วิชาการ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
+    <w:p w14:paraId="5DF43825" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="7D1AC25F" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 1  ข้อมูลส่วนบุคคล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="002C2A83" w:rsidP="00FA197A">
+    <w:p w14:paraId="069FBC0A" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="002C2A83" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53B4FFC0" wp14:editId="61C43FBD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="352121E7" wp14:editId="531E774E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>29845</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9258300" cy="1600200"/>
                 <wp:effectExtent l="9525" t="8890" r="9525" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="9258300" cy="1600200"/>
                         </a:xfrm>
@@ -264,65 +263,65 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="09AE2029" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.35pt;width:729pt;height:126pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRyOi/HwIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpl27UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli5wQuRgeTLj5zfvjZc3h16zvUSvrKl4Mck5k0bYWpm24l+/bF4t&#10;OPMBTA3aGlnxo/T8ZvXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66ShZGOxh0AhtlmNMBB6&#10;r7Npnl9lg8XaoRXSe/p7Nyb5KuE3jRThU9N4GZiuOHELacW0buOarZZQtgiuU+JEA/6BRQ/K0KVn&#10;qDsIwHao/oDqlUDrbRMmwvaZbRolZOqBuiny37p57MDJ1AuJ491ZJv//YMXH/QMyVZN3nBnoyaLP&#10;JBqYVks2j/IMzpdU9egeMDbo3b0V3zwzdt1RlbxFtEMnoSZSRazPnh2IgaejbDt8sDWhwy7YpNSh&#10;wT4CkgbskAw5ng2Rh8AE/byezhevc/JNUK64ynOyPN0B5dNxhz68k7ZncVNxJPIJHvb3PkQ6UD6V&#10;JPpWq3qjtE4Bttu1RrYHmo5N+k7o/rJMGzYQl/l0npCf5fwlRJ6+v0H0KtCYa9VXfHEugjLq9tbU&#10;aQgDKD3uibI2JyGjdqMHW1sfSUe04wzTm6NNZ/EHZwPNb8X99x2g5Ey/N+TFdTGbxYFPwWz+ZkoB&#10;Xma2lxkwgqAqHjgbt+swPpKdQ9V2dFORejf2lvxrVFI2ejuyOpGlGU2Cn95TfASXcar69epXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPBiSifdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQ&#10;xe8mfofNmHizi9h/IkNjNDXx2NKLtwFGQNlZwi4t+undnupx3nt57zfpZjKdOvLgWisI97MIFEtp&#10;q1ZqhEO+vVuDcp6kos4KI/ywg012fZVSUtmT7Pi497UKJeISQmi87xOtXdmwITezPUvwPu1gyIdz&#10;qHU10CmUm07HUbTUhloJCw31/NJw+b0fDULRxgf63eVvkXncPvj3Kf8aP14Rb2+m5ydQnid/CcMZ&#10;P6BDFpgKO0rlVIcQHvEI8xWoszlfrINQIMSL5Qp0lur//NkfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANHI6L8fAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPBiSifdAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="7531C8C7" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.35pt;width:729pt;height:126pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcPPPeCgIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTZJu14qxW2aaq&#10;tL1I234AwdhGBYYOJM726zuQbDa9PFXlATEMHM6cOSxvDtawvcKgwTW8mpScKSeh1a5v+Ncvm1cL&#10;zkIUrhUGnGr4owr8ZvXyxXL0tZrCAKZVyAjEhXr0DR9i9HVRBDkoK8IEvHKU7ACtiBRiX7QoRkK3&#10;ppiW5VUxArYeQaoQaPfumOSrjN91SsZPXRdUZKbhxC3mGfO8TXOxWoq6R+EHLU80xD+wsEI7evQM&#10;dSeiYDvUf0BZLRECdHEiwRbQdVqqXANVU5W/VfMwCK9yLSRO8GeZwv+DlR/3D/4zJurB34P8FpiD&#10;9SBcr24RYRyUaOm5KglVjD7U5wspCHSVbccP0FJrxS5C1uDQoU2AVB07ZKkfz1KrQ2SSNq+n88Xr&#10;kjoiKVddlSU1M78h6qfrHkN8p8CytGg4Ui8zvNjfh5joiPrpSKYPRrcbbUwOsN+uDbK9oL5v8jih&#10;h8tjxrGRuMyn84z8Sy5cQpR5/A3C6kgGNto2fHE+JOqk21vXZntFoc1xTZSNOwmZtEs2DfUW2kfS&#10;EeHoTvpNtBgAf3A2kjMbHr7vBCrOzHtHvbiuZrNk5RzM5m+mFOBlZnuZEU4SVMMjZ8flOh7tv/Oo&#10;+4FeqnLtDm6pf53Oyj6zOpEl92XBTz8l2fsyzqee//PqJwAAAP//AwBQSwMEFAAGAAgAAAAhAPBi&#10;SifdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQxe8mfofNmHizi9h/IkNjNDXx2NKL&#10;twFGQNlZwi4t+undnupx3nt57zfpZjKdOvLgWisI97MIFEtpq1ZqhEO+vVuDcp6kos4KI/ywg012&#10;fZVSUtmT7Pi497UKJeISQmi87xOtXdmwITezPUvwPu1gyIdzqHU10CmUm07HUbTUhloJCw31/NJw&#10;+b0fDULRxgf63eVvkXncPvj3Kf8aP14Rb2+m5ydQnid/CcMZP6BDFpgKO0rlVIcQHvEI8xWoszlf&#10;rINQIMSL5Qp0lur//NkfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFw8894KAgAAFwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPBiSifdAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA197A" w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
+    <w:p w14:paraId="38FD731F" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -513,79 +512,79 @@
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="6E363B89" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ช่วงเวลาการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="00165371" w:rsidRDefault="00160ED9" w:rsidP="00160ED9">
+    <w:p w14:paraId="3196D75A" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="00165371" w:rsidRDefault="00160ED9" w:rsidP="00160ED9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160ED9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>รอบการประเมิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00160ED9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
@@ -665,51 +664,51 @@
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t>⃝</w:t>
       </w:r>
       <w:r w:rsidRPr="00160ED9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00160ED9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ครั้งที่ 2 (1 ม.ค. .... – 30 มิ.ย. ....)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="02D076C9" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ประเมิน</w:t>
       </w:r>
       <w:r w:rsidR="00BD093C" w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -731,61 +730,61 @@
       </w:r>
       <w:r w:rsidR="008D1550" w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00F60C6C" w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>..................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00602606" w:rsidRPr="00165371" w:rsidRDefault="00602606" w:rsidP="00FA197A">
+    <w:p w14:paraId="12699D64" w14:textId="77777777" w:rsidR="00602606" w:rsidRPr="00165371" w:rsidRDefault="00602606" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="78C7CAC9" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="00165371" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
@@ -850,2295 +849,2010 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3888"/>
         <w:gridCol w:w="898"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="0AA245B8" w14:textId="77777777" w:rsidTr="008261DE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="23BB807A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6B3C7ABF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อตกลงการปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0A3DD498" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ร้อยละ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="01119195" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(น้ำหนัก)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1A0AA3C0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตัวชี้วัดความสำเร็จของงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2538AD15" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0A54C3AE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="70E39927" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6677526E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าน้ำหนัก</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="1064A160" w14:textId="77777777" w:rsidTr="008261DE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0E594BB5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="12BA2A82" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0AFD8935" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปริมาณ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3B8570C6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คุณภาพ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="09443074" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เวลา</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1803816C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความคุ้มค่า</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5988D750" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความพึงพอใจ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="71B8F20C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5F2ABC54" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(10-9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0587DA08" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="47C40D84" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(8-7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="47476C07" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1A0811AD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(6-5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="429AD81D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4961A833" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(4-3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="427E9A4C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0DF2336C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(2-0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1FAB7999" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="4350E724" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7F8F9B97" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="171" w:hanging="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ภารกิจตามหน้าที่หลัก (ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>40)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="1511E2AA" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="11C03084" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภารกิจตามหน้าที่ด้านการเรียนการสอน</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5-20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="4EE8BE0A" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6A315BC3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="0" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวนชั่วโมงทำการการสอนเฉลี่ย </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="029A370A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="2" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...21 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(ไม่น้อยกว่า </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="713E1D06" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="76EC5754" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="63DF34DD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="04FBEC2A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4F9FAD9F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3BD4869A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="633C939E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="25F7EDCA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="336A2C9C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0B3E286E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6AA1A993" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="56F34D49" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="525157DB" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="51CF5B46" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="5" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...63 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนครั้งในการดูแล/นิเทศ/ประเมิน นักศึกษาปีที่</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ในการฝึกปฏิบัติงานวิชาชีพ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176">
+          <w:p w14:paraId="1AED7DE0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="0071759D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="13" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...27 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...32 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">%) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2402AE01" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="15DA159D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6A7BD2D1" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2B539144" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3FF8A26A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="407B85A3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5DC2A2D8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0EEE1023" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5DEDD61F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="083C4113" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0A993944" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3336A47F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="6BDFB1D3" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="15A43D7C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="20" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนชั่วโมงทำการในการดูแล/นิเทศ/ประเมินนักศึกษาปีที่</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ในการฝึกปฏิบัติงานวิชาชีพ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="58D7781D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="24" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">(ไม่น้อยกว่า </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5D27E7F8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5EFB0376" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5EC0B50F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="21EEEF92" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="666975D3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="76DA0BEC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="260848A2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="26D737E9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="29889CF1" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="78F9A556" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1C48C1A4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2E396B8C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="1E57306C" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7FB5CEEE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="27" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนแผนการสอนรายหัวข้อที่เขียนหรือปรับปรุงขึ้นใหม่สำหรับนักศึกษาปริญญาตรี</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7CD07439" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="29" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6407A0F9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="13B74A73" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="79AFD705" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="69D8D253" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3E09AF91" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="14A1195B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="03567D12" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2808DA2E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="76A6EADA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7C8CACB8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3BCB150A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="78F306C2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="3B4CA26E" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="11E96119" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="32" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวน</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blue print </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ข้อสอบสำหรับนักศึกษาปริญญาตรี</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="413EC8F5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="36" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="20B046C8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="25983017" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5A799621" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="05815D8A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4EEE19AD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1F5BD193" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2083B212" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="775322D2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4B6BBAAA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7EE4E6A4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2E712E72" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="470F9179" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="4C768857" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="060016C7" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ภารกิจตามหน้าที่ด้านการวิจัย (ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>-20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="4DECAEE1" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7A594659" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การทำงานวิจัย</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -3155,1277 +2869,1198 @@
               </w:rPr>
               <w:t>(30</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="4CFECD80" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0BFDD2F8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวนงานวิจัยที่อยู่ในระหว่างดำเนินการ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="239336C8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="61A96375" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3A596050" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="11D0AA9E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0D2E22CD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3DF9DD2D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="35A6E4DC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5EA699C5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="38661034" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3E887B79" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="14F5AFF8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="306C7CDC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="28665B75" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="661E8F93" w14:textId="624ABAE4" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="39" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...23 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">การคืนเงินยืมวิจัยภายใน </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
-            <w:del w:id="41" w:author="HR-Pornatcha" w:date="2025-03-31T09:49:00Z">
-[...31 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> วัน ตามสัญญา*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidDel="008C5C84" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1470EC69" w14:textId="67F0AFD7" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
-[...25 lines deleted...]
-                </w:rPrChange>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4B2A40D3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2F05BFD6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0A9D3EC6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4D7DF717" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="747CF9EE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="798D11B9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="33EDE68F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="48B2DBA2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="10A0ADF8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7F3ECDF2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="276FA85D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="019ABD8C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="24F468E3" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="79CF68CD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การนำเสนอ/ตีพิมพ์ผลงานวิจัย (70</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="5ECCC194" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4F68979E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนผลงานวิจัยที่ตีพิมพ์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7A8D695A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1E0FA38C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="59020375" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3D4B71ED" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="125E6372" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4A19D7CB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5C78563E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0F917E04" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5B9C0BBC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0C7B128D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="68836A3C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="148F76C9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="435032A9" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="702B2C52" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภารกิจตามหน้าที่ด้านการบริการวิชาการ (ร้อยละ 5-10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="529DD462" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="76B45462" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หน่วยของงานบริการวิชาการในคณะเภสัชศาสตร์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7F162F61" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="11249F24" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="44F9E824" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="424B9288" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="684142FF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2AB41771" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="59F4059E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="018867C0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6900F30F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="64797D23" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="23C2823B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="780AD517" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="18AD87B1" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0BE9855A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภารกิจตามหน้าที่ด้านทำนุบำรุง</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ศิลป</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">วัฒนธรรม (ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="39636B02" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="543B5B67" w14:textId="77777777" w:rsidR="00812176" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนครั้งของการปฏิบัติงานในภารกิจตามหน้าที่ด้านการทำนุบำรุง</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ศิลป</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วัฒนธรรม และหรือการเข้าร่วมกิจกรรมของคณะหรือมหาวิทยาลัย</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...15 lines deleted...]
-          <w:p w:rsidR="00AE15D7" w:rsidRPr="006427AF" w:rsidRDefault="00AE15D7" w:rsidP="008261DE">
+          <w:p w14:paraId="042E70EA" w14:textId="77777777" w:rsidR="00812176" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04AE631B" w14:textId="77777777" w:rsidR="00AE15D7" w:rsidRDefault="00AE15D7" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="311CA8B9" w14:textId="77777777" w:rsidR="00AE15D7" w:rsidRPr="006427AF" w:rsidRDefault="00AE15D7" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3381979A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0DA1B2FC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0F5C1E54" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5C043982" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="291F0486" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="25FD496B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="00F66551" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="079986EE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="27DA1C46" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="757B772A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1C9784A0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7BC7C1D1" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="374B9969" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="360CFDC6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ข. </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
@@ -4443,211 +4078,211 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2B706ACD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="12BDF418" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1C4A0A59" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5F7BB2B3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="278369FA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="77855357" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="50DB214C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="019941A5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6F781308" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6C7F0DAB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="613C56ED" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="62DF9B09" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="159B04DB" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6A49359F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ยุทธศาสตร์ที่  </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -4678,1940 +4313,1615 @@
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>งานวิจัย) (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0-20%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="0F26893C" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="77161534" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:ins w:id="49" w:author="Lecture" w:date="2025-05-06T14:06:00Z"/>
-[...12 lines deleted...]
-            </w:ins>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Top </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:ins w:id="51" w:author="Lecture" w:date="2025-05-06T14:06:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">% </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176">
+          <w:p w14:paraId="25386F51" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="0071759D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:ins w:id="52" w:author="Lecture" w:date="2025-05-06T14:06:00Z"/>
-[...26 lines deleted...]
-            </w:ins>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="57" w:author="Lecture" w:date="2025-05-06T14:06:00Z">
-[...8 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:ins w:id="58" w:author="Lecture" w:date="2025-05-06T14:06:00Z">
-[...8 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="011340FC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5AB0ACC2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="46E06492" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="297F0F08" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0A705F28" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="13FF2C51" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3F53EE67" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="11EDAA21" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="65A47D1E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7260CC86" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="06932EB7" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5773C3AC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="5D10CA58" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="00AE15D7">
+          <w:p w14:paraId="546B7DEA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="00AE15D7">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
-                <w:ins w:id="59" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z"/>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rPrChange w:id="60" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...97 lines deleted...]
-            </w:ins>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">จำนวนงานวิจัยที่ตีพิมพ์หรืองานวิจัยในลักษณะทบทวนวรรณกรรมในฐานข้อมูลวารสารระดับนานาชาติในฐานข้อมูล </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scopus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ซึ่งจัดอยู่ในฐานข้อมูล </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Scimago</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Q</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AE15D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:ins w:id="68" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...18 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="70" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...18 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:ins w:id="72" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...18 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3ACA5FE9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="00CE48B0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="04C72FA7" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="687BD77C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="72068FC3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="00C61305" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="49D45EF0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="734AF8E6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1E3B8173" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6BE1CFD9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="50EFA514" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="149CC3D0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="557674DD" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...34 lines deleted...]
-            </w:ins>
+          <w:p w14:paraId="682F6C41" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทุนวิจัยระดับนานาชาติ (</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="79" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...16 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:ins w:id="81" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...14 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7E58F517" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="35BF80BF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0EBAEFF0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="349387C8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1ACCC2F9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3C609097" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5F97CB4B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5D5EDF4D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1BA96BC2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4D97C2B3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="521522F8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0FEB6B0C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="291C91BF" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...30 lines deleted...]
-            </w:ins>
+          <w:p w14:paraId="3C6E2365" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนโครงการรับจ้างวิจัย</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="68509CC0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:ins w:id="88" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z"/>
-[...29 lines deleted...]
-            </w:ins>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="93" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:ins w:id="95" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...13 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="779A6164" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="78972BE4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5A7BBFB0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5875B880" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3733E01D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5C299BAA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4345AE83" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6344A4B0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5B6EF09E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4A11C0D4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="261F6048" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1CBD66C7" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="2DEAD881" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="481021BB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ยุทธศาสตร์ที่  2 (การเรียนการสอน) (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0-20%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="2CF2F1D7" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="258090FA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="97" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ได้รับการรับรอง </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">PSF </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> (ขั้นแรกหรือสูงขึ้น)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="50467E91" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="101" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3B725FE9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2DD64251" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0FBADAA5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0E62AEC8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7AD7E307" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="472D8279" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="37F32A68" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="06AEB871" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="77E686A9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="61C909C3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="78886E27" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="24F6D916" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="72AA795B" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7F349E91" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="105" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวนชั่วโมงทำการการสอนเฉลี่ยที่นอกเหนือจากภารกิจด้านการสอน </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="20B41C3C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="107" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...21 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="38ABF181" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="375CB52F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7A9FA550" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5995D4B7" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="640E44A0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="126B874B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="42320191" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1372EFCB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3B66099A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="548B1E07" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="780BDE83" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7A643DF9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="7CADB2C9" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="10FE9AA9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="111" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">การวิเคราะห์ข้อสอบ/กำหนดคะแนนต่ำสุดที่ผ่าน/ผลการประเมินข้อสอบจากค่า </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">p, r </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>และปรับปรุงข้อสอบ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="12800FF4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:strike/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
@@ -6625,552 +5935,472 @@
                 <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="55F0ACDA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0D23FD4B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="38B8CE69" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="24D35369" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5A339EA3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0959B599" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="51987504" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="60CDEA66" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="56A643FD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="438B2131" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4B853E4D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="51B3E038" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="4E7960A0" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2EB0BF2F" w14:textId="1796C458" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">จำนวนชั่วโมงที่ปฏิบัติงานในฐานะ </w:t>
+            </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
-[...43 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ractitioner teacher </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4DA332C8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="121" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="08E01227" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="17252070" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="065A19FF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="49A3ECAE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="30BBAD06" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2AE9828B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5B41CD49" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="066D4B9B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="29FA23DF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7C3EDC14" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="128DE2B4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="683EDB8B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="5F73B50E" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="217CC101" w14:textId="0DF71367" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ร้อยละของการตีพิมพ์ในวารสารวิชาการใน </w:t>
             </w:r>
-            <w:del w:id="125" w:author="HR-Pornatcha" w:date="2025-04-23T11:49:00Z">
-[...16 lines deleted...]
-            </w:ins>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">uartile </w:t>
+              <w:t xml:space="preserve">Quartile </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">หรือ </w:t>
             </w:r>
             <w:r>
@@ -7183,51 +6413,51 @@
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ของนักศึกษาปริญญาตรีในวิชาโครงการพิเศษ</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ระบุชื่อบทความ)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4A0505E6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
@@ -7237,1276 +6467,1062 @@
                 <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3DC02DC9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="10A93AB5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="473DFE8E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="305B6E65" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3EA6E63E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="23DBB24A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3E538B96" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="261ED701" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="082B0F38" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="76F38040" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="768C1E31" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="786F433F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="76E09BC3" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="74F5CCF3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="127" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ร้อยละนักศึกษาระดับบัณฑิตศึกษาที่มีการสอบโครงร่างวิทยานิพนธ์ภายใน </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ภาคการศึกษาหลังการลงทะเบียนวิทยานิพนธ์</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="14C47194" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="128" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4F45F270" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="49728AF4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4A498B6E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0276DE2C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2535DDFB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1E91AF2B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="55F9CBF4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6B12267B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="325B2A88" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6E7B61F8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0E6A5AA3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2123D64A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="1B674D10" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="00AE15D7">
+          <w:p w14:paraId="21C4819A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="00AE15D7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="132" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">ร้อยละนักศึกษาระดับบัณฑิตศึกษาที่สอบป้องกันวิทยานิพนธ์ตามแผนการศึกษาใน </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>ร้อยละนักศึกษาระดับบัณฑิตศึกษาที่สอบป้องกันวิทยานิพนธ์ตามแผนการศึกษาใน มคอ.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>มค</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
-[...1 lines deleted...]
-              <w:t>อ.</w:t>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">เฉพาะ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Major advisor)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE15D7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>2</w:t>
-[...51 lines deleted...]
-              <w:t>(</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>0</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0AACAADE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1D23C9C9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0100F446" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1CA7C326" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6AF6589A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="07B20273" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5314A043" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="595503CE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2D7FCB08" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1A9CB98A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0986AF7D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0F070569" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="3F62B990" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="65040FF7" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="136" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ร้อยละของการตีพิมพ์ในวารสารวิชาการนานาชาติของนักศึกษาระดับบัณฑิตศึกษา</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ปริญญาโท) ณ วันที่ส่ง </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>บฑ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(เฉพาะ </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Major advisor)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...44 lines deleted...]
-              <w:t>อ.</w:t>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> และระยะเวลาเป็นไปตามแผนการศึกษาใน มคอ.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="00AE15D7">
+          <w:p w14:paraId="67E55690" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="00AE15D7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="148" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6436B85D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="224BB0C3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4CC8EEAC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="53792169" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6903ACAF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4D0492DC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4382E13B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0F077013" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2B634200" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="19E7BD37" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6A5297D5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7D97B0B3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="77EFDBF9" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4975B0F0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="152" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006427AF">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="153" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>จำนวนหน่วยกิตที่มีส่วนร่วมในการจัดการเรียนการสอนแบบยืดหยุ่นสำหรับเนื้อหาระดับบัณฑิตศึกษาหรือการศึกษาหลังปริญญา</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4311C90B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
@@ -8527,308 +7543,268 @@
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1C5A8D61" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="58EE88AB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="51FDFE6F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1816BAE6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3B0CC37A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="73B3E274" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="570372C0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3A561E45" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="14D413D6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2709B942" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3B14DB83" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2A3615D2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="7C5D7EBE" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="47D6D29F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:rPrChange w:id="154" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="006427AF">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="155" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>จำนวนนาทีของสื่อการเรียนการสอนออนไลน์</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
+            <w:r w:rsidRPr="0071759D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="156" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
+            <w:r w:rsidRPr="0071759D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="157" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>วิดีโอ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
+            <w:r w:rsidRPr="0071759D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="158" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
+            <w:r w:rsidRPr="0071759D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="159" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> สำหรับเนื้อหาระดับบัณฑิตศึกษาหรือการศึกษาหลังปริญญา</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="175AFEA6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:strike/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
@@ -8850,486 +7826,461 @@
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="18E7D477" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="10CE8883" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5E57D4AB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6A867E1C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="44A0D7C8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6982E4CD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5D9081CF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0BD0CD46" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="645FBF8F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4844B594" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0EF6C66F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2C2757BB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="6A9469EF" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="29D428C0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="160" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">จำนวนหลักสูตร </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Short course training</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4B2C0C9D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="163" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="73ECCC15" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5E5E34CB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5F1C30A0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="57826502" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4069D35F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="36DEAE97" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="17DCB0D9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="08792E15" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2BE9866A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="38D65F7C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1319DCC2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6236C79B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="5187DFF7" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5AB0F3DA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ยุทธศาสตร์ ที่ 3</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -9339,844 +8290,662 @@
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(บริการวิชาการ) (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0-20%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="376A8746" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE15D7" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...17 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="64A7E48A" w14:textId="77777777" w:rsidR="00AE15D7" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนชั่วโมงทำงานในหน่วยบริการวิชาการของคณะ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ได้แก่ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...45 lines deleted...]
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="17F76BDC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- คลังข้อมูลยา </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F195B7" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="169" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ศูนย์ข้อมูลสมุนไพร </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="14094934" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="171" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">สถานปฏิบัติการเภสัชกรรมชุมชน </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4349FA73" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="173" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>สถานที่ผลิตยาฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0819EE37" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="175" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ศูนย์วิเคราะห์คุณภาพผลิตภัณฑ์</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="65D45EB0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="177" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...21 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ศูนย์ทดสอบเครื่องสำอางฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1F41744F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="179" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...16 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2D17C388" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="03B5012A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="51FA6A0B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0EC31445" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6CED6099" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="699FBD00" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="302286BD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3797BD0E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="533C84FF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="53C70C58" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1631606A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7F4C912E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="72FBF26C" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="00AE15D7">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="0CD4621F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="00AE15D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>บริการวิชาการภายนอก</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00811D56">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4AC502FF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0310D246" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="375F6E8B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="63209D4B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="753F2C12" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="138AA8FA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="49812ACE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7B53EC36" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5D99C97A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6FD342E1" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="16B9B1B8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6CE39C9C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="1F49C52A" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="46900CD9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ยุทธศาสตร์ ที่ 5</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -10186,3025 +8955,2681 @@
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(สร้างความโดดเด่น) (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0-10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="3EB70CFE" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="6C1D980C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวนครั้งการเป็นวิทยากรใน </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Symposium/ International conference </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>กับมหาวิทยาลัยต่างประเทศ/สถาบันวิจัยต่างประเทศ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="465F029D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="193" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...21 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="45F41D6C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="411990A6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0CCF1709" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7FB368DE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="20CAFA1F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="25EA3947" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="25A40D3F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="219CE30F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1ABF80A1" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3FB67396" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="557D05D3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="385562AB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="57468CCA" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="00EC3F48">
-[...25 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="0F7A4212" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="00EC3F48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนงานวิจัยตีพิมพ์ที่มีผู้ร่วมนิพนธ์จากต่างประเทศ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ไม่รวมนักศึกษาต่างชาติระดับบัณฑิตศึกษา)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="60455F30" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6061AC8C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1E255738" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="198FC973" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3C300CE8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1A6BE8BD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="38CC66F0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1495DB95" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5415A72A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5DBACD66" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6266A568" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="16E48171" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="0BF8161A" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="4893F8D3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนชั่วโมงสอนนักศึกษาต่างประเทศที่ร่วมโครงการแลกเปลี่ยนด้านการศึกษาและวิจัย</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6FBD8F84" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="206" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...16 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5637A520" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2FC6A54D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="72C04B4B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="561571A8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0FB62C26" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5AC879C8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="57F4CE8A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="65A458A6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6CE9D44F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6182CC24" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="71DE5B37" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7A5E3A86" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="6F7E1F69" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="47749AD1" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:rPrChange w:id="210" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>จำนวนครั้งในการประเมินบทความวิชาการในจุลสาร/วารสารวิชาการ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5F6426AE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="212" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...17 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="202CCA7D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7160D8C0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2B68388F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="584E94B3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="59AB6D32" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2088ECA9" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3FEBCC89" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="54128600" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="65AB8CDB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0147AC1E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="35A2A65C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3BD4D863" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="536E2414" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="5487E9FE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนวารสารวิชาการ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ที่เป็นบรรณาธิการ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="7D289002" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="219" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="18299BA8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0F454A7C" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="70473157" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="763CBC94" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="131B8237" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="215F229E" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="59BFC86F" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2D793DA4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1F3E84F6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3C7F96AD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="05C4455D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="55A5C472" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="074B7618" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="436AE4DD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนครั้งในการเขียนบทความวิชาการในจุลสาร/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">website </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ของคณะฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="76DAC4B4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="227" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...16 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="41B9261A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="76F77EE5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0FCC1406" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2328F556" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="75589ED5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="63D2533A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="16CFD009" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3D6C9554" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="09A989DE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="481AAEAA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="42AB7F42" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="483DD61A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="20BF58C7" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="74FE379B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนครั้งของผลงานที่ถูกอ้างอิง/เผยแพร่โดยสื่อต่าง</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ๆ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">นอกมหาวิทยาลัย </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="57A81AAF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="235" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...16 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6714A2A2" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1DB012BF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="06CBE076" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="566ED5C0" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="750AFA24" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="412B3DA6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="32E8EBD6" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2CAC451D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="67E4313D" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="3841EAD8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="53DB39B5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1C41BB68" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="6F1DF73D" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="67BD9585" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ค. </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภารกิจที่ได้รับมอบหมาย (ร้อยละ 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="36E4DACE" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6BA2DCE3" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนชุดกรรมการ (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0-</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6200E8DF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="57F2AF51" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="143C9D61" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="746E5BBD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="48C26921" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="65480069" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1644ABCA" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="637F3095" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2177B9EB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="09243488" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4CFFF5CF" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1285ED14" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="48D4166B" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="04AACFB4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หรือ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="27EEEF14" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="14569F12" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5A212FFB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="463AA419" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="52B62CD8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="31E34B89" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="77D5A447" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="5A0C2C01" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="20011814" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="65057874" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="1DEAD508" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="54FB540B" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="73582B2A" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="002966EE" w:rsidRDefault="00812176" w:rsidP="008261DE">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="0B6CDA58" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="0071759D" w:rsidRDefault="00812176" w:rsidP="008261DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071759D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>งานที่ได้รับมอบหมายจากผู้บังคับบัญชาชั้นต้น</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="6A0122C8" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0-</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="48A03111" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="44872DEB" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="10F97AEC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="4DED6E73" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="28B30CE4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="78025BDE" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0D8B5A13" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="360B3949" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="67A169B4" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="36610378" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="42CEEDB5" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="17820DCD" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="5DCDAD0C" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="187CE538" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมคะแนนผลการประเมินผลการปฏิบัติงานเมื่อได้คิดค่าน้ำหนักแล้ว</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="0A724BAC" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidTr="008261DE">
+      <w:tr w:rsidR="00812176" w:rsidRPr="006427AF" w14:paraId="520E382A" w14:textId="77777777" w:rsidTr="008261DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="36747B9A" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เมื่อคิดคะแนนตามน้ำหนัก </w:t>
             </w:r>
             <w:r w:rsidR="001F5C6B">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:bookmarkStart w:id="241" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="241"/>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">% </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ได้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
+          <w:p w14:paraId="2DB69F69" w14:textId="77777777" w:rsidR="00812176" w:rsidRPr="006427AF" w:rsidRDefault="00812176" w:rsidP="008261DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00602606" w:rsidRPr="00165371" w:rsidRDefault="00602606" w:rsidP="00FA197A">
+    <w:p w14:paraId="068D85DE" w14:textId="77777777" w:rsidR="00602606" w:rsidRPr="00165371" w:rsidRDefault="00602606" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C59FE" w:rsidRPr="00165371" w:rsidRDefault="001C59FE" w:rsidP="001C59FE">
+    <w:p w14:paraId="7E554A9F" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRPr="00165371" w:rsidRDefault="001C59FE" w:rsidP="001C59FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิธีคิดคะแนนประเมินผล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C59FE" w:rsidRPr="00165371" w:rsidRDefault="001C59FE" w:rsidP="001C59FE">
+    <w:p w14:paraId="291C9FB6" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRPr="00165371" w:rsidRDefault="001C59FE" w:rsidP="001C59FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>คะแนนประเมินในแต่ละข้อคูณน้ำหนักของตัวชี้วัดในข้อนั้น</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C59FE" w:rsidRPr="00165371" w:rsidRDefault="001C59FE" w:rsidP="001C59FE">
+    <w:p w14:paraId="4A27DCF6" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRPr="00165371" w:rsidRDefault="001C59FE" w:rsidP="001C59FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>รวมคะแนนประเมินทั้งหมดที่คำนวณแล้วทุกข้อ</w:t>
       </w:r>
       <w:r w:rsidR="00487B16" w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371B6" w:rsidRDefault="001C59FE" w:rsidP="00FA197A">
+    <w:p w14:paraId="7654AD05" w14:textId="77777777" w:rsidR="006371B6" w:rsidRDefault="001C59FE" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เทียบบัญญัติไตรยางศ์คะแนนประเมินรวม เพื่อหา </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">80% </w:t>
       </w:r>
       <w:r w:rsidRPr="00165371">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เท่ากับเท่าไร</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008728AD" w:rsidRDefault="008728AD" w:rsidP="00BB3192">
+    <w:p w14:paraId="297E88FC" w14:textId="77777777" w:rsidR="008728AD" w:rsidRDefault="008728AD" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRPr="00B011A5" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="765A023C" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B011A5" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B011A5">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ส่วนที่ 3 การประเมินสมรรถนะ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -13220,51 +11645,51 @@
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Competency</w:t>
       </w:r>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRPr="009D4771" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="7614BE11" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="009D4771" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
@@ -13378,128 +11803,128 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>และนำผลคะแนนที่ได้มาระบุเพื่อคำนวณคะแนนผลการประเมินสมรรถนะหลัก</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11448"/>
         <w:gridCol w:w="2694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidTr="002A6A4A">
+      <w:tr w:rsidR="008728AD" w:rsidRPr="00A45EBC" w14:paraId="077D13E6" w14:textId="77777777" w:rsidTr="002A6A4A">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidRDefault="008728AD" w:rsidP="002A6A4A">
+          <w:p w14:paraId="14CC7F33" w14:textId="77777777" w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidRDefault="008728AD" w:rsidP="002A6A4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะ(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Competency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidRDefault="008728AD" w:rsidP="002A6A4A">
+          <w:p w14:paraId="04388619" w14:textId="77777777" w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidRDefault="008728AD" w:rsidP="002A6A4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidTr="002A6A4A">
+      <w:tr w:rsidR="008728AD" w:rsidRPr="00A45EBC" w14:paraId="198AA421" w14:textId="77777777" w:rsidTr="002A6A4A">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidRDefault="008728AD" w:rsidP="002A6A4A">
+          <w:p w14:paraId="6471157A" w14:textId="77777777" w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidRDefault="008728AD" w:rsidP="002A6A4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะหลัก (</w:t>
             </w:r>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -13508,65 +11933,65 @@
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ร้อยละ 20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidRDefault="008728AD" w:rsidP="002A6A4A">
+          <w:p w14:paraId="6151C8A1" w14:textId="77777777" w:rsidR="008728AD" w:rsidRPr="00A45EBC" w:rsidRDefault="008728AD" w:rsidP="002A6A4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="008728AD">
+    <w:p w14:paraId="76C73F15" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="008728AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -13657,661 +12082,661 @@
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B039E3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>: ให้คณะกรรมการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRPr="00025DB1" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="54CBF234" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00025DB1" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B039E3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผลการปฏิบัติงานประเมินสมรรถนะตามรูปแบบที่ส่วนงานกำหนด และนำผลคะแนนที่ได้มาระบุเพื่อคำนวณคะแนนผลการประเมินสมรรถนะ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เฉพาะตามสายอาชีพ และหรือสมรรถนะทางการบริหาร</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="2123765C" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="457"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="2F178C2F" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะเฉพาะตามสายอาชีพ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Functional Competency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="3569B201" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนเต็ม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="32DE9C6B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนที่ได้</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="5455A05C" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="688077D1" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>FC01</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="2381894F" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="3B7D6342" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="7F275896" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="73F5CAE7" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">FC02 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="3775E5D2" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="40FE8454" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="67602EF2" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="237E7D09" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>FC03</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="468F9690" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="0D8FF96B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="153F5B6C" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="6FF5F924" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>FC04</w:t>
             </w:r>
             <w:r w:rsidRPr="000F486B">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="4A63C440" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="706CB3EC" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="37917613" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="823"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="3AA30D49" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการ</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ประเมิน</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะเฉพาะตามสายอาชีพ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Functional Competency)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="1C417533" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -14320,137 +12745,137 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="1639EA8A" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00E77F6B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="46E76EC6" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00E77F6B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BB3192" w:rsidRPr="00BE71C2" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="626B9011" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00BE71C2" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2971"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="4C7A597E" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="457"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="5382BBDC" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -14479,127 +12904,127 @@
             </w:r>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Competency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="596DBF09" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนเต็ม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="6246AD7C" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนที่ได้</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="0E9B07D0" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="0CC822C0" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>C01</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
@@ -14614,214 +13039,214 @@
               </w:rPr>
               <w:t>การมีวิสัยทัศน์ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Visioning)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="74E9C968" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="47E09AAF" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="126F2BEB" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="6C87810A" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC02 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความเป็นผู้นำ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Leadership)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="256E4B9B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="13572D3D" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="75F79886" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="4DF49709" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>MC03</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
@@ -14831,215 +13256,215 @@
               </w:rPr>
               <w:t>ศักยภาพเพื่อนำการปรับเปลี่ยน (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Change Management)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="3B5304BE" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="7AE9CA02" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="6C16BF90" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="36A338CD" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC04 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การคิดเชิงกลยุทธ์ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Strategic Thinking)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="2EC6EE82" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="20B8C97F" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="43BAF2B5" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="3FBFDA85" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC05 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การควบคุมตนเอง (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -15055,216 +13480,216 @@
               </w:rPr>
               <w:t xml:space="preserve">Control) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="3E2EE6AD" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="285443D4" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="3F61ADDD" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="75FDE9A9" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC06 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การให้อำนาจแก่ผู้อื่น (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Empowering Others) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="28F9E56B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="15E2F870" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="0D5BBA8E" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="2157D493" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC07 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การมองภาพองค์รวม (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -15280,209 +13705,209 @@
               </w:rPr>
               <w:t xml:space="preserve">Thinking) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="4182C459" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="50B365F8" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="5C7E4791" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="13109CCD" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC08 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การพัฒนาศักยภาพคน (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Caring &amp; Developing Others)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="7F5C1553" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="0AAAFB7B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="375340E3" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="738C741E" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B529D7" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC09 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การดำเนินการเชิงรุก (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
@@ -15491,209 +13916,209 @@
               </w:rPr>
               <w:t>Proactiveness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="6E4F990F" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="7EAFBF85" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="0017EB92" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="0FED09C7" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">MC10 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ศิลปะการสื่อสารจูงใจ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Communication &amp; Influencing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="139CCB72" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="01359814" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="000F486B" w14:paraId="6537C864" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="823"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="30B4EB46" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการ</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -15728,51 +14153,51 @@
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Managerial</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Competency)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="27B2BA5A" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -15781,99 +14206,99 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="0EA3DADD" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00210E3D" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00E77F6B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="3F10090B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00E77F6B" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BB3192" w:rsidRPr="00811D56" w:rsidRDefault="00BB3192" w:rsidP="008728AD">
+    <w:p w14:paraId="280FA14F" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00811D56" w:rsidRDefault="00BB3192" w:rsidP="008728AD">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86915">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
@@ -15943,87 +14368,87 @@
           <w:cs/>
         </w:rPr>
         <w:t>ให้นำคะแนนผลการประเมินผลงาน (3.1) และคะแนนผลการประเมินสมรรถนะหลัก (3.2) มาคำนวณคะแนน เพื่อสรุปผลการประเมินการปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14084" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5260"/>
         <w:gridCol w:w="2704"/>
         <w:gridCol w:w="2705"/>
         <w:gridCol w:w="3415"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w14:paraId="007ABDB8" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="7AAC2CA3" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>องค์ประกอบการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="3A395A5B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าน้ำหนัก</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
@@ -16042,133 +14467,133 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ร้อยละ</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="454C39B0" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนที่ได้ (คะแนน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="000D69CA" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="184DEC9B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000D69CA" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4269"/>
                 <w:tab w:val="left" w:pos="6585"/>
               </w:tabs>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036ABD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ระด</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ับ</w:t>
             </w:r>
             <w:r w:rsidRPr="00036ABD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมินการปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w14:paraId="392F7C7F" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00B26453" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="7FCCF34A" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B26453" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผล</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">งาน </w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
@@ -16178,89 +14603,89 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Performance</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00B26453" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="749E479B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B26453" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="002C4D6A" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="772DF613" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="002C4D6A" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00CC54FE" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="39461EFA" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00CC54FE" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -16325,51 +14750,51 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009A15E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>100.00</w:t>
             </w:r>
             <w:r w:rsidRPr="009A15E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00CC54FE" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="521F4233" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00CC54FE" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86A1D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -16423,51 +14848,51 @@
             </w:r>
             <w:r w:rsidRPr="00CC54FE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>89.99</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00725788" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="143B6F27" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00725788" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -16534,51 +14959,51 @@
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>79.99</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00725788" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="4723EFBA" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00725788" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -16638,51 +15063,51 @@
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>69.99</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="002C4D6A" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="48B09420" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="002C4D6A" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
@@ -16701,57 +15126,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ปรับปรุง ต่ำกว่า </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>60.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w14:paraId="4952C84D" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00B26453" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="6DC7EB0D" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B26453" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะ</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หลัก</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
@@ -16761,114 +15186,114 @@
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Core Competency</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="00B26453" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="2991468A" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00B26453" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="002C4D6A" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="454BD681" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="002C4D6A" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="0970D973" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w14:paraId="31E13DF2" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="07DAFC4E" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4269"/>
                 <w:tab w:val="left" w:pos="6585"/>
               </w:tabs>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม (</w:t>
             </w:r>
@@ -16900,125 +15325,125 @@
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะหลัก</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="770DF700" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="009C6CD2" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="6DC9C3D1" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
+          <w:p w14:paraId="706A1CD6" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="008E39D8" w:rsidRDefault="00BB3192" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="29123EAA" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRPr="00CB75E7" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="3BFAB9C1" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00CB75E7" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86915">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วนที่ </w:t>
@@ -17048,112 +15473,112 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ความเห็นและข้อเสนอแนะคณะกรรมการประเมินผลการปฏิบัติงาน </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86915">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ให้คณะกรรมการประเมินผลการปฏิบัติงานให้ความเห็นและข้อเสนอแนะผู้รับการประเมิน เพื่อการพัฒนาและปรับปรุงงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRPr="006A7CC4" w:rsidRDefault="008A7298" w:rsidP="00BB3192">
+    <w:p w14:paraId="1CB4EB38" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="006A7CC4" w:rsidRDefault="008A7298" w:rsidP="00BB3192">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86915">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6940BC35" wp14:editId="73811E95">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52D3C3C0" wp14:editId="2109837B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-104775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8953500" cy="3257550"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8953500" cy="3257550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="62D4C36E" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A7CC4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ความเห็น</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
@@ -17170,162 +15595,162 @@
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ข้อเสนอแนะ</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>เพื่อการพัฒนาและปรับปรุงงาน</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A7CC4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRPr="000D69CA" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="175A3139" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000D69CA" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="7A1F1E83" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>…………………………………………………....</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>…………………………………………………....</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRPr="006A7CC4" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="16E27A62" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="006A7CC4" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>…………………………………………………....</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>…………………………………………………....</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRPr="00961960" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="097DBF92" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00961960" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="382AFFD5" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">             </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ลงชื่อ  .......................................................................</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -17373,51 +15798,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">          </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ลงชื่อ  .....................................................................</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> กรรมการ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="64A56645" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">            </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
@@ -17521,51 +15946,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve">(                      </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">                           </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> )</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRPr="00E1651A" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="38514161" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00E1651A" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
@@ -17597,67 +16022,67 @@
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">          </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">วันที่    ................./ ................./................... </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="2045F7B0" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="373BDF6C" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>ลงชื่อ  .......................................................................</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> กรรมการ</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
@@ -17681,51 +16106,51 @@
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">          </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="0EF70CD3" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">            </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
@@ -17857,51 +16282,51 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00BB3192" w:rsidRPr="00E1651A" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                          <w:p w14:paraId="36B3C548" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00E1651A" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">            </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>วันที่    ................./ ................./...................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -17962,54 +16387,54 @@
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6940BC35" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-8.25pt;margin-top:.75pt;width:705pt;height:256.5pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDksf9+KAIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8nSbtGrZGTaepowhp&#10;wMTgBziOk1j4jbPbZPz6nZ2udMAnRD5YPt/58XPP3WV9PWpFDgK8tKai81lOiTDcNtJ0Ff32dffm&#10;ihIfmGmYskZU9FF4er15/Wo9uFIsbG9VI4AgiPHl4Crah+DKLPO8F5r5mXXCoLO1oFlAE7qsATYg&#10;ulbZIs/fZoOFxoHlwns8vZ2cdJPw21bw8LltvQhEVRS5hbRCWuu4Zps1Kztgrpf8SIP9AwvNpMFH&#10;T1C3LDCyB/kHlJYcrLdtmHGrM9u2kouUA2Yzz3/L5qFnTqRcUBzvTjL5/wfLPx3ugcgGa4fyGKax&#10;Rl9QNWY6JQieoUCD8yXGPbh7iCl6d2f5d0+M3fYYJm4A7NAL1iCteYzPXlyIhserpB4+2gbh2T7Y&#10;pNXYgo6AqAIZU0keTyURYyAcD69WxUWRIzWOvotFcVkUiVPGyufrDnx4L6wmcVNRQPYJnh3ufIh0&#10;WPkckuhbJZudVCoZ0NVbBeTAsD926UsZYJbnYcqQoaKrYlEk5Bc+fw6Rp+9vEFoGbHQlNeZ0CmJl&#10;1O2daVIbBibVtEfKyhyFjNpNNQhjPR7LUdvmESUFOzU0DiBuegs/KRmwmSvqf+wZCErUB4NlWc2X&#10;y9j9yVgWlws04NxTn3uY4QhV0UDJtN2GaWL2DmTX40vzJIOxN1jKViaRY5knVkfe2LBJ++NwxYk4&#10;t1PUr1/A5gkAAP//AwBQSwMEFAAGAAgAAAAhAI83JPbfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AQhe8m/ofNmHhrF4o0Flkao6mJx5ZevA3sCig7S9ilRX+901M9zUzey5vv5dvZ9uJk&#10;Rt85UhAvIxCGaqc7ahQcy93iEYQPSBp7R0bBj/GwLW5vcsy0O9PenA6hERxCPkMFbQhDJqWvW2PR&#10;L91giLVPN1oMfI6N1COeOdz2chVFa2mxI/7Q4mBeWlN/HyaroOpWR/zdl2+R3eyS8D6XX9PHq1L3&#10;d/PzE4hg5nA1wwWf0aFgpspNpL3oFSzidcpWFnhc9GST8FYpSOOHFGSRy/8Vij8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA5LH/figCAABKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAjzck9t8AAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:rect w14:anchorId="52D3C3C0" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-8.25pt;margin-top:.75pt;width:705pt;height:256.5pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM905PEwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ47Ux4hRFugwD&#10;um5Atw9QZNkWJosapcTOvn6UkqbZ5WmYHgRSpI4OD6nl7dgbtlfoNdiKTyc5Z8pKqLVtK/71y+bN&#10;DWc+CFsLA1ZV/KA8v129frUcXKlm0IGpFTICsb4cXMW7EFyZZV52qhd+Ak5ZCjaAvQjkYpvVKAZC&#10;7002y/O32QBYOwSpvKfT+2OQrxJ+0ygZPjWNV4GZihO3kHZM+zbu2WopyhaF67Q80RD/wKIX2tKj&#10;Z6h7EQTbof4DqtcSwUMTJhL6DJpGS5VqoGqm+W/VPHXCqVQLiePdWSb//2Dl4/7JfcZI3bsHkN88&#10;s7DuhG3VHSIMnRI1PTeNQmWD8+X5QnQ8XWXb4SPU1FqxC5A0GBvsIyBVx8Yk9eEstRoDk3R4syiu&#10;ipw6Iil2NSuuiyI1IxPl83WHPrxX0LNoVByplwle7B98iHRE+ZyS6IPR9UYbkxxst2uDbC+o75u0&#10;UgVU5WWasWyo+KKYFQn5l5i/hMjT+htErwMNsNE91XROEmXU7Z2t03gFoc3RJsrGnoSM2sUx9WUY&#10;tyMlRnML9YEkRTgOKn0sMjrAH5wNNKQV9993AhVn5oOltiym83mc6uTMi+sZOXgZ2V5GhJUEVfHA&#10;2dFch+NP2DnUbUcvTZMMFu6olY1OIr+wOvGmQUzanz5NnPRLP2W9fO3VTwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAI83JPbfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHhrF4o0&#10;Flkao6mJx5ZevA3sCig7S9ilRX+901M9zUzey5vv5dvZ9uJkRt85UhAvIxCGaqc7ahQcy93iEYQP&#10;SBp7R0bBj/GwLW5vcsy0O9PenA6hERxCPkMFbQhDJqWvW2PRL91giLVPN1oMfI6N1COeOdz2chVF&#10;a2mxI/7Q4mBeWlN/HyaroOpWR/zdl2+R3eyS8D6XX9PHq1L3d/PzE4hg5nA1wwWf0aFgpspNpL3o&#10;FSzidcpWFnhc9GST8FYpSOOHFGSRy/8Vij8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;DPdOTxMCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAjzck9t8AAAAKAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="62D4C36E" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A7CC4">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ความเห็น</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
@@ -18026,162 +16451,162 @@
                           <w:cs/>
                         </w:rPr>
                         <w:t>ข้อเสนอแนะ</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>เพื่อการพัฒนาและปรับปรุงงาน</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A7CC4">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRPr="000D69CA" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="175A3139" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="000D69CA" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="7A1F1E83" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>…………………………………………………....</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>…………………………………………………....</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRPr="006A7CC4" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="16E27A62" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="006A7CC4" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>…………………………………………………....</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>…………………………………………………....</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRPr="00961960" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="097DBF92" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00961960" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="382AFFD5" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">             </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ลงชื่อ  .......................................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -18229,51 +16654,51 @@
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">          </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ลงชื่อ  .....................................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> กรรมการ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="64A56645" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">            </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
@@ -18377,51 +16802,51 @@
                         </w:rPr>
                         <w:t xml:space="preserve">(                      </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">                           </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> )</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRPr="00E1651A" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="38514161" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00E1651A" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
@@ -18453,67 +16878,67 @@
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">          </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">วันที่    ................./ ................./................... </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="2045F7B0" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="373BDF6C" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00D86915" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>ลงชื่อ  .......................................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> กรรมการ</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
@@ -18537,51 +16962,51 @@
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">          </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="0EF70CD3" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">            </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
@@ -18713,51 +17138,51 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00BB3192" w:rsidRPr="00E1651A" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+                    <w:p w14:paraId="36B3C548" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00E1651A" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">            </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>วันที่    ................./ ................./...................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -18808,168 +17233,168 @@
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="63B08F78" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="077CDD6B" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRPr="00513E26" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="5C46F7C9" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRPr="00513E26" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="299CB06A" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="7B28968A" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
+    <w:p w14:paraId="5F2429A3" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00BB3192">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00FA197A">
+    <w:p w14:paraId="095E35A6" w14:textId="77777777" w:rsidR="00BB3192" w:rsidRDefault="00BB3192" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB3192" w:rsidSect="00876FB7">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="340" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00671946" w:rsidRDefault="00671946">
+    <w:p w14:paraId="11849E33" w14:textId="77777777" w:rsidR="007D4C58" w:rsidRDefault="007D4C58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00671946" w:rsidRDefault="00671946">
+    <w:p w14:paraId="0637F0A5" w14:textId="77777777" w:rsidR="007D4C58" w:rsidRDefault="007D4C58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
@@ -19007,163 +17432,163 @@
   </w:font>
   <w:font w:name="TH Sarabun PSK">
     <w:altName w:val="Cordia New"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="198A6108" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
+  <w:p w14:paraId="6CB9361D" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6332177C" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00062857">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:cs/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
+  <w:p w14:paraId="13BBCF35" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00671946" w:rsidRDefault="00671946">
+    <w:p w14:paraId="0DF2DF4F" w14:textId="77777777" w:rsidR="007D4C58" w:rsidRDefault="007D4C58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00671946" w:rsidRDefault="00671946">
+    <w:p w14:paraId="3B496376" w14:textId="77777777" w:rsidR="007D4C58" w:rsidRDefault="007D4C58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F155D5B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC32A682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -20505,122 +18930,112 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1128203876">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1929729786">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1603033206">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1442068537">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1535076380">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="383791502">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1303463812">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1256131258">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1176650575">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="699208737">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="259729312">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1800764743">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA197A"/>
     <w:rsid w:val="00015A38"/>
     <w:rsid w:val="000273C8"/>
     <w:rsid w:val="000455F1"/>
     <w:rsid w:val="00052996"/>
     <w:rsid w:val="00062857"/>
     <w:rsid w:val="00093A74"/>
     <w:rsid w:val="000D478C"/>
     <w:rsid w:val="000D4AE6"/>
     <w:rsid w:val="000F2A10"/>
     <w:rsid w:val="00152988"/>
     <w:rsid w:val="00160ED9"/>
     <w:rsid w:val="00161FE0"/>
     <w:rsid w:val="00165371"/>
     <w:rsid w:val="001875CB"/>
     <w:rsid w:val="00192FC9"/>
     <w:rsid w:val="001B56AD"/>
     <w:rsid w:val="001C59FE"/>
     <w:rsid w:val="001E1D5E"/>
     <w:rsid w:val="001E42E5"/>
     <w:rsid w:val="001E6EB2"/>
     <w:rsid w:val="001F5C6B"/>
     <w:rsid w:val="00200C04"/>
@@ -20676,58 +19091,60 @@
     <w:rsid w:val="005D3492"/>
     <w:rsid w:val="00600580"/>
     <w:rsid w:val="00602606"/>
     <w:rsid w:val="00606C08"/>
     <w:rsid w:val="00626727"/>
     <w:rsid w:val="006371B6"/>
     <w:rsid w:val="006437BF"/>
     <w:rsid w:val="00653AFB"/>
     <w:rsid w:val="00656B51"/>
     <w:rsid w:val="00671946"/>
     <w:rsid w:val="00680A9A"/>
     <w:rsid w:val="00682E65"/>
     <w:rsid w:val="00692801"/>
     <w:rsid w:val="006928ED"/>
     <w:rsid w:val="00692C41"/>
     <w:rsid w:val="00694BF2"/>
     <w:rsid w:val="006977AD"/>
     <w:rsid w:val="006978D0"/>
     <w:rsid w:val="006A70CA"/>
     <w:rsid w:val="006D144C"/>
     <w:rsid w:val="006D1639"/>
     <w:rsid w:val="006E7F5E"/>
     <w:rsid w:val="006F693B"/>
     <w:rsid w:val="00710228"/>
     <w:rsid w:val="00717144"/>
+    <w:rsid w:val="0071759D"/>
     <w:rsid w:val="0072641F"/>
     <w:rsid w:val="0073029D"/>
     <w:rsid w:val="00760638"/>
     <w:rsid w:val="00784A96"/>
     <w:rsid w:val="00797E3C"/>
     <w:rsid w:val="007A3598"/>
     <w:rsid w:val="007B2051"/>
     <w:rsid w:val="007C5632"/>
+    <w:rsid w:val="007D4C58"/>
     <w:rsid w:val="00811D56"/>
     <w:rsid w:val="00812176"/>
     <w:rsid w:val="00817946"/>
     <w:rsid w:val="00844E96"/>
     <w:rsid w:val="008552AA"/>
     <w:rsid w:val="00865A50"/>
     <w:rsid w:val="008718BA"/>
     <w:rsid w:val="00871CD1"/>
     <w:rsid w:val="008728AD"/>
     <w:rsid w:val="00876FB7"/>
     <w:rsid w:val="008A258B"/>
     <w:rsid w:val="008A4391"/>
     <w:rsid w:val="008A7298"/>
     <w:rsid w:val="008B711C"/>
     <w:rsid w:val="008C6C0F"/>
     <w:rsid w:val="008D1550"/>
     <w:rsid w:val="008D65E3"/>
     <w:rsid w:val="008E29DA"/>
     <w:rsid w:val="008F1F57"/>
     <w:rsid w:val="008F6963"/>
     <w:rsid w:val="00902A91"/>
     <w:rsid w:val="00912FD2"/>
     <w:rsid w:val="00926780"/>
     <w:rsid w:val="00927A66"/>
     <w:rsid w:val="0093049B"/>
@@ -20745,50 +19162,51 @@
     <w:rsid w:val="00A23DD0"/>
     <w:rsid w:val="00A43464"/>
     <w:rsid w:val="00A4731B"/>
     <w:rsid w:val="00A8652F"/>
     <w:rsid w:val="00AC4556"/>
     <w:rsid w:val="00AC6A31"/>
     <w:rsid w:val="00AE15D7"/>
     <w:rsid w:val="00AF330D"/>
     <w:rsid w:val="00B10A92"/>
     <w:rsid w:val="00B81240"/>
     <w:rsid w:val="00B95012"/>
     <w:rsid w:val="00B97BD8"/>
     <w:rsid w:val="00BA2DDB"/>
     <w:rsid w:val="00BA51D4"/>
     <w:rsid w:val="00BB3192"/>
     <w:rsid w:val="00BB6F26"/>
     <w:rsid w:val="00BC2A49"/>
     <w:rsid w:val="00BD093C"/>
     <w:rsid w:val="00BE2959"/>
     <w:rsid w:val="00C033E8"/>
     <w:rsid w:val="00C27AB9"/>
     <w:rsid w:val="00C312C0"/>
     <w:rsid w:val="00C77971"/>
     <w:rsid w:val="00C90048"/>
     <w:rsid w:val="00C917BB"/>
+    <w:rsid w:val="00CA574E"/>
     <w:rsid w:val="00CB7771"/>
     <w:rsid w:val="00CC18EB"/>
     <w:rsid w:val="00CC2E90"/>
     <w:rsid w:val="00CE3CD9"/>
     <w:rsid w:val="00CE5789"/>
     <w:rsid w:val="00CF4598"/>
     <w:rsid w:val="00CF6FF3"/>
     <w:rsid w:val="00D2608A"/>
     <w:rsid w:val="00D3665A"/>
     <w:rsid w:val="00D51D03"/>
     <w:rsid w:val="00D53A91"/>
     <w:rsid w:val="00D54BE3"/>
     <w:rsid w:val="00D607E9"/>
     <w:rsid w:val="00D875A6"/>
     <w:rsid w:val="00DB51AA"/>
     <w:rsid w:val="00DC3354"/>
     <w:rsid w:val="00DC6393"/>
     <w:rsid w:val="00DD4738"/>
     <w:rsid w:val="00E02526"/>
     <w:rsid w:val="00E16958"/>
     <w:rsid w:val="00E249E1"/>
     <w:rsid w:val="00E47EBF"/>
     <w:rsid w:val="00E72673"/>
     <w:rsid w:val="00E743B2"/>
     <w:rsid w:val="00E84E14"/>
@@ -20811,67 +19229,67 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="30E93376"/>
+  <w14:docId w14:val="00D8B3AA"/>
   <w15:docId w15:val="{A91C7220-42A4-458D-ADF4-8AA45B7847BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21196,50 +19614,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F597D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -21342,51 +19761,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00812176"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00812176"/>
     <w:rPr>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="816457516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859470805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21495,51 +19914,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1960379175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ชุดรูปแบบของ Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21802,77 +20221,77 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25E45FAC-E786-4498-96CD-A352029567B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1112</Words>
-  <Characters>6341</Characters>
+  <Words>1111</Words>
+  <Characters>6336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7439</CharactersWithSpaces>
+  <CharactersWithSpaces>7433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>