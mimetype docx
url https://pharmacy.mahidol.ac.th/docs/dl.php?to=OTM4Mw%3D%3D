--- v0 (2025-11-26)
+++ v1 (2026-09-10)
@@ -3,70 +3,70 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="001C4069" w:rsidP="00FA197A">
+    <w:p w14:paraId="47172525" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="001C4069" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3764152C" wp14:editId="158D0663">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C09E4FE" wp14:editId="42A2B499">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4114800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-38735</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="622800" cy="622800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3" descr="logo-MU_color"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="logo-MU_color"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
@@ -92,71 +92,71 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="007005F6" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5734" w:rsidRPr="001C4069" w:rsidRDefault="00BA5734" w:rsidP="00FA197A">
+    <w:p w14:paraId="5DF8D561" w14:textId="77777777" w:rsidR="00BA5734" w:rsidRPr="001C4069" w:rsidRDefault="00BA5734" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006371B6" w:rsidRPr="001C4069" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
+    <w:p w14:paraId="2E1EDB62" w14:textId="77777777" w:rsidR="006371B6" w:rsidRPr="001C4069" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000546F6" w:rsidRPr="001C4069" w:rsidRDefault="000546F6" w:rsidP="000546F6">
+    <w:p w14:paraId="70D2FCB7" w14:textId="77777777" w:rsidR="000546F6" w:rsidRPr="001C4069" w:rsidRDefault="000546F6" w:rsidP="000546F6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบประเมินผลการปฏิบัติงาน</w:t>
       </w:r>
       <w:r w:rsidR="00D644E3" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
@@ -174,118 +174,180 @@
           <w:cs/>
         </w:rPr>
         <w:t>ภาระงาน</w:t>
       </w:r>
       <w:r w:rsidR="00F228AC" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตามข้อตกลง</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>พิเศษ สำหรับผู้ต่อเวลาปฏิบัติงาน  คณะเภสัชศาสตร์</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
+    <w:p w14:paraId="6935E892" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="54281F0D" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 1  ข้อมูลส่วนบุคคล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00162E78" w:rsidP="00FA197A">
+    <w:p w14:paraId="223C12C9" w14:textId="676E0F42" w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00315B55" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76F720A1" wp14:editId="4AE5A815">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>29845</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="9258300" cy="1860550"/>
+                <wp:effectExtent l="9525" t="10795" r="9525" b="5080"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9258300" cy="1860550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="561A86A6" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.35pt;width:729pt;height:146.5pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD69GGJDAIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7bTeJu14qxW2aaq&#10;tL1I2/0AgrGNihk6kDjp13cg2Wza7VNVHhDDwOHMmcPiZj8YtlPoNdiaF5OcM2UlNNp2NX/8tn4z&#10;58wHYRthwKqaH5TnN8vXrxajq9QUejCNQkYg1lejq3kfgquyzMteDcJPwClLyRZwEIFC7LIGxUjo&#10;g8mmeX6VjYCNQ5DKe9q9Oyb5MuG3rZLhS9t6FZipOXELacY0b+KcLRei6lC4XssTDfEPLAahLT16&#10;hroTQbAt6hdQg5YIHtowkTBk0LZaqlQDVVPkf1Tz0AunUi0kjndnmfz/g5Wfdw/uK0bq3t2D/O6Z&#10;hVUvbKduEWHslWjouSIKlY3OV+cLMfB0lW3GT9BQa8U2QNJg3+IQAak6tk9SH85Sq31gkjavp+X8&#10;bU4dkZQr5ld5WaZmZKJ6uu7Qhw8KBhYXNUfqZYIXu3sfIh1RPR1J9MHoZq2NSQF2m5VBthPU93Ua&#10;qQKq8vKYsWwkLuW0TMi/5fwlRJ7G3yAGHcjARg81n58PiSrq9t42yV5BaHNcE2VjT0JG7aJNfbWB&#10;5kA6IhzdSb+JFj3gT85GcmbN/Y+tQMWZ+WipF9fFbBatnIJZ+W5KAV5mNpcZYSVB1TxwdlyuwtH+&#10;W4e66+mlItVu4Zb61+qk7DOrE1lyXxL89FOivS/jdOr5Py9/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;e1QmddwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOLWKVFhsZoauKx&#10;pRdvA4yAsrOEXVr017s96XHee3nvm2wzm14deXSdFYTbRQSKpbJ1Jw3CodjerEA5T1JTb4URvtnB&#10;Jr+8yCit7Ul2fNz7RoUScSkhtN4PqdauatmQW9iBJXgfdjTkwzk2uh7pFMpNr+MoetCGOgkLLQ38&#10;3HL1tZ8MQtnFB/rZFa+RWW/v/NtcfE7vL4jXV/PTIyjPs/8Lwxk/oEMemEo7Se1UjxAe8QjLBNTZ&#10;XN6vglAixOskAZ1n+j9//gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD69GGJDAIAABcE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB7VCZ13AAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA197A" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="75A9736C" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -384,51 +446,51 @@
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="00BDDE3D" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>สังกัดภาควิชา</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="001C4069">
@@ -500,79 +562,79 @@
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="0F038223" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ช่วงเวลาการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442E18" w:rsidRPr="00C457FB" w:rsidRDefault="00442E18" w:rsidP="00442E18">
+    <w:p w14:paraId="14A42022" w14:textId="77777777" w:rsidR="00442E18" w:rsidRPr="00C457FB" w:rsidRDefault="00442E18" w:rsidP="00442E18">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0BF6">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="004A0BF6">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> พนักงานมหาวิทยาลัย</w:t>
@@ -585,51 +647,51 @@
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>รอบการประเมิน</w:t>
       </w:r>
       <w:r w:rsidRPr="004A0BF6">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004A0BF6">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(1 ก.ค. ..... - 30 มิ.ย. ....)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="001C4069" w:rsidRDefault="00442E18" w:rsidP="00442E18">
+    <w:p w14:paraId="777165CB" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="001C4069" w:rsidRDefault="00442E18" w:rsidP="00442E18">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
@@ -727,51 +789,51 @@
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t>⃝</w:t>
       </w:r>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ครั้งที่ 2 (1 ม.ค. .... – 30 มิ.ย. ....)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="545B1019" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ประเมิน</w:t>
       </w:r>
       <w:r w:rsidR="00BD093C" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -786,60 +848,60 @@
       <w:r w:rsidR="00B7625D" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณบดีคณะเภสัชศาสตร์</w:t>
       </w:r>
       <w:r w:rsidR="00F228AC" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>)..........................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00B7625D" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="44856E2B" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="4DE02E5A" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="001C4069" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 2</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
@@ -866,1926 +928,1912 @@
       <w:r w:rsidR="00682E65" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ให้ผู้บังคับบัญชาชั้นต้นเป็นผู้ประเมิ</w:t>
       </w:r>
       <w:r w:rsidR="00DC14D0" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>นผลการปฏิบัติงานตามข้อตกลงการปฏิ</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>บัติงานที่กำหนดร่วมกันล่วงหน้า โดยพิจารณาตามข้อมูลตัวชี้วัดที่กำหนดไว้</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="00FA197A">
+    <w:p w14:paraId="2C5F1E85" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14737" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2665"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidTr="004E3F14">
+      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w14:paraId="41F0CF33" w14:textId="77777777" w:rsidTr="004E3F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14737" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="58229667" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ภาระงานตามข้อตกลงพิเศษ (ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidR="00940888">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidTr="00635DBE">
+      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w14:paraId="6C8B48D9" w14:textId="77777777" w:rsidTr="00635DBE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="4E49B2F0" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="7C62921A" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อตกลงการปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="6C8BE561" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ร้อยละ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="4DEBB6D8" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(น้ำหนัก)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="66D25901" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตัวชี้วัดความสำเร็จของงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3714" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="2EAD61B7" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="4C8A87F7" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="798EEA71" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="7AC4D779" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าน้ำหนัก</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidTr="00635DBE">
+      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w14:paraId="0FA4DF67" w14:textId="77777777" w:rsidTr="00635DBE">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="36768B78" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="7CD13DF3" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="02429ECC" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เป้าหมาย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="50D2B3FA" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการดำเนินงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="3E4F5CAF" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="05A36E69" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(10-9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="69CF5489" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="51EAF3EB" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(8-7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="3D9C6AA5" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="34B4017A" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(6-5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="78A96E5F" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="16FC368A" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(4-3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="64C501B4" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="74DF51B8" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(2-0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="364EFF4C" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidTr="00635DBE">
+      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w14:paraId="7EC8C188" w14:textId="77777777" w:rsidTr="00635DBE">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="431B2F43" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="04F0E3B4" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="285C1302" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="6F520A6B" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="39668AC8" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="2DE6E151" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="0D5E9EEB" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="02036395" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="5710062C" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="1CC9A4EC" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidTr="00635DBE">
+      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w14:paraId="1682E829" w14:textId="77777777" w:rsidTr="00635DBE">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="76B56967" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="28997CF2" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="235B1261" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="77DCCB22" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="6C69C485" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="30A5152F" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="482A7115" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="1F4117A2" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="1F347600" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="3A9F90CD" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidTr="00635DBE">
+      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w14:paraId="3E75298D" w14:textId="77777777" w:rsidTr="00635DBE">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="37111EA6" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="26D19129" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="50BA96FA" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="213EE0CB" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="04429BC6" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="0A5EAE1C" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="6D4A1DF8" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="4F6C9CF8" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="14CEA2E6" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="564C0BFF" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidTr="00635DBE">
+      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w14:paraId="7FFB18BF" w14:textId="77777777" w:rsidTr="00635DBE">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="2FC7DFFD" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="21E8B79E" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="77D8DF8B" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="5604CBB5" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="1107D478" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="746EC0C7" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="57E6938B" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="43B72213" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="63A2FFED" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="7F411CCE" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidTr="00635DBE">
+      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w14:paraId="039D4332" w14:textId="77777777" w:rsidTr="00635DBE">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="5EF158C9" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="6BE80B88" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="400F4B8E" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2665" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="25D256D6" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="115A17D4" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="4850C973" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="5E4D2BC6" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="51953374" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="63E3D1E3" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="35F7EF1F" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidTr="004E3F14">
+      <w:tr w:rsidR="00C765E0" w:rsidRPr="001C4069" w14:paraId="237FCDC2" w14:textId="77777777" w:rsidTr="004E3F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13745" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="43277ADA" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">รวมคะแนนผลการประเมินผลการปฏิบัติงานบริหารเมื่อได้คิดค่าน้ำหนักแล้วและคิดเป็น </w:t>
             </w:r>
             <w:r w:rsidR="00F9004E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">0% </w:t>
             </w:r>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ได้  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
+          <w:p w14:paraId="5CA0E50B" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="004E3F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00967508">
+    <w:p w14:paraId="7905617E" w14:textId="77777777" w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00967508">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ส่วนที่ 3 สรุปผล </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14174" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14174"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidTr="00B171AC">
+      <w:tr w:rsidR="00F228AC" w:rsidRPr="001C4069" w14:paraId="62BD38F7" w14:textId="77777777" w:rsidTr="00B171AC">
         <w:trPr>
           <w:trHeight w:val="1602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00F228AC">
+          <w:p w14:paraId="5E7A0CB1" w14:textId="77777777" w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00F228AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จุดเด่นของผู้รับการประเมิน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="002D434E">
+          <w:p w14:paraId="0B45CE20" w14:textId="77777777" w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="002D434E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="002D434E">
+          <w:p w14:paraId="100163B7" w14:textId="77777777" w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="002D434E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="001C4069">
+          <w:p w14:paraId="205B1EE7" w14:textId="77777777" w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="001C4069">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidTr="00B171AC">
+      <w:tr w:rsidR="00F228AC" w:rsidRPr="001C4069" w14:paraId="773FE68A" w14:textId="77777777" w:rsidTr="00B171AC">
         <w:trPr>
           <w:trHeight w:val="1553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00F228AC">
+          <w:p w14:paraId="103F4CA7" w14:textId="77777777" w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00F228AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อควรพัฒนา</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00F228AC">
+          <w:p w14:paraId="676C4BE0" w14:textId="77777777" w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00F228AC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00F228AC">
+          <w:p w14:paraId="40A7CCD5" w14:textId="77777777" w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="00F228AC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="001C4069">
+          <w:p w14:paraId="0069D5E8" w14:textId="77777777" w:rsidR="00F228AC" w:rsidRPr="001C4069" w:rsidRDefault="00F228AC" w:rsidP="001C4069">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="00967508">
+    <w:p w14:paraId="697C445A" w14:textId="77777777" w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="00967508">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 4   ข้อเสนอแนะ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14174" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14174"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidTr="00B171AC">
+      <w:tr w:rsidR="001F6AAF" w:rsidRPr="001C4069" w14:paraId="55827675" w14:textId="77777777" w:rsidTr="00B171AC">
         <w:trPr>
           <w:trHeight w:val="1451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="001F6AAF">
+          <w:p w14:paraId="5F572176" w14:textId="77777777" w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="001F6AAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">4.1  </w:t>
             </w:r>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ความเห็นของคณะกรรมการประเมินฯ</w:t>
+              <w:t>ความเห็นของคณะกรรมการประเมินฯ (คณบดี)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="002D434E">
+          </w:p>
+          <w:p w14:paraId="2CAB93DF" w14:textId="77777777" w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="002D434E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="002D434E">
+          <w:p w14:paraId="4D5489FC" w14:textId="77777777" w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="002D434E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="001C4069">
+          <w:p w14:paraId="3F3E5653" w14:textId="77777777" w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="001C4069">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidTr="00B171AC">
+      <w:tr w:rsidR="001F6AAF" w:rsidRPr="001C4069" w14:paraId="2242FADD" w14:textId="77777777" w:rsidTr="00B171AC">
         <w:trPr>
           <w:trHeight w:val="1496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="001F6AAF">
+          <w:p w14:paraId="09074B36" w14:textId="77777777" w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="001F6AAF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แผนการพัฒนา</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="002D434E">
+          <w:p w14:paraId="77DD0EE3" w14:textId="77777777" w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="002D434E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="002D434E">
+          <w:p w14:paraId="7691041C" w14:textId="77777777" w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="002D434E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="001C4069">
+          <w:p w14:paraId="3457AADF" w14:textId="77777777" w:rsidR="001F6AAF" w:rsidRPr="001C4069" w:rsidRDefault="001F6AAF" w:rsidP="001C4069">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4069">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00317D4D">
+    <w:p w14:paraId="7E9EBF8E" w14:textId="77777777" w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00317D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>การแจ้งการประเมินผลการปฏิบัติงานขั้นสุดท้าย (โดยคณะกรรมการประเมินฯ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00317D4D">
+    <w:p w14:paraId="2B27B189" w14:textId="77777777" w:rsidR="00C765E0" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00317D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F09A"/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     รับทราบผลการประเมิน  </w:t>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="00C765E0">
+    <w:p w14:paraId="2CD28D7E" w14:textId="77777777" w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00C765E0" w:rsidP="00C765E0">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00317D4D" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ความคิดเห็น</w:t>
       </w:r>
       <w:r w:rsidR="00434FFA" w:rsidRPr="001C4069">
         <w:rPr>
@@ -2806,91 +2854,91 @@
       <w:r w:rsidR="004D358E" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.......................</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>..................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="004D358E" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00317D4D">
+    <w:p w14:paraId="248AE182" w14:textId="77777777" w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00317D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         .........................................................................................................................................................................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="004D358E" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00E26379" w:rsidP="00317D4D">
+    <w:p w14:paraId="7EF9FDAE" w14:textId="77777777" w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00E26379" w:rsidP="00317D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00317D4D">
+    <w:p w14:paraId="57860B06" w14:textId="77777777" w:rsidR="00317D4D" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00317D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -2951,51 +2999,51 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB08C9" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ลงชื่อ  ..................................................................    ผู้รับการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C554D1" w:rsidRPr="001C4069" w:rsidRDefault="00C554D1" w:rsidP="00317D4D">
+    <w:p w14:paraId="4C61C71C" w14:textId="77777777" w:rsidR="00C554D1" w:rsidRPr="001C4069" w:rsidRDefault="00C554D1" w:rsidP="00317D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                         </w:t>
       </w:r>
       <w:r w:rsidR="00EB08C9" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB08C9" w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -3072,51 +3120,51 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       )</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00656B51" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00FA197A">
+    <w:p w14:paraId="5E206685" w14:textId="77777777" w:rsidR="00656B51" w:rsidRPr="001C4069" w:rsidRDefault="00317D4D" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
@@ -3240,70 +3288,70 @@
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="001C4069">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00656B51" w:rsidRPr="001C4069" w:rsidSect="00A6441B">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="709" w:right="1440" w:bottom="426" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00162E78" w:rsidRDefault="00162E78">
+    <w:p w14:paraId="0EF68A57" w14:textId="77777777" w:rsidR="00D04772" w:rsidRDefault="00D04772">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00162E78" w:rsidRDefault="00162E78">
+    <w:p w14:paraId="7E1FE37B" w14:textId="77777777" w:rsidR="00D04772" w:rsidRDefault="00D04772">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Browallia New">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -3342,176 +3390,176 @@
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00BE13DA" w:rsidRDefault="001F364F" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0015C844" w14:textId="77777777" w:rsidR="00BE13DA" w:rsidRDefault="001F364F" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00BE13DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BE13DA" w:rsidRDefault="00BE13DA">
+  <w:p w14:paraId="5EB0989E" w14:textId="77777777" w:rsidR="00BE13DA" w:rsidRDefault="00BE13DA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00BE13DA" w:rsidRDefault="001F364F" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="03EB4A7B" w14:textId="77777777" w:rsidR="00BE13DA" w:rsidRDefault="001F364F" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00BE13DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006009DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:cs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BE13DA" w:rsidRDefault="00BE13DA">
+  <w:p w14:paraId="7495129E" w14:textId="77777777" w:rsidR="00BE13DA" w:rsidRDefault="00BE13DA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00162E78" w:rsidRDefault="00162E78">
+    <w:p w14:paraId="290EBA47" w14:textId="77777777" w:rsidR="00D04772" w:rsidRDefault="00D04772">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00162E78" w:rsidRDefault="00162E78">
+    <w:p w14:paraId="4F5FFF91" w14:textId="77777777" w:rsidR="00D04772" w:rsidRDefault="00D04772">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06B92A37"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C06CF74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -4551,148 +4599,153 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="738207345">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="883441087">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="425225996">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1661225365">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1425221904">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1623880094">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="206721276">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1711219698">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1281836272">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="925113632">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA197A"/>
     <w:rsid w:val="0001459B"/>
     <w:rsid w:val="000546F6"/>
     <w:rsid w:val="00086B27"/>
     <w:rsid w:val="000D4AE6"/>
     <w:rsid w:val="000E0B1B"/>
     <w:rsid w:val="000F4EB1"/>
     <w:rsid w:val="000F69B3"/>
     <w:rsid w:val="0011064C"/>
     <w:rsid w:val="0011435A"/>
     <w:rsid w:val="0012565D"/>
     <w:rsid w:val="00144B34"/>
     <w:rsid w:val="00150ECE"/>
     <w:rsid w:val="00161FE0"/>
     <w:rsid w:val="00162E78"/>
     <w:rsid w:val="001A1D72"/>
     <w:rsid w:val="001C4069"/>
     <w:rsid w:val="001C4BD8"/>
     <w:rsid w:val="001C59FE"/>
     <w:rsid w:val="001D2056"/>
     <w:rsid w:val="001E42E5"/>
     <w:rsid w:val="001E5ABB"/>
     <w:rsid w:val="001E60ED"/>
     <w:rsid w:val="001F364F"/>
     <w:rsid w:val="001F6AAF"/>
     <w:rsid w:val="00217578"/>
     <w:rsid w:val="00280473"/>
     <w:rsid w:val="002A5511"/>
     <w:rsid w:val="002B15B1"/>
     <w:rsid w:val="002C1EA0"/>
     <w:rsid w:val="002F7B48"/>
+    <w:rsid w:val="00315B55"/>
     <w:rsid w:val="00317D4D"/>
     <w:rsid w:val="00330F5A"/>
     <w:rsid w:val="00341467"/>
     <w:rsid w:val="00351404"/>
     <w:rsid w:val="00372C75"/>
     <w:rsid w:val="00377D85"/>
     <w:rsid w:val="0038096E"/>
     <w:rsid w:val="003A1142"/>
     <w:rsid w:val="003A2369"/>
     <w:rsid w:val="003B633F"/>
+    <w:rsid w:val="003E5CD5"/>
     <w:rsid w:val="00411271"/>
     <w:rsid w:val="00416519"/>
     <w:rsid w:val="004211AD"/>
     <w:rsid w:val="00422670"/>
     <w:rsid w:val="00434FFA"/>
     <w:rsid w:val="00435702"/>
     <w:rsid w:val="00440FF9"/>
     <w:rsid w:val="00442E18"/>
     <w:rsid w:val="00452070"/>
     <w:rsid w:val="004576DA"/>
     <w:rsid w:val="00463842"/>
     <w:rsid w:val="00475716"/>
     <w:rsid w:val="00476372"/>
     <w:rsid w:val="00483682"/>
     <w:rsid w:val="004C20C5"/>
     <w:rsid w:val="004D358E"/>
     <w:rsid w:val="004D7809"/>
     <w:rsid w:val="004F597D"/>
     <w:rsid w:val="00547943"/>
     <w:rsid w:val="0055045F"/>
     <w:rsid w:val="00554C2E"/>
     <w:rsid w:val="00556DF5"/>
     <w:rsid w:val="00590874"/>
     <w:rsid w:val="005911C5"/>
     <w:rsid w:val="005A4752"/>
@@ -4709,50 +4762,51 @@
     <w:rsid w:val="006371B6"/>
     <w:rsid w:val="00654A55"/>
     <w:rsid w:val="00656B51"/>
     <w:rsid w:val="00663A47"/>
     <w:rsid w:val="00682E65"/>
     <w:rsid w:val="00692C41"/>
     <w:rsid w:val="006977AD"/>
     <w:rsid w:val="0069793E"/>
     <w:rsid w:val="006A56B2"/>
     <w:rsid w:val="006D1639"/>
     <w:rsid w:val="006D5006"/>
     <w:rsid w:val="006F18A3"/>
     <w:rsid w:val="006F5958"/>
     <w:rsid w:val="006F693B"/>
     <w:rsid w:val="007005F6"/>
     <w:rsid w:val="007016BB"/>
     <w:rsid w:val="00727261"/>
     <w:rsid w:val="00760638"/>
     <w:rsid w:val="00772828"/>
     <w:rsid w:val="007935B3"/>
     <w:rsid w:val="007D095C"/>
     <w:rsid w:val="007D2F94"/>
     <w:rsid w:val="00815BBE"/>
     <w:rsid w:val="008245BD"/>
     <w:rsid w:val="00836920"/>
+    <w:rsid w:val="00851B14"/>
     <w:rsid w:val="00865A50"/>
     <w:rsid w:val="00866DFC"/>
     <w:rsid w:val="0087098D"/>
     <w:rsid w:val="00877327"/>
     <w:rsid w:val="008940FB"/>
     <w:rsid w:val="008A1343"/>
     <w:rsid w:val="008A4C0E"/>
     <w:rsid w:val="008A7D60"/>
     <w:rsid w:val="008D26A8"/>
     <w:rsid w:val="008D2E45"/>
     <w:rsid w:val="009142C0"/>
     <w:rsid w:val="0092339F"/>
     <w:rsid w:val="00940888"/>
     <w:rsid w:val="00952657"/>
     <w:rsid w:val="00967508"/>
     <w:rsid w:val="00970154"/>
     <w:rsid w:val="009C26D1"/>
     <w:rsid w:val="00A06F48"/>
     <w:rsid w:val="00A07806"/>
     <w:rsid w:val="00A14896"/>
     <w:rsid w:val="00A25020"/>
     <w:rsid w:val="00A37F20"/>
     <w:rsid w:val="00A43F32"/>
     <w:rsid w:val="00A538E3"/>
     <w:rsid w:val="00A62925"/>
@@ -4761,119 +4815,120 @@
     <w:rsid w:val="00AC6A31"/>
     <w:rsid w:val="00AD6E02"/>
     <w:rsid w:val="00AE12B4"/>
     <w:rsid w:val="00AF1CAC"/>
     <w:rsid w:val="00AF22F6"/>
     <w:rsid w:val="00B1315C"/>
     <w:rsid w:val="00B171AC"/>
     <w:rsid w:val="00B26409"/>
     <w:rsid w:val="00B55E4E"/>
     <w:rsid w:val="00B6111D"/>
     <w:rsid w:val="00B67F60"/>
     <w:rsid w:val="00B7625D"/>
     <w:rsid w:val="00B81240"/>
     <w:rsid w:val="00BA5734"/>
     <w:rsid w:val="00BD093C"/>
     <w:rsid w:val="00BE13DA"/>
     <w:rsid w:val="00C51EA1"/>
     <w:rsid w:val="00C554D1"/>
     <w:rsid w:val="00C755A2"/>
     <w:rsid w:val="00C765E0"/>
     <w:rsid w:val="00C90372"/>
     <w:rsid w:val="00CB7771"/>
     <w:rsid w:val="00CB79D9"/>
     <w:rsid w:val="00CC2635"/>
     <w:rsid w:val="00CF7845"/>
+    <w:rsid w:val="00D04772"/>
     <w:rsid w:val="00D27504"/>
     <w:rsid w:val="00D42D17"/>
     <w:rsid w:val="00D51D03"/>
     <w:rsid w:val="00D545E6"/>
     <w:rsid w:val="00D644E3"/>
     <w:rsid w:val="00D936F7"/>
     <w:rsid w:val="00DC14D0"/>
     <w:rsid w:val="00E21F6A"/>
     <w:rsid w:val="00E22109"/>
     <w:rsid w:val="00E26379"/>
     <w:rsid w:val="00E40106"/>
     <w:rsid w:val="00EB08C9"/>
     <w:rsid w:val="00ED3A5B"/>
     <w:rsid w:val="00ED69FC"/>
     <w:rsid w:val="00EE23C8"/>
     <w:rsid w:val="00EF4582"/>
     <w:rsid w:val="00F228AC"/>
     <w:rsid w:val="00F45E18"/>
     <w:rsid w:val="00F47BDD"/>
     <w:rsid w:val="00F545EC"/>
     <w:rsid w:val="00F9004E"/>
     <w:rsid w:val="00FA197A"/>
     <w:rsid w:val="00FA6E53"/>
     <w:rsid w:val="00FB4A52"/>
     <w:rsid w:val="00FB6853"/>
     <w:rsid w:val="00FB7C25"/>
     <w:rsid w:val="00FD062E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0CF46D6B"/>
+  <w14:docId w14:val="21D1FB6E"/>
   <w15:docId w15:val="{DFC9C8B5-51FF-4D3B-BA6E-FDE2CF24F021}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5198,50 +5253,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F597D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -5328,51 +5384,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00E22109"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E22109"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="26302322">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="900673941">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>