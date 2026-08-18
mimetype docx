--- v0 (2025-11-26)
+++ v1 (2026-08-18)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="105FC3C1" w14:textId="45252068" w:rsidR="00FA197A" w:rsidRPr="00C457FB" w:rsidRDefault="00C14B9A" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C14B9A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C1BE547" wp14:editId="158CDC8B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>7191375</wp:posOffset>
@@ -171,51 +171,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3C1BE547" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:566.25pt;margin-top:-12.2pt;width:196.5pt;height:39pt;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcQegFJgIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjx4rUx4hRdugwD&#10;ugvQ7gNkWY6FSaImKbG7ry8lp2nQbS/D/CCIInV0eEh6dTVqRQ7CeQmmpvNZTokwHFppdjX9fr99&#10;c0mJD8y0TIERNX0Qnl6tX79aDbYSBfSgWuEIghhfDbamfQi2yjLPe6GZn4EVBp0dOM0Cmm6XtY4N&#10;iK5VVuT5u2wA11oHXHiPpzeTk64TftcJHr52nReBqJoit5BWl9Ymrtl6xaqdY7aX/EiD/QMLzaTB&#10;R09QNywwsnfyNygtuQMPXZhx0Bl0neQi5YDZzPMX2dz1zIqUC4rj7Ukm//9g+ZfDN0dkW9NifkGJ&#10;YRqLdC/GQN7DSIqoz2B9hWF3FgPDiMdY55Srt7fAf3hiYNMzsxPXzsHQC9Yiv3m8mZ1dnXB8BGmG&#10;z9DiM2wfIAGNndNRPJSDIDrW6eFUm0iF42GxWJZliS6OPty/zVPxMlY93bbOh48CNImbmjqsfUJn&#10;h1sfIhtWPYXExzwo2W6lUslwu2ajHDkw7JNt+lICL8KUIUNNl2VRTgL8FSJP358gtAzY8Erqml6e&#10;glgVZftg2tSOgUk17ZGyMkcdo3STiGFsxlSyJHLUuIH2AYV1MPU3ziNuenC/KBmwt2vqf+6ZE5So&#10;TwaLs5wvFnEYkrEoLwo03LmnOfcwwxGqpoGSabsJaYCibgausYidTPo+MzlSxp5Nsh/nKw7FuZ2i&#10;nv8C60cAAAD//wMAUEsDBBQABgAIAAAAIQCKbU/O4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUhsUOs0L0qIUyEkEOygINi6sZtE2ONgu2n4e6YrWN6Zoztn6s1sDZu0D4ND&#10;AatlAkxj69SAnYD3t4fFGliIEpU0DrWAHx1g05yf1bJS7oivetrGjlEJhkoK6GMcK85D22srw9KN&#10;Gmm3d97KSNF3XHl5pHJreJokJbdyQLrQy1Hf97r92h6sgHX+NH2G5+zloy335iZeXU+P316Iy4v5&#10;7hZY1HP8g+GkT+rQkNPOHVAFZiivsrQgVsAizXNgJ6RICxrtBBRZCbyp+f8nml8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAXEHoBSYCAABNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAim1PzuEAAAAMAQAADwAAAAAAAAAAAAAAAACABAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:566.25pt;margin-top:-12.2pt;width:196.5pt;height:39pt;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBICu7/EQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01aGthGTVdLlyKk&#10;5UNaeADHdhoLx2Nst0l5+h072W61wAWRgzWTsf+e+c14fT10mhyl8wpMReeznBJpOAhl9hX9/m33&#10;6ooSH5gRTIORFT1JT683L1+se1vKBbSghXQERYwve1vRNgRbZpnnreyYn4GVBoMNuI4FdN0+E471&#10;qN7pbJHnb7IenLAOuPQe/96OQbpJ+k0jefjSNF4GoiuKuYW0urTWcc02a1buHbOt4lMa7B+y6Jgy&#10;eOlZ6pYFRg5O/SbVKe7AQxNmHLoMmkZxmWrAaub5s2ruW2ZlqgXheHvG5P+fLP98vLdfHQnDOxiw&#10;gakIb++A//DEwLZlZi9vnIO+lUzgxfOILOutL6ejEbUvfRSp+08gsMnsECAJDY3rIhWsk6A6NuB0&#10;hi6HQDj+XCxXRVFgiGMM7dd56krGysfT1vnwQUJHolFRh01N6ux450PMhpWPW+JlHrQSO6V1cty+&#10;3mpHjgwHYJe+VMCzbdqQvqKrYlGMAP4qkafvTxKdCjjJWnUVvTpvYmXE9t6INGeBKT3amLI2E8eI&#10;boQYhnogSkyQI9YaxAnBOhgHFx8aGi24X5T0OLQV9T8PzElK9EeDzVnNl8s45clZFm8X6LjLSH0Z&#10;YYajVEUDJaO5DellRG4GbrCJjUp8nzKZUsZhTNinhxOn/dJPu56e9+YBAAD//wMAUEsDBBQABgAI&#10;AAAAIQCKbU/O4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOs0L0qI&#10;UyEkEOygINi6sZtE2ONgu2n4e6YrWN6Zoztn6s1sDZu0D4NDAatlAkxj69SAnYD3t4fFGliIEpU0&#10;DrWAHx1g05yf1bJS7oivetrGjlEJhkoK6GMcK85D22srw9KNGmm3d97KSNF3XHl5pHJreJokJbdy&#10;QLrQy1Hf97r92h6sgHX+NH2G5+zloy335iZeXU+P316Iy4v57hZY1HP8g+GkT+rQkNPOHVAFZiiv&#10;srQgVsAizXNgJ6RICxrtBBRZCbyp+f8nml8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;SAru/xECAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAim1PzuEAAAAMAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6C2F98C0" w14:textId="37964F2F" w:rsidR="00CF3EDB" w:rsidRPr="00620628" w:rsidRDefault="00C14B9A" w:rsidP="00125FAF">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00620628">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">ตำแหน่ง </w:t>
                       </w:r>
                       <w:r w:rsidR="00125FAF">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">พนักงานบริการ </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00620628">
@@ -258,79 +258,79 @@
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00CF3EDB" w:rsidRPr="00620628">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">ช่างก่อสร้าง </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00403864">
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="7E8E347E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:327.1pt;margin-top:-10.05pt;width:52.45pt;height:51.9pt;z-index:251663360;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" fillcolor="#bbe0e3">
+          <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:327.1pt;margin-top:-10.05pt;width:52.45pt;height:51.9pt;z-index:251663360;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" fillcolor="#bbe0e3">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.8" ShapeID="_x0000_s1026" DrawAspect="Content" ObjectID="_1812172461" r:id="rId9">
+          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.8" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1847421733" r:id="rId9">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r w:rsidR="007005F6" w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E586A0" w14:textId="4E339782" w:rsidR="00BA5734" w:rsidRPr="00C457FB" w:rsidRDefault="00BA5734" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="346A74DA" w14:textId="1452BFB3" w:rsidR="006371B6" w:rsidRPr="00C457FB" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="16"/>
@@ -2129,93 +2129,80 @@
             <w:r w:rsidRPr="00993FF4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882E4B" w:rsidRPr="00C457FB" w14:paraId="62D32A49" w14:textId="77777777" w:rsidTr="00E372C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14170" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="726280E3" w14:textId="0D6E8BFD" w:rsidR="00882E4B" w:rsidRPr="00C457FB" w:rsidRDefault="00882E4B" w:rsidP="00832586">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00602218">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>1 .</w:t>
             </w:r>
             <w:r w:rsidRPr="00602218">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภ</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ารกิจตามหน้าที่หลัก</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (ร้อยละ  </w:t>
+              <w:t xml:space="preserve">ารกิจตามหน้าที่หลัก (ร้อยละ  </w:t>
             </w:r>
             <w:r w:rsidR="00F05284">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -3503,71 +3490,51 @@
               <w:t>ภารกิจเพื่อส่วนรวม (ร้อยละ 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30A3" w:rsidRPr="00C457FB" w14:paraId="7694D638" w14:textId="77777777" w:rsidTr="0005345E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C000AD2" w14:textId="77777777" w:rsidR="007F30A3" w:rsidRPr="00C457FB" w:rsidRDefault="007F30A3" w:rsidP="007F30A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>จำนวนครั้งของการปฏิบัติงานในภารกิจตามหน้าที่ด้านการทำนุบำรุง</w:t>
-[...19 lines deleted...]
-              <w:t>วัฒนธรรม และหรือการเข้าร่วมกิจกรรมของคณะหรือมหาวิทยาลัย</w:t>
+              <w:t>จำนวนครั้งของการปฏิบัติงานในภารกิจตามหน้าที่ด้านการทำนุบำรุงศิลปวัฒนธรรม และหรือการเข้าร่วมกิจกรรมของคณะหรือมหาวิทยาลัย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AF61848" w14:textId="77777777" w:rsidR="007F30A3" w:rsidRPr="00C457FB" w:rsidRDefault="007F30A3" w:rsidP="007F30A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08ABF9E7" w14:textId="224C0F5D" w:rsidR="007F30A3" w:rsidRPr="00C457FB" w:rsidRDefault="007F30A3" w:rsidP="007F30A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
@@ -4042,51 +4009,51 @@
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>วันที่ .................../.................../...................</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="01430FF3" id="Rectangle 12" o:spid="_x0000_s1027" style="position:absolute;margin-left:446.3pt;margin-top:5.25pt;width:288.45pt;height:79.8pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUdHYdhgIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bv3cRp2m2ipqvdLkVI&#10;C6xY+AA3dhoLxza223RB/Dtjpy0tcECIHByPPR6/N/PG85t9J9GOWye0qjC5SjHiqtZMqE2FP31c&#10;jWYYOU8Vo1IrXuFn7vDN4uWLeW9KnulWS8YtgiDKlb2pcOu9KZPE1S3vqLvShivYbLTtqAfTbhJm&#10;aQ/RO5lkaTpNem2ZsbrmzsHq/bCJFzF+0/Dav28axz2SFQZsPo42juswJos5LTeWmlbUBxj0H1B0&#10;VCi49BTqnnqKtlb8FqoTtdVON/6q1l2im0bUPHIANiT9hc1TSw2PXCA5zpzS5P5f2Prd7tEiwSpc&#10;YKRoByX6AEmjaiM5IlnIT29cCW5P5tEGhs486PqzQ0ovW3Djt9bqvuWUASoS/JOLA8FwcBSt+7ea&#10;QXi69Tqmat/YLgSEJKB9rMjzqSJ871ENi+PpdDwmE4xq2CMpGefTWLOElsfjxjr/musOhUmFLaCP&#10;4enuwfkAh5ZHlwhfS8FWQspo2M16KS3aUZDHKn6RAbA8d5MqOCsdjg0RhxVACXeEvYA3lvtbQbI8&#10;vcuK0Wo6ux7lq3wyKq7T2SglxV0xTfMiv199DwBJXraCMa4ehOJH6ZH870p7aIJBNFF8qIcSTrJJ&#10;5H6B3p2TTOP3J5Kd8NCJUnQVnp2caBkq+0oxoE1LT4Uc5skl/JhlyMHxH7MSdRBKP0jI79f7KLST&#10;qNaaPYMwrIayQW/CKwKTVtuvGPXQkRV2X7bUcozkGwXiKkiehxaORj65zsCw5zvr8x2qaghVYY/R&#10;MF36oe23xopNCzeRmCqlb0GQjYhSCWIdUB1kDF0XOR1eiNDW53b0+vmOLX4AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzmBQJ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN3S&#10;mibEqRBST8CBFonrNnaTiHgdYqcNf8/2BLdZzdPsTLGZfCdObohtIAPzmQLhqAq2pdrAx357twYR&#10;E5LFLpAz8OMibMrrqwJzG8707k67VAsOoZijgSalPpcyVo3zGGehd8TeMQweE59DLe2AZw73nVwo&#10;paXHlvhDg717blz1tRu9AdRL+/12vH/dv4was3pS29WnMub2Znp6BJHclP5guNTn6lByp0MYyUbR&#10;GVhnC80oG2oF4gIsdcbqwOpBzUGWhfy/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;1HR2HYYCAAAPBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAs5gUCd4AAAALAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
+              <v:rect w14:anchorId="01430FF3" id="Rectangle 12" o:spid="_x0000_s1027" style="position:absolute;margin-left:446.3pt;margin-top:5.25pt;width:288.45pt;height:79.8pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFqtfj8wEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jsx20Fy0HgwEWB&#10;9AGk+QCKoiSiFJdd0pbcr++SchyjvQXVgeByl8Od2dHmduwNOyr0GmzJ89mcM2Ul1Nq2JX/6sX/3&#10;gTMfhK2FAatKflKe327fvtkMrlAL6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9yZbzOfrbACsHYJU3tPp/ZTk24TfNEqGb03jVWCm5NRbSCumtYprtt2IokXhOi3PbYhXdNELbenR&#10;C9S9CIIdUP8D1WuJ4KEJMwl9Bk2jpUociE0+/4vNYyecSlxIHO8uMvn/Byu/Hh/dd4yte/cA8qdn&#10;FnadsK26Q4ShU6Km5/IoVDY4X1wuxMDTVVYNX6Cm0YpDgKTB2GAfAYkdG5PUp4vUagxM0uFyvV4u&#10;8xvOJOXyeb5crdMwMlE8X3fowycFPYubkiPNMsGL44MPsR1RPJek9sHoeq+NSQG21c4gOwqa+z59&#10;iQGxvC4zNhZbiNcmxHiSeEZq0UW+CGM1Ml2XfBEh4kkF9YmII0x2IvvTpgP8zdlAViq5/3UQqDgz&#10;ny2J9zFfraL3UrC6eb+gAK8z1XVGWElQJQ+cTdtdmPx6cKjbjl7KkwwW7kjwRicpXro6t092SQqd&#10;rR39eB2nqpcfcPsHAAD//wMAUEsDBBQABgAIAAAAIQCzmBQJ3gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqN3SmibEqRBST8CBFonrNnaTiHgdYqcNf8/2BLdZzdPsTLGZ&#10;fCdObohtIAPzmQLhqAq2pdrAx357twYRE5LFLpAz8OMibMrrqwJzG8707k67VAsOoZijgSalPpcy&#10;Vo3zGGehd8TeMQweE59DLe2AZw73nVwopaXHlvhDg717blz1tRu9AdRL+/12vH/dv4was3pS29Wn&#10;Mub2Znp6BJHclP5guNTn6lByp0MYyUbRGVhnC80oG2oF4gIsdcbqwOpBzUGWhfy/ofwFAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEABarX4/MBAADIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs5gUCd4AAAALAQAADwAAAAAAAAAAAAAAAABNBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6260F910" w14:textId="77777777" w:rsidR="00832586" w:rsidRPr="00D04071" w:rsidRDefault="00832586" w:rsidP="00713B57">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D04071">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ลงนาม .......................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ผู้ประเมิน (ผู้บังคับบัญชาชั้นต้น)</w:t>
                       </w:r>
@@ -4325,51 +4292,51 @@
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>วันที่ .................../.................../...................</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="764B5652" id="Rectangle 11" o:spid="_x0000_s1028" style="position:absolute;margin-left:115.5pt;margin-top:6.15pt;width:232.6pt;height:79.05pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV/PTnhAIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3Nput1ETVe7LUVI&#10;C6xY+ADXdhoLxza227Qg/p2x05Yu8IAQeXA89vj4zMwZz273nUQ7bp3QqsbZVYoRV1QzoTY1/vRx&#10;NbrByHmiGJFa8RofuMO385cvZr2peK5bLRm3CECUq3pT49Z7UyWJoy3viLvShivYbLTtiAfTbhJm&#10;SQ/onUzyNL1Oem2ZsZpy52B1OWziecRvGk79+6Zx3CNZY+Dm42jjuA5jMp+RamOJaQU90iD/wKIj&#10;QsGlZ6gl8QRtrfgNqhPUaqcbf0V1l+imEZTHGCCaLP0lmqeWGB5jgeQ4c06T+3+w9N3u0SLBagyF&#10;UqSDEn2ApBG1kRxlWchPb1wFbk/m0YYInXnQ9LNDSi9acON31uq+5YQBq+ifPDsQDAdH0bp/qxnA&#10;k63XMVX7xnYBEJKA9rEih3NF+N4jCot5OSnSHApHYS9L03E5ngROCalOx411/jXXHQqTGltgH+HJ&#10;7sH5wfXkEulrKdhKSBkNu1kvpEU7AvJYxe+I7i7dpArOSodjA+KwAizhjrAX+MZyfyuzvEjv83K0&#10;ur6ZjopVMRmV0/RmlGblfXmdFmWxXH0PBLOiagVjXD0IxU/Sy4q/K+2xCQbRRPGhvsblJJ/E2J+x&#10;d5dBpvH7U5Cd8NCJUnQghbMTqUJlXykGYZPKEyGHefKcfiwI5OD0j1mJOgilHyTk9+t9FNr4JKq1&#10;ZgcQhtVQNigxvCIwabX9ilEPHVlj92VLLMdIvlEgrjIritDC0Sgm0yALe7mzvtwhigJUjT1Gw3Th&#10;h7bfGis2LdyUxVQpfQeCbESUShDrwAoiCQZ0XYzp+EKEtr60o9fPd2z+AwAA//8DAFBLAwQUAAYA&#10;CAAAACEAY3Slj94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdpBga&#10;4lQIqSfgQIvEdRtvk4jYDrHThr9nOcFxZ0azb8rN7HpxojF2wRtYLhQI8nWwnW8MvO+3N/cgYkJv&#10;sQ+eDHxThE11eVFiYcPZv9FplxrBJT4WaKBNaSikjHVLDuMiDOTZO4bRYeJzbKQd8czlrpeZUlo6&#10;7Dx/aHGgp5bqz93kDKBe2a/XY/6yf540rptZbW8/lDHXV/PjA4hEc/oLwy8+o0PFTIcweRtFbyDL&#10;l7wlsZHlIDig1zoDcWDhTq1AVqX8P6H6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABX8&#10;9OeEAgAADwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGN0pY/eAAAACgEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" stroked="f">
+              <v:rect w14:anchorId="764B5652" id="Rectangle 11" o:spid="_x0000_s1028" style="position:absolute;margin-left:115.5pt;margin-top:6.15pt;width:232.6pt;height:79.05pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmnFTC8QEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yS9AI2arlZdFSEt&#10;F2nhAxzHSSwcjxm7TcrXM3a73QreEHmwPDP28ZwzJ5u7aTDsqNBrsBUvZjlnykpotO0q/v3b/s17&#10;znwQthEGrKr4SXl+t339ajO6Us2hB9MoZARifTm6ivchuDLLvOzVIPwMnLJUbAEHESjELmtQjIQ+&#10;mGye52+zEbBxCFJ5T9mHc5FvE37bKhm+tK1XgZmKU28hrZjWOq7ZdiPKDoXrtby0If6hi0FoS49e&#10;oR5EEOyA+i+oQUsED22YSRgyaFstVeJAbIr8DzZPvXAqcSFxvLvK5P8frPx8fHJfMbbu3SPIH55Z&#10;2PXCduoeEcZeiYaeK6JQ2eh8eb0QA09XWT1+goZGKw4BkgZTi0MEJHZsSlKfrlKrKTBJyfl6tczn&#10;NBFJtSLPF+vFKr0hyufrDn34oGBgcVNxpFkmeHF89CG2I8rnI6l9MLrZa2NSgF29M8iOgua+T98F&#10;3d8eMzYethCvnRFjJvGM1KKLfBmmemK6qfgiQsRMDc2JiCOc7UT2p00P+IuzkaxUcf/zIFBxZj5a&#10;Em9dLJfReylYrt5F2nhbqW8rwkqCqnjg7LzdhbNfDw5119NLRZLBwj0J3uokxUtXl/bJLkmhi7Wj&#10;H2/jdOrlB9z+BgAA//8DAFBLAwQUAAYACAAAACEAY3Slj94AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KjdpBga4lQIqSfgQIvEdRtvk4jYDrHThr9nOcFxZ0azb8rN7Hpx&#10;ojF2wRtYLhQI8nWwnW8MvO+3N/cgYkJvsQ+eDHxThE11eVFiYcPZv9FplxrBJT4WaKBNaSikjHVL&#10;DuMiDOTZO4bRYeJzbKQd8czlrpeZUlo67Dx/aHGgp5bqz93kDKBe2a/XY/6yf540rptZbW8/lDHX&#10;V/PjA4hEc/oLwy8+o0PFTIcweRtFbyDLl7wlsZHlIDig1zoDcWDhTq1AVqX8P6H6AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKacVMLxAQAAyAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGN0pY/eAAAACgEAAA8AAAAAAAAAAAAAAAAASwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7E8EBA11" w14:textId="77777777" w:rsidR="00832586" w:rsidRPr="00D04071" w:rsidRDefault="00832586" w:rsidP="00713B57">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D04071">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ลงนาม .......................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ผู้รับการประเมิน</w:t>
                       </w:r>
@@ -5129,80 +5096,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ค่าน้ำหนัก)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00732022" w:rsidRPr="00DB29A0" w14:paraId="61E6F5DF" w14:textId="51B28320" w:rsidTr="00D44F60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14175" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="485D41EF" w14:textId="35AE87E5" w:rsidR="00732022" w:rsidRPr="00DB29A0" w:rsidRDefault="00732022" w:rsidP="00732022">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>1 .</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ภารกิจตามหน้าที่หลัก</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (ร้อยละ  </w:t>
+              <w:t xml:space="preserve">ภารกิจตามหน้าที่หลัก (ร้อยละ  </w:t>
             </w:r>
             <w:r w:rsidR="00602218">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -6121,91 +6075,73 @@
         </w:rPr>
         <w:t>ค่า</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04071">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>น้ำหนักของ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>ภาระงาน</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04071">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ในข้อ</w:t>
-[...8 lines deleted...]
-        <w:t>นั้น</w:t>
+        <w:t>ในข้อนั้น</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ๆ</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">ๆ (4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (4) </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CEB70C" w14:textId="77777777" w:rsidR="00E26524" w:rsidRPr="00D04071" w:rsidRDefault="00E26524" w:rsidP="00E26524">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04071">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04071">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>รวมคะแนนประเมินทั้งหมดที่คำนวณแล้วทุกข้อ</w:t>
       </w:r>
@@ -6222,51 +6158,51 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D04071">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>เทียบบัญญัติไตรยางศ์คะแนนประเมินรวมตามร้อยละที่กำหนด</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0770A33D" w14:textId="07331203" w:rsidR="00DD6EE6" w:rsidRDefault="00DD6EE6" w:rsidP="00E26524">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D46AF11" w14:textId="77777777" w:rsidR="00DD6EE6" w:rsidRDefault="00DD6EE6" w:rsidP="00E26524">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DD5DCD7" w14:textId="77777777" w:rsidR="00E26524" w:rsidRPr="009D4771" w:rsidRDefault="00E26524" w:rsidP="00E26524">
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6294,81 +6230,79 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>การประเมิน</w:t>
       </w:r>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>สมรรถนะหลัก (</w:t>
       </w:r>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Core Competency</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2F72">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ให้คณะกรรมการประเมิน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผลการปฏิบัติงาน</w:t>
@@ -6612,82 +6546,71 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE71C2">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>และหรือการประเมินสมรรถนะทางการบริหาร (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE71C2">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Managerial Competency</w:t>
-[...9 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Managerial Competency)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B039E3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>: ให้คณะกรรมการประเมิน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE9CFE0" w14:textId="77777777" w:rsidR="00E26524" w:rsidRDefault="00E26524" w:rsidP="00E26524">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
@@ -8579,52 +8502,50 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7686B081" w14:textId="77777777" w:rsidR="00435796" w:rsidRDefault="00435796" w:rsidP="00E26524">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="699F7B61" w14:textId="02CEA4AF" w:rsidR="00E26524" w:rsidRPr="00CB75E7" w:rsidRDefault="00E26524" w:rsidP="00E26524">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D86915">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ส่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วนที่ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
@@ -9575,51 +9496,51 @@
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="494E41A8" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:653.8pt;margin-top:5.6pt;width:705pt;height:300pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZ0ejPKgIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/01y2hTZqulp1KUJa&#10;YMXCBziOk1g4thm7TZav37HTlhbeEHmwPJnxyZlzxlnfjr0iBwFOGl3SbJZSIjQ3tdRtSb9/271Z&#10;UuI80zVTRouSPgtHbzevX60HW4jcdEbVAgiCaFcMtqSd97ZIEsc70TM3M1ZoTDYGeuYxhDapgQ2I&#10;3qskT9O3yWCgtmC4cA7f3k9Juon4TSO4/9I0TniiSorcfFwhrlVYk82aFS0w20l+pMH+gUXPpMaP&#10;nqHumWdkD/IvqF5yMM40fsZNn5imkVzEHrCbLP2jm6eOWRF7QXGcPcvk/h8s/3x4BCLrkuaUaNaj&#10;RV9RNKZbJUge5BmsK7DqyT5CaNDZB8N/OKLNtsMqcQdghk6wGklloT65OhACh0dJNXwyNaKzvTdR&#10;qbGBPgCiBmSMhjyfDRGjJxxfLleLm0WKvnHM3SyzFJ/4DVacjltw/oMwPQmbkgKSj/Ds8OB8oMOK&#10;U0mkb5Ssd1KpGEBbbRWQA8Pp2MXniO4uy5QmQ0lXi3wRka9y7hIi0DsTvCrrpccxV7LHns5FrAi6&#10;vdd1HELPpJr2SFnpo5BBu8kDP1ZjNGp+cqUy9TMqC2aaaryFuOkM/KJkwIkuqfu5ZyAoUR81urPK&#10;5vNwBWIwX7zLMYDLTHWZYZojVEk9JdN266drs7cg2w6/lEU1tLlDRxsZtQ5uT6yO9HFqowXHGxau&#10;xWUcq37/BzYvAAAA//8DAFBLAwQUAAYACAAAACEA0NU4wtsAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KidgCpI41QIVCSObXrhtom3SSBeR7HTBr4e5wTHfTOancm3s+3F&#10;mUbfOdaQrBQI4tqZjhsNx3J39wjCB2SDvWPS8E0etsX1VY6ZcRfe0/kQGhFD2GeooQ1hyKT0dUsW&#10;/coNxFE7udFiiOfYSDPiJYbbXqZKraXFjuOHFgd6aan+OkxWQ9WlR/zZl2/KPu3uw/tcfk4fr1rf&#10;3szPGxCB5vBnhqV+rA5F7FS5iY0XvYY4JESapCAW9SFRkVQa1guSRS7/Dyh+AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABnR6M8qAgAATwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhANDVOMLbAAAACAEAAA8AAAAAAAAAAAAAAAAAhAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+              <v:rect w14:anchorId="494E41A8" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:653.8pt;margin-top:5.6pt;width:705pt;height:300pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4OjvEFgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOky0x4hRFugwD&#10;ugvQ7QNkWbaFyaJGKbGzrx+lpGm6vQ3TgyCK1NHhIbm+HXvDDgq9BlvyfDLlTFkJtbZtyb9/271Z&#10;cuaDsLUwYFXJj8rz283rV+vBFWoGHZhaISMQ64vBlbwLwRVZ5mWneuEn4JQlZwPYi0AmtlmNYiD0&#10;3mSz6fRtNgDWDkEq7+n2/uTkm4TfNEqGL03jVWCm5MQtpB3TXsU926xF0aJwnZZnGuIfWPRCW/r0&#10;AnUvgmB71H9B9VoieGjCREKfQdNoqVIOlE0+/SObx044lXIhcby7yOT/H6z8fHh0XzFS9+4B5A/P&#10;LGw7YVt1hwhDp0RN3+VRqGxwvrg8iIanp6waPkFNpRX7AEmDscE+AlJ2bExSHy9SqzEwSZfL1eJm&#10;MaWKSPLdLPMprfSHKJ6eO/Thg4KexUPJkWqZ4MXhwYdIRxRPIYk+GF3vtDHJwLbaGmQHQXXfpXVG&#10;99dhxrKh5KvFbJGQX/j8NUSkdyH4IqzXgRrY6J5yugSJIur23tapvYLQ5nQmysaehYzaxTb1RRir&#10;kem65PPIMd5UUB9JWYRTv9J80aED/MXZQL1acv9zL1BxZj5aqs4qn89jcydjvng3IwOvPdW1R1hJ&#10;UCUPnJ2O23AaiL1D3Xb0U57UsHBHFW100vqZ1Zk+9WMqwXl2YsNf2ynqecI3vwEAAP//AwBQSwME&#10;FAAGAAgAAAAhANDVOMLbAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;nYAqSONUCFQkjm164baJt0kgXkex0wa+HucEx30zmp3Jt7PtxZlG3znWkKwUCOLamY4bDcdyd/cI&#10;wgdkg71j0vBNHrbF9VWOmXEX3tP5EBoRQ9hnqKENYcik9HVLFv3KDcRRO7nRYojn2Egz4iWG216m&#10;Sq2lxY7jhxYHemmp/jpMVkPVpUf82Zdvyj7t7sP7XH5OH69a397MzxsQgebwZ4alfqwORexUuYmN&#10;F72GOCREmqQgFvUhUZFUGtYLkkUu/w8ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4&#10;OjvEFgIAACkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDQ1TjC2wAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="76ADFD92" w14:textId="77777777" w:rsidR="00E26524" w:rsidRDefault="00E26524" w:rsidP="00E26524">
                       <w:pPr>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A7CC4">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ความเห็น</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
@@ -10619,70 +10540,70 @@
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E26524" w:rsidSect="009D1B3C">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="709" w:right="1270" w:bottom="40" w:left="1440" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A49FE4D" w14:textId="77777777" w:rsidR="00403864" w:rsidRDefault="00403864">
+    <w:p w14:paraId="24312A8C" w14:textId="77777777" w:rsidR="00FB554B" w:rsidRDefault="00FB554B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65EE5E0A" w14:textId="77777777" w:rsidR="00403864" w:rsidRDefault="00403864">
+    <w:p w14:paraId="07DC0A55" w14:textId="77777777" w:rsidR="00FB554B" w:rsidRDefault="00FB554B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10728,96 +10649,96 @@
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0E6F3590" w14:textId="77777777" w:rsidR="00832586" w:rsidRDefault="00832586" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B668AAA" w14:textId="77777777" w:rsidR="00832586" w:rsidRDefault="00832586">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-132724488"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="700175E0" w14:textId="15688397" w:rsidR="00832586" w:rsidRPr="009D1B3C" w:rsidRDefault="00832586">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009D1B3C">
           <w:rPr>
@@ -10844,90 +10765,90 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="009D1B3C">
           <w:rPr>
             <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="016E890D" w14:textId="77777777" w:rsidR="00832586" w:rsidRPr="00CE7637" w:rsidRDefault="00832586" w:rsidP="009D1B3C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0FE7BEF6" w14:textId="77777777" w:rsidR="00832586" w:rsidRPr="00E65132" w:rsidRDefault="00832586" w:rsidP="00E65132">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E65132">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="165524B9" w14:textId="77777777" w:rsidR="00403864" w:rsidRDefault="00403864">
+    <w:p w14:paraId="72A08E83" w14:textId="77777777" w:rsidR="00FB554B" w:rsidRDefault="00FB554B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38CFF0CF" w14:textId="77777777" w:rsidR="00403864" w:rsidRDefault="00403864">
+    <w:p w14:paraId="47EE22A2" w14:textId="77777777" w:rsidR="00FB554B" w:rsidRDefault="00FB554B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="45129A6D" w14:textId="23DCBEBC" w:rsidR="00832586" w:rsidRPr="00083820" w:rsidRDefault="00832586" w:rsidP="00083820">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11250"/>
         <w:tab w:val="right" w:pos="14601"/>
       </w:tabs>
       <w:ind w:right="-473"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -10944,51 +10865,51 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D940F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBB6B20E"/>
     <w:lvl w:ilvl="0" w:tplc="1C7AD06E">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12422,136 +12343,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1981811232">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="419638594">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1430346924">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1110315665">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1745031274">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="547836816">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1685549965">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="361446207">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1894152407">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="907813069">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1365907322">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="92822097">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA197A"/>
     <w:rsid w:val="00000B45"/>
     <w:rsid w:val="00000B9E"/>
     <w:rsid w:val="00005EF1"/>
     <w:rsid w:val="00012255"/>
     <w:rsid w:val="00012A7E"/>
     <w:rsid w:val="0001459B"/>
+    <w:rsid w:val="00016861"/>
     <w:rsid w:val="000202AB"/>
     <w:rsid w:val="00025BBC"/>
     <w:rsid w:val="00025DB1"/>
     <w:rsid w:val="000326D3"/>
     <w:rsid w:val="00036ABD"/>
     <w:rsid w:val="0005345E"/>
     <w:rsid w:val="00061BAE"/>
     <w:rsid w:val="000621C4"/>
     <w:rsid w:val="00073D8B"/>
     <w:rsid w:val="00075838"/>
     <w:rsid w:val="00083820"/>
     <w:rsid w:val="00086B27"/>
+    <w:rsid w:val="00091324"/>
     <w:rsid w:val="000A0785"/>
     <w:rsid w:val="000A1172"/>
     <w:rsid w:val="000A1B77"/>
     <w:rsid w:val="000B0563"/>
     <w:rsid w:val="000B7F31"/>
     <w:rsid w:val="000C5BC5"/>
     <w:rsid w:val="000D047F"/>
     <w:rsid w:val="000D4AE6"/>
     <w:rsid w:val="000D69CA"/>
     <w:rsid w:val="000E0B1B"/>
     <w:rsid w:val="000F486B"/>
     <w:rsid w:val="000F4EB1"/>
     <w:rsid w:val="0010055E"/>
     <w:rsid w:val="00104CB6"/>
     <w:rsid w:val="0011064C"/>
     <w:rsid w:val="00110ABD"/>
     <w:rsid w:val="0011161A"/>
     <w:rsid w:val="001116B1"/>
     <w:rsid w:val="001125ED"/>
     <w:rsid w:val="0011550F"/>
     <w:rsid w:val="001159AF"/>
     <w:rsid w:val="0011728F"/>
     <w:rsid w:val="001232C4"/>
     <w:rsid w:val="00125FAF"/>
     <w:rsid w:val="00127D42"/>
@@ -12661,50 +12583,51 @@
     <w:rsid w:val="0055045F"/>
     <w:rsid w:val="00554C2E"/>
     <w:rsid w:val="00556DF5"/>
     <w:rsid w:val="005614FD"/>
     <w:rsid w:val="00590874"/>
     <w:rsid w:val="00590C58"/>
     <w:rsid w:val="005911C5"/>
     <w:rsid w:val="005915AC"/>
     <w:rsid w:val="0059384E"/>
     <w:rsid w:val="00597D56"/>
     <w:rsid w:val="005A4752"/>
     <w:rsid w:val="005A674C"/>
     <w:rsid w:val="005B1AAF"/>
     <w:rsid w:val="005C36CF"/>
     <w:rsid w:val="005D1C64"/>
     <w:rsid w:val="005E394D"/>
     <w:rsid w:val="005E68F2"/>
     <w:rsid w:val="005E75F1"/>
     <w:rsid w:val="005E762F"/>
     <w:rsid w:val="005F02F6"/>
     <w:rsid w:val="00601301"/>
     <w:rsid w:val="00602218"/>
     <w:rsid w:val="0060274D"/>
     <w:rsid w:val="006158C8"/>
     <w:rsid w:val="00620628"/>
+    <w:rsid w:val="00622210"/>
     <w:rsid w:val="006271D4"/>
     <w:rsid w:val="006371B6"/>
     <w:rsid w:val="0064483E"/>
     <w:rsid w:val="00645688"/>
     <w:rsid w:val="00654A55"/>
     <w:rsid w:val="00656B51"/>
     <w:rsid w:val="006607D0"/>
     <w:rsid w:val="00663A47"/>
     <w:rsid w:val="00664792"/>
     <w:rsid w:val="00682E65"/>
     <w:rsid w:val="00690672"/>
     <w:rsid w:val="00692C41"/>
     <w:rsid w:val="006977AD"/>
     <w:rsid w:val="0069793E"/>
     <w:rsid w:val="006A1E71"/>
     <w:rsid w:val="006A56B2"/>
     <w:rsid w:val="006A7CC4"/>
     <w:rsid w:val="006D1639"/>
     <w:rsid w:val="006D5006"/>
     <w:rsid w:val="006E5C58"/>
     <w:rsid w:val="006E645B"/>
     <w:rsid w:val="006F18A3"/>
     <w:rsid w:val="006F5958"/>
     <w:rsid w:val="006F693B"/>
     <w:rsid w:val="007005F6"/>
@@ -12960,97 +12883,98 @@
     <w:rsid w:val="00ED5DB3"/>
     <w:rsid w:val="00ED767B"/>
     <w:rsid w:val="00EE3BE2"/>
     <w:rsid w:val="00EF2587"/>
     <w:rsid w:val="00F05284"/>
     <w:rsid w:val="00F14B30"/>
     <w:rsid w:val="00F212A4"/>
     <w:rsid w:val="00F37FA8"/>
     <w:rsid w:val="00F4007D"/>
     <w:rsid w:val="00F42C63"/>
     <w:rsid w:val="00F4588F"/>
     <w:rsid w:val="00F45E18"/>
     <w:rsid w:val="00F545EC"/>
     <w:rsid w:val="00F65D2E"/>
     <w:rsid w:val="00F70E40"/>
     <w:rsid w:val="00F729CE"/>
     <w:rsid w:val="00F73AC2"/>
     <w:rsid w:val="00F83D30"/>
     <w:rsid w:val="00F87B21"/>
     <w:rsid w:val="00F94EF8"/>
     <w:rsid w:val="00F95B54"/>
     <w:rsid w:val="00FA197A"/>
     <w:rsid w:val="00FA4C06"/>
     <w:rsid w:val="00FA6E53"/>
     <w:rsid w:val="00FB4A52"/>
+    <w:rsid w:val="00FB554B"/>
     <w:rsid w:val="00FB6853"/>
     <w:rsid w:val="00FB7C25"/>
     <w:rsid w:val="00FD062E"/>
     <w:rsid w:val="00FD1D51"/>
     <w:rsid w:val="00FE500C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0EC501AA"/>
   <w15:docId w15:val="{C6A1759E-39F2-4B19-8C4A-DC67DA090D01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13375,50 +13299,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F597D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -13582,51 +13507,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0011728F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="26302322">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="439299014">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>