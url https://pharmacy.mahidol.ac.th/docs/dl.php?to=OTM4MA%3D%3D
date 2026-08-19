--- v0 (2025-11-26)
+++ v1 (2026-08-19)
@@ -1,95 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="105FC3C1" w14:textId="2898D897" w:rsidR="00FA197A" w:rsidRPr="00C457FB" w:rsidRDefault="00F511B4" w:rsidP="00FA197A">
+    <w:p w14:paraId="105FC3C1" w14:textId="2898D897" w:rsidR="00FA197A" w:rsidRPr="00C457FB" w:rsidRDefault="00000000" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="7E8E347E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:327.1pt;margin-top:-10.05pt;width:52.45pt;height:51.9pt;z-index:251663360;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" fillcolor="#bbe0e3">
+          <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:327.1pt;margin-top:-10.05pt;width:52.45pt;height:51.9pt;z-index:251663360;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" fillcolor="#bbe0e3">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.8" ShapeID="_x0000_s1026" DrawAspect="Content" ObjectID="_1810966785" r:id="rId9">
+          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.8" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1847421671" r:id="rId9">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r w:rsidR="007005F6" w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E586A0" w14:textId="4768F85B" w:rsidR="00BA5734" w:rsidRPr="00C457FB" w:rsidRDefault="00BA5734" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="346A74DA" w14:textId="1452BFB3" w:rsidR="006371B6" w:rsidRPr="00C457FB" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="16"/>
@@ -184,109 +183,109 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 1  ข้อมูลส่วนบุคคล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20055085" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00C457FB" w:rsidRDefault="00DD75C1" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3080B99D" wp14:editId="5EEAF713">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3080B99D" wp14:editId="55561E35">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>29211</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="9258300" cy="1697126"/>
+                <wp:extent cx="9067800" cy="1697126"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="17780"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="9258300" cy="1697126"/>
+                          <a:ext cx="9067800" cy="1697126"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1B26854A" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.3pt;width:729pt;height:133.65pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNzkEWIAIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QpMkqm6pKCUIq&#10;UFH4AMfr3bXwjbGTTfn6jr1pSIEnhB8sj2d8fObMzOr6qBU5CPDSmpoWk5wSYbhtpOlq+u3r9s2C&#10;Eh+YaZiyRtT0UXh6vX79ajW4SpS2t6oRQBDE+GpwNe1DcFWWed4LzfzEOmHQ2VrQLKAJXdYAGxBd&#10;q6zM83k2WGgcWC68x9vb0UnXCb9tBQ+f29aLQFRNkVtIO6R9F/dsvWJVB8z1kp9osH9goZk0+OkZ&#10;6pYFRvYg/4DSkoP1tg0TbnVm21ZykXLAbIr8t2weeuZEygXF8e4sk/9/sPzT4R6IbGo6o8QwjSX6&#10;gqIx0ylBZlGewfkKox7cPcQEvbuz/Lsnxm56jBI3AHboBWuQVBHjsxcPouHxKdkNH22D6GwfbFLq&#10;2IKOgKgBOaaCPJ4LIo6BcLxclrPF2xzrxtFXzJdXRTlPf7Dq+bkDH94Lq0k81BSQfIJnhzsfIh1W&#10;PYck+lbJZiuVSgZ0u40CcmDYHdu0Tuj+MkwZMiCXWTlLyC98/hIiT+tvEFoGbHMldU0X5yBWRd3e&#10;mSY1YWBSjWekrMxJyKjdWIOdbR5RR7BjD+PM4aG38JOSAfu3pv7HnoGgRH0wWItlMZ3Ghk/GdHZV&#10;ogGXnt2lhxmOUDUNlIzHTRiHZO9Adj3+VKTcjb3B+rUyKRtrO7I6kcUeTYKf5ikOwaWdon5N/foJ&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqLj873QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NA&#10;EIXvJv6HzZh4s0ux1hYZGqOpiceWXrwNMALKzhJ2adFf7/ZUj/Pey3vfpJvJdOrIg2utIMxnESiW&#10;0lat1AiHfHu3AuU8SUWdFUb4YQeb7PoqpaSyJ9nxce9rFUrEJYTQeN8nWruyYUNuZnuW4H3awZAP&#10;51DraqBTKDedjqNoqQ21EhYa6vml4fJ7PxqEoo0P9LvL3yKz3t779yn/Gj9eEW9vpucnUJ4nfwnD&#10;GT+gQxaYCjtK5VSHEB7xCIslqLO5eFgFoUCIH+dr0Fmq//NnfwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBNzkEWIAIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBqLj873QAAAAcBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;">
+              <v:rect w14:anchorId="37DF0326" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.3pt;width:714pt;height:133.65pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOyhCJDAIAABcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOcmmMOEWRLsOA&#10;7gJ0+wBFlm1hsqhRSpzs60cpaZqtfRqmB4EUpcPDQ2p5e+gN2yv0GmzFi1HOmbISam3bin//tnl3&#10;w5kPwtbCgFUVPyrPb1dv3ywHV6oxdGBqhYxArC8HV/EuBFdmmZed6oUfgVOWgg1gLwK52GY1ioHQ&#10;e5ON83yWDYC1Q5DKezq9PwX5KuE3jZLhS9N4FZipOHELace0b+OerZaibFG4TsszDfEPLHqhLSW9&#10;QN2LINgO9QuoXksED00YSegzaBotVaqBqinyv6p57IRTqRYSx7uLTP7/wcrP+0f3FSN17x5A/vDM&#10;wroTtlV3iDB0StSUrohCZYPz5eVBdDw9ZdvhE9TUWrELkDQ4NNhHQKqOHZLUx4vU6hCYpMNFPpvf&#10;5NQRSbFitpgX41nKIcqn5w59+KCgZ9GoOFIvE7zYP/gQ6Yjy6UqiD0bXG21McrDdrg2yvaC+b9I6&#10;o/vra8aygbhMx9OE/EfMX0Pkab0G0etAA2x0X3Gqh1a8JMqo23tbJzsIbU42UTb2LGTULo6pL7dQ&#10;H0lHhNN00m8iowP8xdlAk1lx/3MnUHFmPlrqxaKYTOIoJ2cynY/JwevI9joirCSoigfOTuY6nMZ/&#10;51C3HWUqUu0W7qh/jU7KPrM6k6XpS4Kff0oc72s/3Xr+z6vfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;Uocdjt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLsaktZWiMpiYe&#10;W3rxNsAUUHaWsEuL/nq3Jz3Oey/vfZNuJ9OpMw+utYIwn0WgWEpbtVIjHPPdwwqU8yQVdVYY4Zsd&#10;bLPbm5SSyl5kz+eDr1UoEZcQQuN9n2jtyoYNuZntWYJ3soMhH86h1tVAl1BuOh1H0VIbaiUsNNTz&#10;S8Pl12E0CEUbH+lnn79FZr179O9T/jl+vCLe303PG1CeJ/8Xhit+QIcsMBV2lMqpDiE84hEWS1BX&#10;cxGvglAgxE/zNegs1f/5s18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATsoQiQwCAAAX&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUocdjt0A&#10;AAAHAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA197A" w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EEC1D5" w14:textId="76E261CC" w:rsidR="00FA197A" w:rsidRPr="00C457FB" w:rsidRDefault="00277D5B" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
@@ -1932,80 +1931,67 @@
             <w:r w:rsidRPr="00993FF4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00882E4B" w:rsidRPr="00C457FB" w14:paraId="62D32A49" w14:textId="77777777" w:rsidTr="00E372C9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14170" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="726280E3" w14:textId="5FBFCA3E" w:rsidR="00882E4B" w:rsidRPr="00C457FB" w:rsidRDefault="00882E4B" w:rsidP="00832586">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>1 .</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ภารกิจตามหน้าที่หลัก</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (ร้อยละ  </w:t>
+              <w:t xml:space="preserve">ภารกิจตามหน้าที่หลัก (ร้อยละ  </w:t>
             </w:r>
             <w:r w:rsidR="0055543A">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2558,1685 +2544,1018 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F3D14" w:rsidRPr="00C457FB" w14:paraId="567C2677" w14:textId="77777777" w:rsidTr="0005345E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7696FA91" w14:textId="60C2005A" w:rsidR="002F3D14" w:rsidRPr="00111587" w:rsidRDefault="002F3D14" w:rsidP="00111587">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="164" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การอบรม/สัมมนา เพื่อพัฒนาตนเองตามมาตรฐานกำหนดตำแหน่ง</w:t>
+            </w:r>
+            <w:r w:rsidR="007A6457" w:rsidRPr="00111587">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00111587">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
-[...44 lines deleted...]
-              <w:t>เพื่อพัฒนาตนเองตามมาตรฐานกำหนดตำแหน่ง</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="007A6457" w:rsidRPr="00111587">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...25 lines deleted...]
-            </w:ins>
+                <w:cs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r w:rsidR="007A6457" w:rsidRPr="00111587">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>0</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:ins w:id="8" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C18F22C" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="002F3D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="191792F3" w14:textId="5F091FE1" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="002F3D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="386D3AEF" w14:textId="30FD9F81" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ผ่านการอบรม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEFE915" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+          <w:p w14:paraId="0EEFE915" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00E90EE7" w:rsidRDefault="002F3D14" w:rsidP="00E90EE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:rPrChange w:id="11" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...23 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="517AC7AD" w14:textId="0CDCD54F" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E4B246B" w14:textId="78B3D744" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53C0FE47" w14:textId="545ADB1A" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE7C8BB" w14:textId="24718B51" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F3D14" w:rsidRPr="00C457FB" w14:paraId="1CAF897A" w14:textId="77777777" w:rsidTr="0005345E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73DC878E" w14:textId="4BB8E73F" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00111587">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="164" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="17" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...53 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">จำนวนครั้งการเข้าร่วมงานพัฒนาคุณภาพที่เกี่ยวข้อง </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="23" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...17 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:ins w:id="25" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F561BF7" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="002F3D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E495B1A" w14:textId="640F705A" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="002F3D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F38F2DA" w14:textId="3AED5D7A" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="27" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...43 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">จำนวน </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:ins w:id="31" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ครั้ง</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D100D5A" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+          <w:p w14:paraId="7D100D5A" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00E90EE7" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:ins w:id="33" w:author="Lecture" w:date="2025-05-06T14:31:00Z"/>
-[...25 lines deleted...]
-            </w:ins>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="16C95928" w14:textId="411C8C7A" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="456E23B4" w14:textId="6BDD439B" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="38" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...14 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D5C97DE" w14:textId="227792B6" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="40" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...14 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="543AF391" w14:textId="60441E44" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="42" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...14 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F3D14" w:rsidRPr="00C457FB" w14:paraId="4D02CA57" w14:textId="77777777" w:rsidTr="0005345E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E579389" w14:textId="20656C19" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidRDefault="002F3D14" w:rsidP="00111587">
+          <w:p w14:paraId="6E579389" w14:textId="20656C19" w:rsidR="002F3D14" w:rsidRPr="00E90EE7" w:rsidRDefault="002F3D14" w:rsidP="00E90EE7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="164" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="44" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...26 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">สร้างนวัตกรรมหรือพัฒนาคุณภาพในระบบงาน </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1539BFD3" w14:textId="7A444C40" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="002F3D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5314202B" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="002F3D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6380C576" w14:textId="657BA274" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="002F3D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="304A01DA" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+          <w:p w14:paraId="304A01DA" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00E90EE7" w:rsidRDefault="002F3D14" w:rsidP="00E90EE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:rPrChange w:id="50" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...25 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ดำเนินการแล้วเสร็จ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E242877" w14:textId="7445FB3A" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2235D84C" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+          <w:p w14:paraId="2235D84C" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00E90EE7" w:rsidRDefault="002F3D14" w:rsidP="00E90EE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:rPrChange w:id="53" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...25 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ดำเนินการ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C314CF3" w14:textId="5AB3986F" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ไม่น้อยกว่า </w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF8E527" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+          <w:p w14:paraId="4BF8E527" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00E90EE7" w:rsidRDefault="002F3D14" w:rsidP="00E90EE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:rPrChange w:id="58" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...25 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ดำเนินการ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A61D972" w14:textId="3CE01DE6" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ไม่น้อยกว่า </w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C361913" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+          <w:p w14:paraId="7C361913" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00E90EE7" w:rsidRDefault="002F3D14" w:rsidP="00E90EE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:rPrChange w:id="63" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...25 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>มีแผนการดำเนินการ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16DFDC15" w14:textId="55CD3E59" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="250ADA3D" w14:textId="426CD980" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F3D14" w:rsidRPr="00C457FB" w14:paraId="5B5415B2" w14:textId="77777777" w:rsidTr="0005345E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7473748A" w14:textId="4ECF7A75" w:rsidR="007A6457" w:rsidRDefault="002F3D14" w:rsidP="00111587">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="164" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">ผู้ทรงคุณวุฒิ/ผู้ประเมิน/นำเสนอผลงาน </w:t>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">จำนวนครั้งการเป็นวิทยากร/อนุกรรมการ/กรรมการ/ผู้ทรงคุณวุฒิ/ผู้ประเมิน/นำเสนอผลงาน </w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F195420" w14:textId="6F738F51" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="007A6457">
+          <w:p w14:paraId="7F195420" w14:textId="18E80A43" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="007A6457">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:del w:id="76" w:author="Lecture" w:date="2025-05-06T14:51:00Z">
-[...29 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47815F14" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="002F3D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09BD5EBE" w14:textId="4622FE44" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="002F3D14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E0D70B" w14:textId="325C6983" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidDel="000F475F" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+          <w:p w14:paraId="20A6AF25" w14:textId="18DE5B9F" w:rsidR="002F3D14" w:rsidRPr="00E90EE7" w:rsidRDefault="002F3D14" w:rsidP="00E90EE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:del w:id="81" w:author="HR-Pornatcha" w:date="2025-03-31T09:02:00Z"/>
-[...28 lines deleted...]
-                </w:rPrChange>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวน </w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
+            <w:r w:rsidRPr="00E90EE7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:u w:val="single"/>
-                <w:rPrChange w:id="86" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...7 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ครั้ง</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20A6AF25" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+          <w:p w14:paraId="40E8501A" w14:textId="06D0D7FF" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:strike/>
-[...15 lines deleted...]
-          <w:p w14:paraId="40E8501A" w14:textId="06D0D7FF" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3599D25E" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="00E90EE7" w:rsidRDefault="002F3D14" w:rsidP="00E90EE7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="3599D25E" w14:textId="77777777" w:rsidR="002F3D14" w:rsidRPr="002966EE" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B55CE50" w14:textId="77D022B8" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:rPrChange w:id="91" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...23 lines deleted...]
-                </w:rPrChange>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D896E0" w14:textId="69283544" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B55CE50" w14:textId="77D022B8" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3120D19D" w14:textId="469058BB" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="15D896E0" w14:textId="69283544" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53163D64" w14:textId="2AA8CE69" w:rsidR="002F3D14" w:rsidRPr="00C457FB" w:rsidRDefault="002F3D14" w:rsidP="00A760E9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...65 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C13DDA" w:rsidRPr="00C457FB" w14:paraId="1B5A75EB" w14:textId="77777777" w:rsidTr="0027669F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14170" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="69BD39AC" w14:textId="49295D14" w:rsidR="00C13DDA" w:rsidRPr="00C457FB" w:rsidRDefault="00C13DDA" w:rsidP="00C13DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D22AE7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -4276,1361 +3595,957 @@
               </w:rPr>
               <w:t>10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC415C" w:rsidRPr="00C457FB" w14:paraId="78568812" w14:textId="77777777" w:rsidTr="0005345E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49945E5C" w14:textId="4040C556" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00111587">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="164" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00111587">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนการเป็นประธาน</w:t>
             </w:r>
             <w:r w:rsidR="007A6457" w:rsidRPr="00111587">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00111587">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>รองประธาน เลขานุการ ผู้ช่วยเลขานุการ ในชุดกรรมการ</w:t>
             </w:r>
             <w:r w:rsidR="00111587">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...7 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D1232C3" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BF4D2ED" w14:textId="29062DA7" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A4CB054" w14:textId="4F19928F" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="007A6457" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ชุดกรรมการหรือมากกว่า</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B156560" w14:textId="2156E56E" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EDEEC12" w14:textId="1DAC6B9A" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19131A00" w14:textId="7AA8C716" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CD932F7" w14:textId="37EA9685" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC415C" w:rsidRPr="00C457FB" w14:paraId="10EB2E9F" w14:textId="77777777" w:rsidTr="0005345E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BEE13E4" w14:textId="5B3409B9" w:rsidR="007A6457" w:rsidRPr="00111587" w:rsidRDefault="00CC415C" w:rsidP="00111587">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="164" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00111587">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนชุดกรรมการ</w:t>
             </w:r>
             <w:r w:rsidR="007A6457" w:rsidRPr="00111587">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="768DEFAD" w14:textId="781797C4" w:rsidR="00CC415C" w:rsidRPr="00803838" w:rsidRDefault="00CC415C" w:rsidP="007A6457">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...7 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AD573C9" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E30B928" w14:textId="6E324D89" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E3C105D" w14:textId="22547879" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="007A6457" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ชุดกรรมการหรือมากกว่า</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="114CC204" w14:textId="6DEE6A13" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="007A6457" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ชุดกรรมการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48BBBB3D" w14:textId="205C67CF" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="007A6457" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ชุดกรรมการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="650AFE4E" w14:textId="23DFEA9B" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71CAECCB" w14:textId="6037FADF" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC415C" w:rsidRPr="00C457FB" w14:paraId="292EDA34" w14:textId="77777777" w:rsidTr="0005345E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD759B9" w14:textId="0EA1DCD4" w:rsidR="00CC415C" w:rsidRPr="002966EE" w:rsidRDefault="00CC415C" w:rsidP="00111587">
+          <w:p w14:paraId="2DD759B9" w14:textId="0EA1DCD4" w:rsidR="00CC415C" w:rsidRPr="00E90EE7" w:rsidRDefault="00CC415C" w:rsidP="00E90EE7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="164" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="118" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...26 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">กิจกรรม/โครงการตามข้อตกลงกับผู้บังคับบัญชา </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="120078DB" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E2F20BF" w14:textId="77777777" w:rsidR="00B26E4D" w:rsidRDefault="00B26E4D" w:rsidP="00CC415C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C91D0B4" w14:textId="77777777" w:rsidR="00B26E4D" w:rsidRDefault="00B26E4D" w:rsidP="00CC415C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="011773EA" w14:textId="31080AC4" w:rsidR="00B26E4D" w:rsidRPr="00C457FB" w:rsidRDefault="00B26E4D" w:rsidP="00CC415C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E0FB87E" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BC69B11" w14:textId="09C7B8F8" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA0308D" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="002966EE" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
+          <w:p w14:paraId="5EA0308D" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="00E90EE7" w:rsidRDefault="00CC415C" w:rsidP="00E90EE7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="125" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...27 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ประสิทธิภาพของการดำเนินการ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D37CAD3" w14:textId="75B4DFCA" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="007A6457" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61635089" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="002966EE" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
+          <w:p w14:paraId="61635089" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="00E90EE7" w:rsidRDefault="00CC415C" w:rsidP="00E90EE7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="130" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...27 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ประสิทธิภาพของการดำเนินการ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="306CB208" w14:textId="3BAB29A3" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="007A6457" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63F93C3D" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="002966EE" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
+          <w:p w14:paraId="63F93C3D" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="00E90EE7" w:rsidRDefault="00CC415C" w:rsidP="00E90EE7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="135" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...27 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ประสิทธิภาพของการดำเนินการ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54F6AB48" w14:textId="4A1FF10C" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="007A6457" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>69</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C15D883" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="002966EE" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
+          <w:p w14:paraId="7C15D883" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="00E90EE7" w:rsidRDefault="00CC415C" w:rsidP="00E90EE7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="140" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...27 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ประสิทธิภาพของการดำเนินการ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1615C2D9" w14:textId="33B59592" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="007A6457" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
-            <w:r w:rsidR="00CC415C" w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidR="00CC415C" w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0042F843" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="002966EE" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
+          <w:p w14:paraId="0042F843" w14:textId="77777777" w:rsidR="00CC415C" w:rsidRPr="00E90EE7" w:rsidRDefault="00CC415C" w:rsidP="00E90EE7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="145" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...27 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ประสิทธิภาพของการดำเนินการ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BE0C291" w14:textId="6FF88F8F" w:rsidR="00CC415C" w:rsidRPr="00C457FB" w:rsidRDefault="00CC415C" w:rsidP="00CC415C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="007A6457">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C13DDA" w:rsidRPr="00C457FB" w14:paraId="335C3C0F" w14:textId="77777777" w:rsidTr="00C97B56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14170" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="2C397578" w14:textId="4C258EAB" w:rsidR="00C13DDA" w:rsidRPr="00C457FB" w:rsidRDefault="00C13DDA" w:rsidP="00C13DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -5659,71 +4574,51 @@
               <w:t>ภารกิจเพื่อส่วนรวม (ร้อยละ 5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C13DDA" w:rsidRPr="00C457FB" w14:paraId="7694D638" w14:textId="77777777" w:rsidTr="0005345E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C000AD2" w14:textId="77777777" w:rsidR="00C13DDA" w:rsidRPr="00C457FB" w:rsidRDefault="00C13DDA" w:rsidP="00C13DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>จำนวนครั้งของการปฏิบัติงานในภารกิจตามหน้าที่ด้านการทำนุบำรุง</w:t>
-[...19 lines deleted...]
-              <w:t>วัฒนธรรม และหรือการเข้าร่วมกิจกรรมของคณะหรือมหาวิทยาลัย</w:t>
+              <w:t>จำนวนครั้งของการปฏิบัติงานในภารกิจตามหน้าที่ด้านการทำนุบำรุงศิลปวัฒนธรรม และหรือการเข้าร่วมกิจกรรมของคณะหรือมหาวิทยาลัย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AF61848" w14:textId="77777777" w:rsidR="00C13DDA" w:rsidRPr="00C457FB" w:rsidRDefault="00C13DDA" w:rsidP="00C13DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08ABF9E7" w14:textId="224C0F5D" w:rsidR="00C13DDA" w:rsidRPr="00C457FB" w:rsidRDefault="00C13DDA" w:rsidP="00C13DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
@@ -6250,51 +5145,51 @@
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>วันที่ .................../.................../...................</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="01430FF3" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:446.3pt;margin-top:5.25pt;width:288.45pt;height:79.8pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1oRjzhgIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+7xKnaddES6etpQhp&#10;wMTgB7iJ01g4drDdphviv3O+tF0HPCBEHhyffT5/3913vrret4rshHXS6IKyi5gSoUtTSb0p6JfP&#10;q9GMEue5rrgyWhT0UTh6PX/96qrvcpGYxqhKWAJBtMv7rqCN910eRa5sRMvdhemEhs3a2JZ7MO0m&#10;qizvIXqroiSOp1FvbNVZUwrnYHU5bNI5xq9rUfqPde2EJ6qggM3jaHFchzGaX/F8Y3nXyPIAg/8D&#10;ipZLDZeeQi2552Rr5W+hWlla40ztL0rTRqauZSmQA7Bh8S9sHhreCeQCyXHdKU3u/4UtP+zuLZFV&#10;QTNKNG+hRJ8gaVxvlCAsCfnpO5eD20N3bwND192Z8qsj2iwacBM31pq+EbwCVCz4Ry8OBMPBUbLu&#10;35sKwvOtN5iqfW3bEBCSQPZYkcdTRcTekxIWx9PpeMwmlJSwx2I2TqdYs4jnx+Oddf6tMC0Jk4Ja&#10;QI/h+e7O+QCH50cXhG+UrFZSKTTsZr1Qluw4yGOFHzIAluduSgdnbcKxIeKwAijhjrAX8GK5v2cs&#10;SePbJButprPLUbpKJ6PsMp6NYpbdZtM4zdLl6kcAyNK8kVUl9J3U4ig9lv5daQ9NMIgGxUd6KOEk&#10;mSD3F+jdOckYvz+RbKWHTlSyLejs5MTzUNk3ugLaPPdcqmEevYSPWYYcHP+YFdRBKP0gIb9f71Fo&#10;KJIgi7WpHkEY1kDZoDfhFYFJY+wTJT10ZEHdty23ghL1ToO4MpamoYXRSCeXCRj2fGd9vsN1CaEK&#10;6ikZpgs/tP22s3LTwE0MU6XNDQiyliiVZ1QHGUPXIafDCxHa+txGr+d3bP4TAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCzmBQJ3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN3S&#10;mibEqRBST8CBFonrNnaTiHgdYqcNf8/2BLdZzdPsTLGZfCdObohtIAPzmQLhqAq2pdrAx357twYR&#10;E5LFLpAz8OMibMrrqwJzG8707k67VAsOoZijgSalPpcyVo3zGGehd8TeMQweE59DLe2AZw73nVwo&#10;paXHlvhDg717blz1tRu9AdRL+/12vH/dv4was3pS29WnMub2Znp6BJHclP5guNTn6lByp0MYyUbR&#10;GVhnC80oG2oF4gIsdcbqwOpBzUGWhfy/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;daEY84YCAAAPBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAs5gUCd4AAAALAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
+              <v:rect w14:anchorId="01430FF3" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:446.3pt;margin-top:5.25pt;width:288.45pt;height:79.8pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkf7kN8gEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jsx20Fy0HgwEWB&#10;9AGk+QCKoiSiFJdd0pbcr++SchyjvQXVgeByl8Od2dHmduwNOyr0GmzJ89mcM2Ul1Nq2JX/6sX/3&#10;gTMfhK2FAatKflKe327fvtkMrlAL6MDUChmBWF8MruRdCK7IMi871Qs/A6csJRvAXgQKsc1qFAOh&#10;9yZbzOfrbACsHYJU3tPp/ZTk24TfNEqGb03jVWCm5NRbSCumtYprtt2IokXhOi3PbYhXdNELbenR&#10;C9S9CIIdUP8D1WuJ4KEJMwl9Bk2jpUociE0+/4vNYyecSlxIHO8uMvn/Byu/Hh/dd4yte/cA8qdn&#10;FnadsK26Q4ShU6Km5/IoVDY4X1wuxMDTVVYNX6Cm0YpDgKTB2GAfAYkdG5PUp4vUagxM0uFyvV4u&#10;8xvOJOXyeb5crdMwMlE8X3fowycFPYubkiPNMsGL44MPsR1RPJek9sHoeq+NSQG21c4gOwqa+z59&#10;iQGxvC4zNhZbiNcmxHiSeEZq0UW+CGM1Ml2fRYgnFdQnIo4w2YnsT5sO8DdnA1mp5P7XQaDizHy2&#10;JN7HfLWK3kvB6ub9ggK8zlTXGWElQZU8cDZtd2Hy68Ghbjt6KU8yWLgjwRudpHjp6tw+2SUpdLZ2&#10;9ON1nKpefsDtHwAAAP//AwBQSwMEFAAGAAgAAAAhALOYFAneAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo3dKaJsSpEFJPwIEWies2dpOIeB1ipw1/z/YEt1nN0+xMsZl8&#10;J05uiG0gA/OZAuGoCral2sDHfnu3BhETksUukDPw4yJsyuurAnMbzvTuTrtUCw6hmKOBJqU+lzJW&#10;jfMYZ6F3xN4xDB4Tn0Mt7YBnDvedXCilpceW+EODvXtuXPW1G70B1Ev7/Xa8f92/jBqzelLb1acy&#10;5vZmenoEkdyU/mC41OfqUHKnQxjJRtEZWGcLzSgbagXiAix1xurA6kHNQZaF/L+h/AUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCkf7kN8gEAAMgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCzmBQJ3gAAAAsBAAAPAAAAAAAAAAAAAAAAAEwEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6260F910" w14:textId="77777777" w:rsidR="00832586" w:rsidRPr="00D04071" w:rsidRDefault="00832586" w:rsidP="00713B57">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D04071">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ลงนาม .......................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ผู้ประเมิน (ผู้บังคับบัญชาชั้นต้น)</w:t>
                       </w:r>
@@ -6533,51 +5428,51 @@
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>วันที่ .................../.................../...................</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="764B5652" id="Rectangle 11" o:spid="_x0000_s1027" style="position:absolute;margin-left:115.5pt;margin-top:6.15pt;width:232.6pt;height:79.05pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1sgELhAIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3PZtN1ETVe7XYqQ&#10;CqxY+ADXdhoLxza227Qg/p2x05Yu8IAQeXA89vj4zMwZz273nUQ7bp3QqsbZVYoRV1QzoTY1/vRx&#10;ObrByHmiGJFa8RofuMO385cvZr2peK5bLRm3CECUq3pT49Z7UyWJoy3viLvShivYbLTtiAfTbhJm&#10;SQ/onUzyNJ0kvbbMWE25c7D6MGziecRvGk79+6Zx3CNZY+Dm42jjuA5jMp+RamOJaQU90iD/wKIj&#10;QsGlZ6gH4gnaWvEbVCeo1U43/orqLtFNIyiPMUA0WfpLNE8tMTzGAslx5pwm9/9g6bvdo0WC1RgK&#10;pUgHJfoASSNqIznKspCf3rgK3J7Mow0ROrPS9LNDSi9acON31uq+5YQBq+ifPDsQDAdH0bp/qxnA&#10;k63XMVX7xnYBEJKA9rEih3NF+N4jCot5OS7SHApHYS9L0+vyehw4JaQ6HTfW+ddcdyhMamyBfYQn&#10;u5Xzg+vJJdLXUrClkDIadrNeSIt2BOSxjN8R3V26SRWclQ7HBsRhBVjCHWEv8I3l/lZmeZHe5+Vo&#10;ObmZjoplMR6V0/RmlGblfTlJi7J4WH4PBLOiagVjXK2E4ifpZcXflfbYBINoovhQX+NynI9j7M/Y&#10;u8sg0/j9KchOeOhEKTqQwtmJVKGyrxSDsEnliZDDPHlOPxYEcnD6x6xEHYTSDxLy+/U+Ci0/iWqt&#10;2QGEYTWUDUoMrwhMWm2/YtRDR9bYfdkSyzGSbxSIq8yKIrRwNIrxNMjCXu6sL3eIogBVY4/RMF34&#10;oe23xopNCzdlMVVK34EgGxGlEsQ6sIJIggFdF2M6vhChrS/t6PXzHZv/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAY3Slj94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdpBga&#10;4lQIqSfgQIvEdRtvk4jYDrHThr9nOcFxZ0azb8rN7HpxojF2wRtYLhQI8nWwnW8MvO+3N/cgYkJv&#10;sQ+eDHxThE11eVFiYcPZv9FplxrBJT4WaKBNaSikjHVLDuMiDOTZO4bRYeJzbKQd8czlrpeZUlo6&#10;7Dx/aHGgp5bqz93kDKBe2a/XY/6yf540rptZbW8/lDHXV/PjA4hEc/oLwy8+o0PFTIcweRtFbyDL&#10;l7wlsZHlIDig1zoDcWDhTq1AVqX8P6H6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALWy&#10;AQuEAgAADwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGN0pY/eAAAACgEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" stroked="f">
+              <v:rect w14:anchorId="764B5652" id="Rectangle 11" o:spid="_x0000_s1027" style="position:absolute;margin-left:115.5pt;margin-top:6.15pt;width:232.6pt;height:79.05pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAG0qEu8QEAAMgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P2yAQfK/U/4B4b2znkrax4pxOOaWq&#10;dP2Qrv0BGGMbFbN0IbHTX9+F5HJR+3Y6PyCWhWFmGK9vp8Gwg0KvwVa8mOWcKSuh0bar+M8fu3cf&#10;OfNB2EYYsKriR+X57ebtm/XoSjWHHkyjkBGI9eXoKt6H4Mos87JXg/AzcMpSswUcRKASu6xBMRL6&#10;YLJ5nr/PRsDGIUjlPa3en5p8k/DbVsnwrW29CsxUnLiFNGIa6zhmm7UoOxSu1/JMQ7yAxSC0pUsv&#10;UPciCLZH/R/UoCWChzbMJAwZtK2WKmkgNUX+j5rHXjiVtJA53l1s8q8HK78eHt13jNS9ewD5yzML&#10;217YTt0hwtgr0dB1RTQqG50vLwdi4ekoq8cv0NDTin2A5MHU4hABSR2bktXHi9VqCkzS4ny1XORz&#10;ehFJvSLPb1Y3y3SHKJ+OO/Thk4KBxUnFkd4ywYvDgw+RjiiftiT6YHSz08akArt6a5AdBL37Ln1n&#10;dH+9zdi42UI8dkKMK0lnlBZT5Msw1RPTDXGOEHGlhuZIwhFOcaL406QH/MPZSFGquP+9F6g4M58t&#10;mbcqFouYvVQslh+ibLzu1NcdYSVBVTxwdppuwymve4e66+mmItlg4Y4Mb3Wy4pnVmT7FJTl0jnbM&#10;43Wddj3/gJu/AAAA//8DAFBLAwQUAAYACAAAACEAY3Slj94AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KjdpBga4lQIqSfgQIvEdRtvk4jYDrHThr9nOcFxZ0azb8rN7Hpx&#10;ojF2wRtYLhQI8nWwnW8MvO+3N/cgYkJvsQ+eDHxThE11eVFiYcPZv9FplxrBJT4WaKBNaSikjHVL&#10;DuMiDOTZO4bRYeJzbKQd8czlrpeZUlo67Dx/aHGgp5bqz93kDKBe2a/XY/6yf540rptZbW8/lDHX&#10;V/PjA4hEc/oLwy8+o0PFTIcweRtFbyDLl7wlsZHlIDig1zoDcWDhTq1AVqX8P6H6AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAbSoS7xAQAAyAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGN0pY/eAAAACgEAAA8AAAAAAAAAAAAAAAAASwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7E8EBA11" w14:textId="77777777" w:rsidR="00832586" w:rsidRPr="00D04071" w:rsidRDefault="00832586" w:rsidP="00713B57">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D04071">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ลงนาม .......................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ผู้รับการประเมิน</w:t>
                       </w:r>
@@ -7329,80 +6224,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ค่าน้ำหนัก)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00732022" w:rsidRPr="00DB29A0" w14:paraId="61E6F5DF" w14:textId="51B28320" w:rsidTr="00D44F60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14175" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="485D41EF" w14:textId="59818F34" w:rsidR="00732022" w:rsidRPr="00DB29A0" w:rsidRDefault="00732022" w:rsidP="00732022">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>1 .</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ภารกิจตามหน้าที่หลัก</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (ร้อยละ  </w:t>
+              <w:t xml:space="preserve">ภารกิจตามหน้าที่หลัก (ร้อยละ  </w:t>
             </w:r>
             <w:r w:rsidR="00C24911">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>45</w:t>
             </w:r>
             <w:r w:rsidRPr="00C457FB">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7753,177 +6635,103 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00111587" w:rsidRPr="00DB29A0" w14:paraId="04ABEA88" w14:textId="7C994594" w:rsidTr="007F052E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6978C0C7" w14:textId="1F14DED6" w:rsidR="00111587" w:rsidRPr="00B26E4D" w:rsidRDefault="00111587" w:rsidP="00B26E4D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การอบรม/สัมมนา เพื่อพัฒนาตนเองตามมาตรฐานกำหนดตำแหน่ง</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
-[...29 lines deleted...]
-            </w:ins>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="154" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...8 lines deleted...]
-              <w:t>เพื่อพัฒนาตนเองตามมาตรฐานกำหนดตำแหน่ง</w:t>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...49 lines deleted...]
-                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:ins w:id="159" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58889498" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="402BCE9D" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -7962,157 +6770,96 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00111587" w:rsidRPr="00DB29A0" w14:paraId="5CAB6B0A" w14:textId="25A7D096" w:rsidTr="00C9707F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09CF384A" w14:textId="7DA81E06" w:rsidR="00111587" w:rsidRPr="00C457FB" w:rsidRDefault="00111587" w:rsidP="00B26E4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:ins w:id="161" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...53 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">จำนวนครั้งการเข้าร่วมงานพัฒนาคุณภาพที่เกี่ยวข้อง </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="167" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...17 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:ins w:id="169" w:author="Lecture" w:date="2025-05-06T14:31:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF2115" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49C6B98C" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -8151,109 +6898,86 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00111587" w:rsidRPr="00DB29A0" w14:paraId="1B86425B" w14:textId="575DE938" w:rsidTr="00C9707F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="411F9611" w14:textId="33FE66ED" w:rsidR="00111587" w:rsidRPr="00C457FB" w:rsidRDefault="00111587" w:rsidP="00B26E4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>สร้างนวัตกรรมหรือพัฒนาคุณภาพในระบบงาน (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73CCE283" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="252179BD" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
@@ -8278,248 +7002,110 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48C8E74E" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00111587" w:rsidRPr="00DB29A0" w14:paraId="78508169" w14:textId="5E5E6CA2" w:rsidTr="00C9707F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE53404" w14:textId="16998026" w:rsidR="00111587" w:rsidRPr="00C457FB" w:rsidRDefault="00111587" w:rsidP="00B26E4D">
+          <w:p w14:paraId="3DE53404" w14:textId="7BB2EB17" w:rsidR="00111587" w:rsidRPr="00C457FB" w:rsidRDefault="00111587" w:rsidP="00B26E4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002966EE">
-[...133 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">จำนวนครั้งการเป็นวิทยากร/อนุกรรมการ/กรรมการ/ผู้ทรงคุณวุฒิ/ผู้ประเมิน/นำเสนอผลงาน </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D09520D" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36406AF4" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
@@ -8620,156 +7206,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00111587" w:rsidRPr="00DB29A0" w14:paraId="36E76F87" w14:textId="2D172B5F" w:rsidTr="007F052E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1682C421" w14:textId="2F638424" w:rsidR="00111587" w:rsidRPr="00B26E4D" w:rsidRDefault="00111587" w:rsidP="00B26E4D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนการเป็นประธาน</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:cs/>
-[...8 lines deleted...]
-              <w:t>จำนวนการเป็นประธาน</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รองประธาน เลขานุการ ผู้ช่วยเลขานุการ ในชุดกรรมการ</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
-                <w:rPrChange w:id="189" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...7 lines deleted...]
-              <w:t>รองประธาน เลขานุการ ผู้ช่วยเลขานุการ ในชุดกรรมการ</w:t>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...40 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B26E4D">
-[...7 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B26E4D">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31AAF56A" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="105473A1" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
@@ -8811,135 +7356,101 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00111587" w:rsidRPr="00DB29A0" w14:paraId="779D77F7" w14:textId="0F647809" w:rsidTr="007F052E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15981B42" w14:textId="5904FEAF" w:rsidR="00111587" w:rsidRPr="00B26E4D" w:rsidRDefault="00111587" w:rsidP="00B26E4D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนชุดกรรมการ</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:cs/>
-[...8 lines deleted...]
-              <w:t>จำนวนชุดกรรมการ</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+                <w:cs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26E4D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
-                <w:rPrChange w:id="195" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...33 lines deleted...]
-                <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B26E4D">
-[...7 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B26E4D">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="075A833B" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66844E20" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
@@ -8981,127 +7492,94 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00111587" w:rsidRPr="00DB29A0" w14:paraId="713C475E" w14:textId="5099F8A5" w:rsidTr="007F052E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37EE20AA" w14:textId="1BBABFBE" w:rsidR="00111587" w:rsidRPr="00C457FB" w:rsidRDefault="00111587" w:rsidP="00B26E4D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="179"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="199" w:name="_GoBack"/>
-[...13 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>กิจกรรม/โครงการตามข้อตกลงกับผู้บังคับบัญชา (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
-            <w:r w:rsidRPr="002966EE">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="00E90EE7">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4567E702" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FC9EFE1" w14:textId="77777777" w:rsidR="00111587" w:rsidRPr="00DB29A0" w:rsidRDefault="00111587" w:rsidP="00111587">
             <w:pPr>
@@ -9371,77 +7849,59 @@
         </w:rPr>
         <w:t>ค่า</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04071">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>น้ำหนักของ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>ภาระงาน</w:t>
       </w:r>
       <w:r w:rsidRPr="00D04071">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ในข้อ</w:t>
-[...8 lines deleted...]
-        <w:t>นั้น</w:t>
+        <w:t>ในข้อนั้น</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ๆ</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> (4) </w:t>
+        <w:t xml:space="preserve">ๆ (4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">X </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CEB70C" w14:textId="77777777" w:rsidR="00E26524" w:rsidRPr="00D04071" w:rsidRDefault="00E26524" w:rsidP="00E26524">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D04071">
@@ -9964,82 +8424,71 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE71C2">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>และหรือการประเมินสมรรถนะทางการบริหาร (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE71C2">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Managerial Competency</w:t>
-[...9 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Managerial Competency)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B039E3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>: ให้คณะกรรมการประเมิน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE9CFE0" w14:textId="77777777" w:rsidR="00E26524" w:rsidRDefault="00E26524" w:rsidP="00E26524">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
@@ -12950,51 +11399,51 @@
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="494E41A8" id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:653.8pt;margin-top:5.6pt;width:705pt;height:300pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6MrEkKQIAAE8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNE3aQhs1Xa26FCEt&#10;sGLhAxzHSSwc24zdJuXrd+y0pYUbIgfLkxm/vHlvnPXd0ClyEOCk0QVNJ1NKhOamkrop6PdvuzdL&#10;SpxnumLKaFHQo3D0bvP61bq3uchMa1QlgCCIdnlvC9p6b/MkcbwVHXMTY4XGZG2gYx5DaJIKWI/o&#10;nUqy6fRt0huoLBgunMO3D2OSbiJ+XQvuv9S1E56ogiI3H1eIaxnWZLNmeQPMtpKfaLB/YNExqfGj&#10;F6gH5hnZg/wLqpMcjDO1n3DTJaauJRexB+wmnf7RzXPLrIi9oDjOXmRy/w+Wfz48AZFVQTNKNOvQ&#10;oq8oGtONEiQL8vTW5Vj1bJ8gNOjso+E/HNFm22KVuAcwfStYhaTSUJ/cHAiBw6Ok7D+ZCtHZ3puo&#10;1FBDFwBRAzJEQ44XQ8TgCceXy9Vitpiibxxzs2U6xSd+g+Xn4xac/yBMR8KmoIDkIzw7PDof6LD8&#10;XBLpGyWrnVQqBtCUWwXkwHA6dvE5obvrMqVJX9DVIltE5Jucu4YI9C4Eb8o66XHMleywp0sRy4Nu&#10;73UVh9AzqcY9Ulb6JGTQbvTAD+UQjZqdXSlNdURlwYxTjbcQN62BX5T0ONEFdT/3DAQl6qNGd1bp&#10;fB6uQAzmi3cZBnCdKa8zTHOEKqinZNxu/Xht9hZk0+KX0qiGNvfoaC2j1sHtkdWJPk5ttOB0w8K1&#10;uI5j1e//wOYFAAD//wMAUEsDBBQABgAIAAAAIQDQ1TjC2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqJ2AKkjjVAhUJI5teuG2ibdJIF5HsdMGvh7nBMd9M5qdybez7cWZ&#10;Rt851pCsFAji2pmOGw3Hcnf3CMIHZIO9Y9LwTR62xfVVjplxF97T+RAaEUPYZ6ihDWHIpPR1Sxb9&#10;yg3EUTu50WKI59hIM+IlhttepkqtpcWO44cWB3ppqf46TFZD1aVH/NmXb8o+7e7D+1x+Th+vWt/e&#10;zM8bEIHm8GeGpX6sDkXsVLmJjRe9hjgkRJqkIBb1IVGRVBrWC5JFLv8PKH4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAujKxJCkCAABPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA0NU4wtsAAAAIAQAADwAAAAAAAAAAAAAAAACDBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+              <v:rect w14:anchorId="494E41A8" id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:653.8pt;margin-top:5.6pt;width:705pt;height:300pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAb2WIvFQIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOky0x4hRFugwD&#10;ugvQ7QNkWbaFyaJGKbGzrx+lpGm6vQ3TgyCK1NHhIbm+HXvDDgq9BlvyfDLlTFkJtbZtyb9/271Z&#10;cuaDsLUwYFXJj8rz283rV+vBFWoGHZhaISMQ64vBlbwLwRVZ5mWneuEn4JQlZwPYi0AmtlmNYiD0&#10;3mSz6fRtNgDWDkEq7+n2/uTkm4TfNEqGL03jVWCm5MQtpB3TXsU926xF0aJwnZZnGuIfWPRCW/r0&#10;AnUvgmB71H9B9VoieGjCREKfQdNoqVIOlE0+/SObx044lXIhcby7yOT/H6z8fHh0XzFS9+4B5A/P&#10;LGw7YVt1hwhDp0RN3+VRqGxwvrg8iIanp6waPkFNpRX7AEmDscE+AlJ2bExSHy9SqzEwSZfL1eJm&#10;MaWKSPLdLPMprfSHKJ6eO/Thg4KexUPJkWqZ4MXhwYdIRxRPIYk+GF3vtDHJwLbaGmQHQXXfpXVG&#10;99dhxrKh5KvFbJGQX/j8NUSkdyH4IqzXgRrY6J5yugSJIur23tapvYLQ5nQmysaehYzaxTb1RRir&#10;kemadIgc400F9ZGURTj1K80XHTrAX5wN1Ksl9z/3AhVn5qOl6qzy+Tw2dzLmi3czMvDaU117hJUE&#10;VfLA2em4DaeB2DvUbUc/5UkNC3dU0UYnrZ9ZnelTP6YSnGcnNvy1naKeJ3zzGwAA//8DAFBLAwQU&#10;AAYACAAAACEA0NU4wtsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid&#10;gCpI41QIVCSObXrhtom3SSBeR7HTBr4e5wTHfTOancm3s+3FmUbfOdaQrBQI4tqZjhsNx3J39wjC&#10;B2SDvWPS8E0etsX1VY6ZcRfe0/kQGhFD2GeooQ1hyKT0dUsW/coNxFE7udFiiOfYSDPiJYbbXqZK&#10;raXFjuOHFgd6aan+OkxWQ9WlR/zZl2/KPu3uw/tcfk4fr1rf3szPGxCB5vBnhqV+rA5F7FS5iY0X&#10;vYY4JESapCAW9SFRkVQa1guSRS7/Dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABvZ&#10;Yi8VAgAAKQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANDVOMLbAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="76ADFD92" w14:textId="77777777" w:rsidR="00E26524" w:rsidRDefault="00E26524" w:rsidP="00E26524">
                       <w:pPr>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A7CC4">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ความเห็น</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
@@ -13994,70 +12443,70 @@
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E26524" w:rsidSect="009D1B3C">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="709" w:right="1270" w:bottom="40" w:left="1440" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="399C134C" w14:textId="77777777" w:rsidR="00F511B4" w:rsidRDefault="00F511B4">
+    <w:p w14:paraId="217CC343" w14:textId="77777777" w:rsidR="002945B5" w:rsidRDefault="002945B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AA3CE75" w14:textId="77777777" w:rsidR="00F511B4" w:rsidRDefault="00F511B4">
+    <w:p w14:paraId="39BEA130" w14:textId="77777777" w:rsidR="002945B5" w:rsidRDefault="002945B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -14103,96 +12552,96 @@
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0E6F3590" w14:textId="77777777" w:rsidR="00832586" w:rsidRDefault="00832586" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B668AAA" w14:textId="77777777" w:rsidR="00832586" w:rsidRDefault="00832586">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-132724488"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="700175E0" w14:textId="15688397" w:rsidR="00832586" w:rsidRPr="009D1B3C" w:rsidRDefault="00832586">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009D1B3C">
           <w:rPr>
@@ -14219,90 +12668,90 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="009D1B3C">
           <w:rPr>
             <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="016E890D" w14:textId="77777777" w:rsidR="00832586" w:rsidRPr="00CE7637" w:rsidRDefault="00832586" w:rsidP="009D1B3C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0FE7BEF6" w14:textId="77777777" w:rsidR="00832586" w:rsidRPr="00E65132" w:rsidRDefault="00832586" w:rsidP="00E65132">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E65132">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CE97BEF" w14:textId="77777777" w:rsidR="00F511B4" w:rsidRDefault="00F511B4">
+    <w:p w14:paraId="75ECCBEF" w14:textId="77777777" w:rsidR="002945B5" w:rsidRDefault="002945B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="512472E8" w14:textId="77777777" w:rsidR="00F511B4" w:rsidRDefault="00F511B4">
+    <w:p w14:paraId="185DD115" w14:textId="77777777" w:rsidR="002945B5" w:rsidRDefault="002945B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="45129A6D" w14:textId="23DCBEBC" w:rsidR="00832586" w:rsidRPr="00083820" w:rsidRDefault="00832586" w:rsidP="00083820">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="11250"/>
         <w:tab w:val="right" w:pos="14601"/>
       </w:tabs>
       <w:ind w:right="-473"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -14319,51 +12768,51 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="020C2D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F87A26AC"/>
     <w:lvl w:ilvl="0" w:tplc="CEDA0E0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15838,112 +14287,100 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="78722955">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1039861569">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="163789495">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="602567553">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1315524496">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1878009322">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="910194026">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1426340076">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2138254317">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="210312982">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="861699995">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="439490615">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1923367664">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA197A"/>
     <w:rsid w:val="00000B45"/>
     <w:rsid w:val="00000B9E"/>
     <w:rsid w:val="00005EF1"/>
     <w:rsid w:val="00012255"/>
     <w:rsid w:val="00012A7E"/>
@@ -15980,71 +14417,73 @@
     <w:rsid w:val="001125ED"/>
     <w:rsid w:val="0011550F"/>
     <w:rsid w:val="001159AF"/>
     <w:rsid w:val="0011728F"/>
     <w:rsid w:val="001232C4"/>
     <w:rsid w:val="00127D42"/>
     <w:rsid w:val="00134065"/>
     <w:rsid w:val="00140D46"/>
     <w:rsid w:val="0015098B"/>
     <w:rsid w:val="00150ECE"/>
     <w:rsid w:val="00161FE0"/>
     <w:rsid w:val="001662FA"/>
     <w:rsid w:val="0017657E"/>
     <w:rsid w:val="00197109"/>
     <w:rsid w:val="001A13B3"/>
     <w:rsid w:val="001A1734"/>
     <w:rsid w:val="001A1D72"/>
     <w:rsid w:val="001A75E7"/>
     <w:rsid w:val="001C3FAB"/>
     <w:rsid w:val="001C4BD8"/>
     <w:rsid w:val="001C59FE"/>
     <w:rsid w:val="001D2056"/>
     <w:rsid w:val="001D4E0B"/>
     <w:rsid w:val="001D5F49"/>
     <w:rsid w:val="001D7FCC"/>
+    <w:rsid w:val="001E22AF"/>
     <w:rsid w:val="001E42E5"/>
     <w:rsid w:val="001E5ABB"/>
     <w:rsid w:val="001E60ED"/>
     <w:rsid w:val="001F364F"/>
     <w:rsid w:val="001F5538"/>
     <w:rsid w:val="00203C6C"/>
     <w:rsid w:val="00210E3D"/>
     <w:rsid w:val="00217578"/>
     <w:rsid w:val="00222172"/>
     <w:rsid w:val="00226CE5"/>
     <w:rsid w:val="00226D55"/>
     <w:rsid w:val="00233DB1"/>
     <w:rsid w:val="00240E83"/>
     <w:rsid w:val="00252858"/>
     <w:rsid w:val="00254A33"/>
     <w:rsid w:val="0025726F"/>
     <w:rsid w:val="00265592"/>
     <w:rsid w:val="002736EB"/>
     <w:rsid w:val="00277D5B"/>
     <w:rsid w:val="00280473"/>
     <w:rsid w:val="002811FD"/>
+    <w:rsid w:val="002945B5"/>
     <w:rsid w:val="002A7232"/>
     <w:rsid w:val="002A7A9B"/>
     <w:rsid w:val="002B15B1"/>
     <w:rsid w:val="002C13E9"/>
     <w:rsid w:val="002C4585"/>
     <w:rsid w:val="002C4D6A"/>
     <w:rsid w:val="002E3039"/>
     <w:rsid w:val="002E4F64"/>
     <w:rsid w:val="002E6557"/>
     <w:rsid w:val="002F224C"/>
     <w:rsid w:val="002F3D14"/>
     <w:rsid w:val="002F7B48"/>
     <w:rsid w:val="00307A68"/>
     <w:rsid w:val="00317D4D"/>
     <w:rsid w:val="0033190F"/>
     <w:rsid w:val="003335C1"/>
     <w:rsid w:val="00341467"/>
     <w:rsid w:val="003457CE"/>
     <w:rsid w:val="00346CB3"/>
     <w:rsid w:val="00351404"/>
     <w:rsid w:val="00352CAA"/>
     <w:rsid w:val="00370337"/>
     <w:rsid w:val="00372C75"/>
     <w:rsid w:val="0037665A"/>
     <w:rsid w:val="00377D85"/>
@@ -16091,93 +14530,95 @@
     <w:rsid w:val="00554C2E"/>
     <w:rsid w:val="0055543A"/>
     <w:rsid w:val="00556DF5"/>
     <w:rsid w:val="005614FD"/>
     <w:rsid w:val="00566216"/>
     <w:rsid w:val="00590874"/>
     <w:rsid w:val="00590C58"/>
     <w:rsid w:val="005911C5"/>
     <w:rsid w:val="005915AC"/>
     <w:rsid w:val="0059384E"/>
     <w:rsid w:val="005A4752"/>
     <w:rsid w:val="005A674C"/>
     <w:rsid w:val="005B1AAF"/>
     <w:rsid w:val="005C36CF"/>
     <w:rsid w:val="005D1C64"/>
     <w:rsid w:val="005E394D"/>
     <w:rsid w:val="005E75F1"/>
     <w:rsid w:val="005F02F6"/>
     <w:rsid w:val="00601301"/>
     <w:rsid w:val="0060274D"/>
     <w:rsid w:val="006158C8"/>
     <w:rsid w:val="006271D4"/>
     <w:rsid w:val="006371B6"/>
     <w:rsid w:val="0064483E"/>
     <w:rsid w:val="00645688"/>
+    <w:rsid w:val="0065424D"/>
     <w:rsid w:val="00654A55"/>
     <w:rsid w:val="00656B51"/>
     <w:rsid w:val="006607D0"/>
     <w:rsid w:val="00663A47"/>
     <w:rsid w:val="00664792"/>
     <w:rsid w:val="006732DE"/>
     <w:rsid w:val="00682E65"/>
     <w:rsid w:val="00690672"/>
     <w:rsid w:val="00692C41"/>
     <w:rsid w:val="006977AD"/>
     <w:rsid w:val="0069793E"/>
     <w:rsid w:val="006A1E71"/>
     <w:rsid w:val="006A56B2"/>
     <w:rsid w:val="006A7CC4"/>
     <w:rsid w:val="006D1639"/>
     <w:rsid w:val="006D5006"/>
     <w:rsid w:val="006E5C58"/>
     <w:rsid w:val="006F18A3"/>
     <w:rsid w:val="006F5958"/>
     <w:rsid w:val="006F693B"/>
     <w:rsid w:val="007005F6"/>
     <w:rsid w:val="00700A2C"/>
     <w:rsid w:val="007016BB"/>
     <w:rsid w:val="007071A5"/>
     <w:rsid w:val="00713B57"/>
     <w:rsid w:val="00715047"/>
     <w:rsid w:val="00720F22"/>
     <w:rsid w:val="00727290"/>
     <w:rsid w:val="00732022"/>
     <w:rsid w:val="00732FF5"/>
     <w:rsid w:val="00742A42"/>
     <w:rsid w:val="00760638"/>
     <w:rsid w:val="00765A56"/>
     <w:rsid w:val="00767B85"/>
     <w:rsid w:val="0078338B"/>
     <w:rsid w:val="00784702"/>
     <w:rsid w:val="007935B3"/>
     <w:rsid w:val="0079682F"/>
     <w:rsid w:val="007A015B"/>
     <w:rsid w:val="007A0F8B"/>
     <w:rsid w:val="007A6457"/>
     <w:rsid w:val="007B0D74"/>
     <w:rsid w:val="007C7238"/>
+    <w:rsid w:val="007C7417"/>
     <w:rsid w:val="007D095C"/>
     <w:rsid w:val="007D1819"/>
     <w:rsid w:val="007D2F94"/>
     <w:rsid w:val="007E345A"/>
     <w:rsid w:val="007F052E"/>
     <w:rsid w:val="00803838"/>
     <w:rsid w:val="008124F9"/>
     <w:rsid w:val="0083057B"/>
     <w:rsid w:val="00832586"/>
     <w:rsid w:val="00836920"/>
     <w:rsid w:val="008461D0"/>
     <w:rsid w:val="00865A50"/>
     <w:rsid w:val="00866DFC"/>
     <w:rsid w:val="0087098D"/>
     <w:rsid w:val="00870E69"/>
     <w:rsid w:val="008735E3"/>
     <w:rsid w:val="00873A9C"/>
     <w:rsid w:val="00873BB9"/>
     <w:rsid w:val="00874B4F"/>
     <w:rsid w:val="00875E1E"/>
     <w:rsid w:val="00876DCD"/>
     <w:rsid w:val="00877327"/>
     <w:rsid w:val="00882E4B"/>
     <w:rsid w:val="00890A28"/>
     <w:rsid w:val="008940FB"/>
@@ -16248,50 +14689,51 @@
     <w:rsid w:val="00AF7630"/>
     <w:rsid w:val="00B039E3"/>
     <w:rsid w:val="00B06896"/>
     <w:rsid w:val="00B15167"/>
     <w:rsid w:val="00B15DBF"/>
     <w:rsid w:val="00B26409"/>
     <w:rsid w:val="00B26453"/>
     <w:rsid w:val="00B265C4"/>
     <w:rsid w:val="00B26E4D"/>
     <w:rsid w:val="00B322B1"/>
     <w:rsid w:val="00B37D7A"/>
     <w:rsid w:val="00B4216F"/>
     <w:rsid w:val="00B433A3"/>
     <w:rsid w:val="00B45C1B"/>
     <w:rsid w:val="00B463B6"/>
     <w:rsid w:val="00B5243B"/>
     <w:rsid w:val="00B529D7"/>
     <w:rsid w:val="00B53B88"/>
     <w:rsid w:val="00B53DA7"/>
     <w:rsid w:val="00B55E4E"/>
     <w:rsid w:val="00B6111D"/>
     <w:rsid w:val="00B64092"/>
     <w:rsid w:val="00B67F60"/>
     <w:rsid w:val="00B80254"/>
     <w:rsid w:val="00B81240"/>
+    <w:rsid w:val="00B841F3"/>
     <w:rsid w:val="00B91711"/>
     <w:rsid w:val="00B97536"/>
     <w:rsid w:val="00B97CFF"/>
     <w:rsid w:val="00BA4CA7"/>
     <w:rsid w:val="00BA5734"/>
     <w:rsid w:val="00BB02B4"/>
     <w:rsid w:val="00BB386B"/>
     <w:rsid w:val="00BB79C5"/>
     <w:rsid w:val="00BC3825"/>
     <w:rsid w:val="00BD093C"/>
     <w:rsid w:val="00BD1847"/>
     <w:rsid w:val="00BD270A"/>
     <w:rsid w:val="00BE13DA"/>
     <w:rsid w:val="00BE71C2"/>
     <w:rsid w:val="00BF0056"/>
     <w:rsid w:val="00BF0320"/>
     <w:rsid w:val="00C07422"/>
     <w:rsid w:val="00C10D3F"/>
     <w:rsid w:val="00C13DDA"/>
     <w:rsid w:val="00C14395"/>
     <w:rsid w:val="00C202B8"/>
     <w:rsid w:val="00C24430"/>
     <w:rsid w:val="00C24911"/>
     <w:rsid w:val="00C24A0C"/>
     <w:rsid w:val="00C37BCF"/>
@@ -16338,67 +14780,70 @@
     <w:rsid w:val="00D52461"/>
     <w:rsid w:val="00D545E6"/>
     <w:rsid w:val="00D55D34"/>
     <w:rsid w:val="00D56B1A"/>
     <w:rsid w:val="00D57789"/>
     <w:rsid w:val="00D676E8"/>
     <w:rsid w:val="00D67AB0"/>
     <w:rsid w:val="00D81FEA"/>
     <w:rsid w:val="00D8380F"/>
     <w:rsid w:val="00D86915"/>
     <w:rsid w:val="00DA6A3B"/>
     <w:rsid w:val="00DA78F0"/>
     <w:rsid w:val="00DA7DB1"/>
     <w:rsid w:val="00DB0A25"/>
     <w:rsid w:val="00DB0D1F"/>
     <w:rsid w:val="00DB1C5B"/>
     <w:rsid w:val="00DB38DB"/>
     <w:rsid w:val="00DB65EB"/>
     <w:rsid w:val="00DB6B9E"/>
     <w:rsid w:val="00DC14D0"/>
     <w:rsid w:val="00DD18F4"/>
     <w:rsid w:val="00DD75C1"/>
     <w:rsid w:val="00DF2AA6"/>
     <w:rsid w:val="00E01E9E"/>
     <w:rsid w:val="00E07E78"/>
+    <w:rsid w:val="00E138A0"/>
     <w:rsid w:val="00E1651A"/>
     <w:rsid w:val="00E21F6A"/>
     <w:rsid w:val="00E22109"/>
     <w:rsid w:val="00E26379"/>
     <w:rsid w:val="00E26524"/>
     <w:rsid w:val="00E3016B"/>
     <w:rsid w:val="00E3337D"/>
     <w:rsid w:val="00E36D5F"/>
     <w:rsid w:val="00E47854"/>
     <w:rsid w:val="00E549D3"/>
+    <w:rsid w:val="00E55155"/>
     <w:rsid w:val="00E57770"/>
     <w:rsid w:val="00E625D7"/>
     <w:rsid w:val="00E64C4C"/>
     <w:rsid w:val="00E65132"/>
     <w:rsid w:val="00E77F6B"/>
     <w:rsid w:val="00E85E9E"/>
     <w:rsid w:val="00E87846"/>
+    <w:rsid w:val="00E90EE7"/>
     <w:rsid w:val="00E948D1"/>
     <w:rsid w:val="00E94B4C"/>
     <w:rsid w:val="00EA03B2"/>
     <w:rsid w:val="00EA0F4E"/>
     <w:rsid w:val="00EB1F5E"/>
     <w:rsid w:val="00EB71BB"/>
     <w:rsid w:val="00EB7318"/>
     <w:rsid w:val="00ED5DB3"/>
     <w:rsid w:val="00ED767B"/>
     <w:rsid w:val="00EE3BE2"/>
     <w:rsid w:val="00EE5369"/>
     <w:rsid w:val="00EF2587"/>
     <w:rsid w:val="00F14B30"/>
     <w:rsid w:val="00F212A4"/>
     <w:rsid w:val="00F37FA8"/>
     <w:rsid w:val="00F4007D"/>
     <w:rsid w:val="00F42C63"/>
     <w:rsid w:val="00F4588F"/>
     <w:rsid w:val="00F45E18"/>
     <w:rsid w:val="00F511B4"/>
     <w:rsid w:val="00F545EC"/>
     <w:rsid w:val="00F65D2E"/>
     <w:rsid w:val="00F70E40"/>
     <w:rsid w:val="00F73AC2"/>
     <w:rsid w:val="00F83D30"/>
@@ -16409,74 +14854,74 @@
     <w:rsid w:val="00FA6E53"/>
     <w:rsid w:val="00FB4A52"/>
     <w:rsid w:val="00FB6853"/>
     <w:rsid w:val="00FB7C25"/>
     <w:rsid w:val="00FD062E"/>
     <w:rsid w:val="00FD1D51"/>
     <w:rsid w:val="00FE500C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0EC501AA"/>
   <w15:docId w15:val="{C6A1759E-39F2-4B19-8C4A-DC67DA090D01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16801,50 +15246,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F597D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -17029,51 +15475,51 @@
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:rsid w:val="00925830"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="25"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00925830"/>
     <w:rPr>
       <w:szCs w:val="25"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="26302322">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="439299014">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17141,51 +15587,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1578245446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ชุดรูปแบบของ Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17449,73 +15895,73 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35941E9D-6431-4604-B587-2EC3A17D77CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>925</Words>
-  <Characters>5277</Characters>
+  <Characters>5274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6190</CharactersWithSpaces>
+  <CharactersWithSpaces>6187</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>