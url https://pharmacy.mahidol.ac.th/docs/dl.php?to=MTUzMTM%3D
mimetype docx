--- v0 (2026-05-07)
+++ v1 (2026-10-27)
@@ -291,171 +291,201 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>……….../…..…../……..…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E05C3" w:rsidRPr="00591F89" w14:paraId="50126BF8" w14:textId="77777777" w:rsidTr="00503601">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A9F0FE0" w14:textId="009BCCBD" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
+          <w:p w14:paraId="0A9F0FE0" w14:textId="3D9594F2" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชื่อโครงการวิจัย</w:t>
             </w:r>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>................................................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1330BEBF" w14:textId="555E8636" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
+          <w:p w14:paraId="1330BEBF" w14:textId="3F035E2C" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เลขที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>IO</w:t>
             </w:r>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>...........................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E05C3" w:rsidRPr="00591F89" w14:paraId="1F2083A0" w14:textId="77777777" w:rsidTr="00503601">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DC4E6FA" w14:textId="740A0EF4" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
+          <w:p w14:paraId="6DC4E6FA" w14:textId="317EDF0D" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แหล่งทุน</w:t>
             </w:r>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>...........................................................................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35DDF583" w14:textId="77777777" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -586,64 +616,64 @@
         </w:rPr>
         <w:t xml:space="preserve">รายงานผลการจัดซื้อจัดจ้างพัสดุ โดยวิธีเฉพาะเจาะจง ตามประกาศคณะกรรมการนโยบายฯ ดังกล่าว ข้อ 22 </w:t>
       </w:r>
       <w:r w:rsidR="008E05C3" w:rsidRPr="00591F89">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> โดยมีรายละเอียดดัง</w:t>
       </w:r>
       <w:r w:rsidRPr="00591F89">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ต่อไปนี้</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10440" w:type="dxa"/>
+        <w:tblW w:w="10080" w:type="dxa"/>
         <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1440"/>
-        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="2790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E05C3" w:rsidRPr="00591F89" w14:paraId="792B1F79" w14:textId="77777777" w:rsidTr="00C32F76">
+      <w:tr w:rsidR="008E05C3" w:rsidRPr="00591F89" w14:paraId="792B1F79" w14:textId="77777777" w:rsidTr="00016E1F">
         <w:trPr>
           <w:trHeight w:val="1048"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CFAE9ED" w14:textId="77777777" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
@@ -755,81 +785,81 @@
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนเงิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58ACD318" w14:textId="58BEFA93" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="003D268A" w:rsidP="00503601">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชื่อผู้ขาย/ผู้รับจ้าง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E05C3" w:rsidRPr="00591F89" w14:paraId="332D298B" w14:textId="77777777" w:rsidTr="00C32F76">
+      <w:tr w:rsidR="008E05C3" w:rsidRPr="00591F89" w14:paraId="332D298B" w14:textId="77777777" w:rsidTr="00016E1F">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06636A68" w14:textId="6CD2C1CE" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="00E6459F" w:rsidP="00503601">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
@@ -898,73 +928,73 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A149834" w14:textId="450FC926" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="381906F8" w14:textId="77777777" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00503601">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D268A" w:rsidRPr="00591F89" w14:paraId="0ADCD7A7" w14:textId="77777777" w:rsidTr="006361B1">
+      <w:tr w:rsidR="003D268A" w:rsidRPr="00591F89" w14:paraId="0ADCD7A7" w14:textId="77777777" w:rsidTr="00016E1F">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5850" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32313858" w14:textId="359BB3C0" w:rsidR="003D268A" w:rsidRPr="00591F89" w:rsidRDefault="003D268A" w:rsidP="003D268A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591F89">
@@ -982,73 +1012,73 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="254B596B" w14:textId="77777777" w:rsidR="003D268A" w:rsidRPr="00591F89" w:rsidRDefault="003D268A" w:rsidP="00503601">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3150" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56B2225B" w14:textId="77777777" w:rsidR="003D268A" w:rsidRPr="00591F89" w:rsidRDefault="003D268A" w:rsidP="00503601">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE7774" w:rsidRPr="00591F89" w14:paraId="4E53027E" w14:textId="77777777" w:rsidTr="00591F89">
+      <w:tr w:rsidR="00EE7774" w:rsidRPr="00591F89" w14:paraId="4E53027E" w14:textId="77777777" w:rsidTr="00016E1F">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="669F7DFB" w14:textId="131B7480" w:rsidR="00EE7774" w:rsidRPr="00591F89" w:rsidRDefault="00EE7774" w:rsidP="00503601">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
@@ -1057,51 +1087,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนเงิน (ตัวอักษร)</w:t>
             </w:r>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8100" w:type="dxa"/>
+            <w:tcW w:w="7740" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FABD690" w14:textId="0E578FAC" w:rsidR="00EE7774" w:rsidRPr="00591F89" w:rsidRDefault="00EE7774" w:rsidP="00EE7774">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591F89">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
@@ -1789,51 +1819,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="22CC021E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:22.1pt;margin-top:.55pt;width:219pt;height:143.25pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5TXNMGAIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tv2zAMvg/YfxB0Xxxn6ZIacYqsRYYB&#10;QVsgLXpWZCk2IImapMTOfv0oOa91Ow270HyZIr+PnN11WpG9cL4BU9J8MKREGA5VY7YlfX1ZfppS&#10;4gMzFVNgREkPwtO7+ccPs9YWYgQ1qEo4gkWML1pb0joEW2SZ57XQzA/ACoNBCU6zgKbbZpVjLVbX&#10;KhsNh1+yFlxlHXDhPXof+iCdp/pSCh6epPQiEFVS7C0k6ZLcRJnNZ6zYOmbrhh/bYP/QhWaNwUfP&#10;pR5YYGTnmj9K6YY78CDDgIPOQMqGizQDTpMP302zrpkVaRYEx9szTP7/leWP+7V9diR0X6FDAiMg&#10;rfWFR2ecp5NOxy92SjCOEB7OsIkuEI7O0WSafx5iiGMsn+a3o8lNrJNdfrfOh28CNIlKSR3ykuBi&#10;+5UPfeopJb5mYNkolbhR5jcH1uw9IpF7/PvScdRCt+lIU2Fjp2k2UB1wSAc9/97yZYONrJgPz8wh&#10;4dg8LnF4QiEVtCWFo0ZJDe7n3/wxH3nAKCUtLlBJ/Y8dc4IS9d0gQ7f5eBw3Lhnjm8kIDXcd2VxH&#10;zE7fA+5ojudieVJjflAnVTrQb7jri/gqhpjh+HZJw0m9D/1a461wsVikJNwxy8LKrC2PpSOSEeaX&#10;7o05e+QiII2PcFo1VryjpM/tOVjsAsgm8RVx7lFFnqOB+5kYP95SPIBrO2VdLn7+CwAA//8DAFBL&#10;AwQUAAYACAAAACEAIYxaJNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WV&#10;uFG7USghxKkQiCuIApV6c+NtEjVeR7HbpH/f5USPszOafVOsJteJEw6h9aRhMVcgkCpvW6o1/Hy/&#10;32cgQjRkTecJNZwxwKq8vSlMbv1IX3hax1pwCYXcaGhi7HMpQ9WgM2HueyT29n5wJrIcamkHM3K5&#10;62Si1FI60xJ/aEyPrw1Wh/XRafj92G83qfqs39xDP/pJSXJPUuu72fTyDCLiFP/D8IfP6FAy084f&#10;yQbRaUjThJN8X4BgO80S1jsNSfa4BFkW8npAeQEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQB5TXNMGAIAADkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAhjFok3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:22.1pt;margin-top:.55pt;width:219pt;height:143.25pt;z-index:251732992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrS74YFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcp3YEy4GbwEUB&#10;IwngBDnTFGkJELksSVtyv75LSn407anohdqXlrszw/ldpxpyENbVoAuajVJKhOZQ1npX0NeX1acZ&#10;Jc4zXbIGtCjoUTh6t/j4Yd6aXIyhgqYUlmAT7fLWFLTy3uRJ4nglFHMjMEJjUoJVzKNrd0lpWYvd&#10;VZOM0/RL0oItjQUunMPoQ5+ki9hfSsH9k5ROeNIUFGfz8bTx3IYzWcxZvrPMVDUfxmD/MIVitcZL&#10;z60emGdkb+s/WqmaW3Ag/YiDSkDKmou4A26Tpe+22VTMiLgLguPMGSb3/9ryx8PGPFviu6/QIYEB&#10;kNa43GEw7NNJq8IXJyWYRwiPZ9hE5wnH4Hg6yz6nmOKYy2bZ7Xh6E/okl9+Ndf6bAEWCUVCLvES4&#10;2GHtfF96Kgm3aVjVTRO5afRvAezZR0Qkd/j7MnGwfLfthjW2UB5xOws98c7wVY0TrJnzz8wi0zg1&#10;qtc/4SEbaAsKg0VJBfbn3+KhHgnALCUtKqeg7seeWUFJ810jNbfZZBKkFp3JzXSMjr3ObK8zeq/u&#10;AcWZ4TsxPJqh3jcnU1pQbyjyZbgVU0xzvLug/mTe+17P+Ei4WC5jEYrLML/WG8ND6wBhwPele2PW&#10;DCR45O8RThpj+Tsu+toe/OXeg6wjUQHgHlUkODgozEj18IiC8q/9WHV56otfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAIYxaJNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFG7&#10;USghxKkQiCuIApV6c+NtEjVeR7HbpH/f5USPszOafVOsJteJEw6h9aRhMVcgkCpvW6o1/Hy/32cg&#10;QjRkTecJNZwxwKq8vSlMbv1IX3hax1pwCYXcaGhi7HMpQ9WgM2HueyT29n5wJrIcamkHM3K562Si&#10;1FI60xJ/aEyPrw1Wh/XRafj92G83qfqs39xDP/pJSXJPUuu72fTyDCLiFP/D8IfP6FAy084fyQbR&#10;aUjThJN8X4BgO80S1jsNSfa4BFkW8npAeQEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDr&#10;S74YFQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAhjFok3AAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="3595" w:type="dxa"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="3595"/>
                       </w:tblGrid>
                       <w:tr w:rsidR="008E05C3" w:rsidRPr="001D19F9" w14:paraId="6F5EFB82" w14:textId="77777777" w:rsidTr="00D0607C">
                         <w:trPr>
                           <w:trHeight w:val="330"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3595" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
@@ -2120,130 +2150,3038 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008E05C3" w:rsidRPr="00591F89">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(ลงชื่อ)</w:t>
       </w:r>
       <w:r w:rsidR="008E05C3" w:rsidRPr="00591F89">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>……………….…………………..........เจ้าหน้าที่โครงการ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12750FBB" w14:textId="4974499C" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="00FE54EC">
+    <w:p w14:paraId="77230ACF" w14:textId="08AEC75E" w:rsidR="000362EA" w:rsidRPr="00D22FCE" w:rsidRDefault="008E05C3" w:rsidP="00D22FCE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591F89">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
       <w:r w:rsidR="00D0607C" w:rsidRPr="00591F89">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidRPr="00591F89">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">      (...............................................................................)</w:t>
       </w:r>
+      <w:r w:rsidR="000362EA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2FE9436A" w14:textId="77777777" w:rsidR="008E05C3" w:rsidRPr="00591F89" w:rsidRDefault="008E05C3" w:rsidP="008E05C3">
+    <w:p w14:paraId="63041D97" w14:textId="77777777" w:rsidR="000362EA" w:rsidRDefault="000362EA" w:rsidP="001C29CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="226A0466" w14:textId="42ED4C70" w:rsidR="001C29CA" w:rsidRDefault="001C29CA" w:rsidP="001C29CA">
+    <w:p w14:paraId="684BC17E" w14:textId="77777777" w:rsidR="000362EA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สำหรับงานบริหารงานวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9532" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1161"/>
+        <w:gridCol w:w="2412"/>
+        <w:gridCol w:w="1103"/>
+        <w:gridCol w:w="1158"/>
+        <w:gridCol w:w="2645"/>
+        <w:gridCol w:w="1053"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="5C1F5E89" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4AF6F5" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">รหัส </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>GL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF0FC54" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อบัญชี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0D0EDC" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนเงิน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0000F0" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">รหัส </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>GL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E30CA0F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อบัญชี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C4773F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนเงิน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="70C724C0" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7AA5E1" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302080010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3A8919" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าเบี้ยประชุม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76AA4E2F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E865390" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0240AA23" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุสำนักงาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CBA6B5" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="460DDFC1" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D9D706" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302029990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1AC07F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าจ้างเหมาบริการอื่น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F578E46" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF9C782" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056782EC" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุซ่อมบำรุง/ก่อสร้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F165027" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="123EE032" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4DC50F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302030030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8D9109" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าเช่าอาคารและสถานที่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1101F624" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134C7DD3" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7883CAB6" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุงานบ้านงานครัว</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730497C2" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="2D8188AD" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="112B953D" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302030060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50090C0B" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าเช่ารถอื่น ๆ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="061FD565" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4A3D8A" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5127934D" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุคอมพิวเตอร์ และสารสนเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="764AC557" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="291B0A27" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D65283E" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302060010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC5B2BC" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าธรรมเนียมธนาคารและบัตรเครดิต</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17669278" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="550DB399" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09AFE2A8" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุไฟฟ้า วิทยุ โฆษณาและเผยแพร่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B96F3FD" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="58FBE7C5" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D613A76" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302069990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="660C6E7F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าธรรมเนียมอื่น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F7EFBB" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B49A80" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1297D182" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุอาหารสัตว์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654D13C2" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="0D523A44" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F758CA" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302020040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7616309F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าจ้างเหมาผู้ช่วยนักวิจัย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C542B89" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="541716A3" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CC4C53" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุของที่ระลึก</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C98CF36" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="0B6856F0" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2691E8B2" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302080020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4698ABA9" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าอาหารในการประชุมดำเนินงาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FE58AB" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9C9600" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B335DD5" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุสัตว์ทดลอง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA39A6E" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="5BCB3094" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDBFB05" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302999990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E39D3BE" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าใช้สอยอื่น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7D138F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38645899" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA7C4F6" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุวิทยาศาสตร์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B3C1A56" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="59DC0797" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1387B7" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304010010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="114A4B2E" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าเบี้ยเลี้ยงในประเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A32D310" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD80539" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4D3194" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุบรรจุภัณฑ์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0873B464" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="406BA081" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="691C0C96" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304010020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="741BC36F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าที่พักในประเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68257D92" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="014F3ACF" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578FD8D6" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุการเกษตร</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="447E6814" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="681F299A" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF95B83" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304010030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2838AAF3" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าใช้จ่ายเดินทางอื่นในประเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2102F795" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E0D7AA" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304020040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BE41A5" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าไปรษณีย์และขนส่ง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE902D9" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="00995377" w14:paraId="11375A08" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8BF2EF" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304010040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2479" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F36336" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าตั๋วเครื่องบินในประเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1122" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7931E4C8" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A22C884" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304020060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73732D2B" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าโทรศัพท์เคลื่อนที่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2498B3D3" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00995377" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1385971C" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="007E494B" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9625" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5035"/>
+        <w:gridCol w:w="4590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="000A14AA" w14:paraId="0F8A7212" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0702DB7A" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Cost.........................................</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>....</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>...............</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AA83AE" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(ลงชื่อ).......................................................เจ้าหน้าที่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="000A14AA" w14:paraId="3637C731" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D46D76F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เลขที่สัญญายืมเงิน.......................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C38E53" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นางสาวภารีนุช ไทยปรีชา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="000A14AA" w14:paraId="4EF15872" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E16FC1" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2789077F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นักวิชาการเงินและบัญชี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1BDAE7EE" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3800591F" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A14AA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สำหรับงานคลัง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0067D4EE" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A14AA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A14AA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เอกสารเบิกจ่ายถูกต้องครบถ้วน</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9625" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5035"/>
+        <w:gridCol w:w="4590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="000A14AA" w14:paraId="239E30BA" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6059B2" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D5DD416" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(ลงชื่อ).......................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="000A14AA" w14:paraId="3EEE476A" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06C01628" w14:textId="134A54C7" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="007E494B" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251735040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7713B56A" wp14:editId="5D4529D4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-68580</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>260985</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2590800" cy="1905000"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="7" name="Text Box 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2590800" cy="1905000"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="53005D97" w14:textId="77777777" w:rsidR="000362EA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="40"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="40"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>อนุมัติเบิกจ่าย</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="501357A0" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00045CAA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>.............................</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>...............</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>..............</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="111572F0" w14:textId="77777777" w:rsidR="000362EA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">(ผศ.ดร. อัญชลี </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>จินตพัฒ</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>นากิจ)</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="7EE7248B" w14:textId="77777777" w:rsidR="000362EA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>รองคณบดีฝ่ายการคลัง</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="0471F404" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00045CAA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>วันที่...................................................</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="22AAF953" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00045CAA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="40"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="7713B56A" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-5.4pt;margin-top:20.55pt;width:204pt;height:150pt;z-index:251735040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhJjPvOgIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdcYcYosRYYB&#10;QVsgLXpWZCk2JouapMTOfv0o2flot9Owi0KK9BP5+JjZXVsrchDWVaBzOhyklAjNoaj0Lqcvz6tP&#10;t5Q4z3TBFGiR06Nw9G7+8cOsMZkYQQmqEJYgiHZZY3Jaem+yJHG8FDVzAzBCY1CCrZlH1+6SwrIG&#10;0WuVjNL0JmnAFsYCF87h7X0XpPOIL6Xg/lFKJzxROcXafDxtPLfhTOYzlu0sM2XF+zLYP1RRs0rj&#10;o2eoe+YZ2dvqD6i64hYcSD/gUCcgZcVF7AG7GabvutmUzIjYC5LjzJkm9/9g+cNhY54s8e1XaHGA&#10;gZDGuMzhZeinlbYOv1gpwThSeDzTJlpPOF6OJtP0NsUQx9hwmk5SdBAnuXxurPPfBNQkGDm1OJdI&#10;Fzusne9STynhNQeqKlaVUtEJWhBLZcmB4RSVj0Ui+JsspUmT05vPkzQCv4kF6PP3W8X4j768qyzE&#10;UxprvjQfLN9uW1IVV8RsoTgiXxY6KTnDVxXCr5nzT8yidpAH3Af/iIdUgDVBb1FSgv31t/uQjyPF&#10;KCUNajGn7ueeWUGJ+q5x2NPheBzEG53x5MsIHXsd2V5H9L5eAhI1xM0zPJoh36uTKS3Ur7g2i/Aq&#10;hpjm+HZO/clc+m5DcO24WCxiEsrVML/WG8MDdBhMoPW5fWXW9GP1qIgHOKmWZe+m2+WGLzUs9h5k&#10;FUcfeO5Y7elHqUfx9GsZdunaj1mXP4/5bwAAAP//AwBQSwMEFAAGAAgAAAAhAMmOONzdAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNy2tANBV5pOgAYXTgzEOWu8JKJxqibr&#10;yr/HO8HNfn5673OzmUMvJhyTj6SgXBYgkLpoPFkFnx8viwpEypqM7iOhgh9MsGkvLxpdm3iid5x2&#10;2QoOoVRrBS7noZYydQ6DTss4IPHtEMegM6+jlWbUJw4PvVwVxZ0M2hM3OD3gs8Pue3cMCrZPdm27&#10;So9uWxnvp/nr8GZflbq+mh8fQGSc858ZzviMDi0z7eORTBK9gkVZMHpWcFuWINhws75fgdjzcFZk&#10;28j/L7S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGEmM+86AgAAhAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMmOONzdAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAlAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="53005D97" w14:textId="77777777" w:rsidR="000362EA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="40"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>อนุมัติเบิกจ่าย</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="501357A0" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00045CAA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>.............................</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>...............</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>..............</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="111572F0" w14:textId="77777777" w:rsidR="000362EA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(ผศ.ดร. อัญชลี </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>จินตพัฒ</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>นากิจ)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7EE7248B" w14:textId="77777777" w:rsidR="000362EA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>รองคณบดีฝ่ายการคลัง</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0471F404" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00045CAA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>วันที่...................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="22AAF953" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00045CAA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="121EB40E" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นางสาวสิริมา วูดเด่น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000362EA" w:rsidRPr="000A14AA" w14:paraId="5B603C41" w14:textId="77777777" w:rsidTr="0069181F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56368E8A" w14:textId="7D647E33" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06072698" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="0069181F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A14AA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หัวหน้างานคลังและพัสดุ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15F47BCF" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="000A14AA" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3E60C8" w14:textId="77777777" w:rsidR="000362EA" w:rsidRPr="00341B11" w:rsidRDefault="000362EA" w:rsidP="000362EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7846586E" w14:textId="77777777" w:rsidR="00B75A4E" w:rsidRPr="000362EA" w:rsidRDefault="00B75A4E" w:rsidP="000362EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77230ACF" w14:textId="77777777" w:rsidR="00E6459F" w:rsidRPr="00591F89" w:rsidRDefault="00E6459F" w:rsidP="001C29CA">
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="00E6459F" w:rsidRPr="00591F89" w:rsidSect="00EB5A9B">
+    <w:sectPr w:rsidR="00B75A4E" w:rsidRPr="000362EA" w:rsidSect="00016E1F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="836" w:bottom="567" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="836" w:bottom="567" w:left="1170" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0605F118" w14:textId="77777777" w:rsidR="00EB5A9B" w:rsidRDefault="00EB5A9B" w:rsidP="00EB5A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="78E7BE3D" w14:textId="77777777" w:rsidR="00EB5A9B" w:rsidRDefault="00EB5A9B" w:rsidP="00EB5A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -2363,51 +5301,51 @@
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E75DBE">
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0502B14C" wp14:editId="21D772A1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-181789</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1014984" cy="1014984"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Picture 5"/>
+          <wp:docPr id="8" name="Picture 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="ตรามหิดล.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -2543,51 +5481,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="608EEB37" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-11.3pt;margin-top:.55pt;width:159.6pt;height:36pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAo2+2SEQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815INdxMsB24CFwWC&#10;JIBT5ExTpCVA5LBD2pL79R1S8tK0p6IXajgzmuW9x8VNb1p2UOgbsCWfTnLOlJVQNXZX8u/P63ef&#10;OPNB2Eq0YFXJj8rzm+XbN4vOFWoGNbSVQkZFrC86V/I6BFdkmZe1MsJPwClLQQ1oRKAr7rIKRUfV&#10;TZvN8vxD1gFWDkEq78l7NwT5MtXXWsnwqLVXgbUlp9lCOjGd23hmy4Uodihc3chxDPEPUxjRWGp6&#10;LnUngmB7bP4oZRqJ4EGHiQSTgdaNVGkH2maav9pmUwun0i4EjndnmPz/KysfDhv3hCz0X6AnAiMg&#10;nfOFJ2fcp9do4pcmZRQnCI9n2FQfmCTnLJ99nOVEtKTY/D3ZCdfs8rdDH74qMCwaJUeiJaElDvc+&#10;UEdKPaXEZhbWTdsmalr7m4MSB49K3I5/XwaOVui3/bjFFqojLYcw8O6dXDc0wb3w4UkgEU37kHjD&#10;Ix26ha7kMFqc1YA//+aP+YQ/RTnrSDgl9z/2AhVn7TdLzHyezudRaemS0OAMryPb64jdm1sgbU7p&#10;mTiZTPoZQ3syNYJ5IY2vYlcKCSupd8nDybwNg5zpjUi1WqUk0pYT4d5unIylI4QR3+f+RaAbSQhE&#10;3wOcJCaKV1wMuQP4q30A3SSiIsADqsRavJAuE3/jG4rCv76nrMtLX/4CAAD//wMAUEsDBBQABgAI&#10;AAAAIQDoZHxN3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWjsBUprG&#10;qRCILYg+kLpz42kSEY+j2G3C3zOsYHl1ru6cKdaT68QFh9B60pDMFQikytuWag277evsEUSIhqzp&#10;PKGGbwywLq+vCpNbP9IHXjaxFjxCITcamhj7XMpQNehMmPseidnJD85EjkMt7WBGHnedTJXKpDMt&#10;8YXG9PjcYPW1OTsN+7fT4fNevdcv7qEf/aQkuaXU+vZmelqBiDjFvzL86rM6lOx09GeyQXQaZmma&#10;cZVBAoJ5usw4HzUs7hKQZSH/P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACjb7ZIR&#10;AgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOhk&#10;fE3cAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-11.3pt;margin-top:.55pt;width:159.6pt;height:36pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAo2+2SEQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815INdxMsB24CFwWC&#10;JIBT5ExTpCVA5LBD2pL79R1S8tK0p6IXajgzmuW9x8VNb1p2UOgbsCWfTnLOlJVQNXZX8u/P63ef&#10;OPNB2Eq0YFXJj8rzm+XbN4vOFWoGNbSVQkZFrC86V/I6BFdkmZe1MsJPwClLQQ1oRKAr7rIKRUfV&#10;TZvN8vxD1gFWDkEq78l7NwT5MtXXWsnwqLVXgbUlp9lCOjGd23hmy4Uodihc3chxDPEPUxjRWGp6&#10;LnUngmB7bP4oZRqJ4EGHiQSTgdaNVGkH2maav9pmUwun0i4EjndnmPz/KysfDhv3hCz0X6AnAiMg&#10;nfOFJ2fcp9do4pcmZRQnCI9n2FQfmCTnLJ99nOVEtKTY/D3ZCdfs8rdDH74qMCwaJUeiJaElDvc+&#10;UEdKPaXEZhbWTdsmalr7m4MSB49K3I5/XwaOVui3/bjFFqojLYcw8O6dXDc0wb3w4UkgEU37kHjD&#10;Ix26ha7kMFqc1YA//+aP+YQ/RTnrSDgl9z/2AhVn7TdLzHyezudRaemS0OAMryPb64jdm1sgbU7p&#10;mTiZTPoZQ3syNYJ5IY2vYlcKCSupd8nDybwNg5zpjUi1WqUk0pYT4d5unIylI4QR3+f+RaAbSQhE&#10;3wOcJCaKV1wMuQP4q30A3SSiIsADqsRavJAuE3/jG4rCv76nrMtLX/4CAAD//wMAUEsDBBQABgAI&#10;AAAAIQDoZHxN3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWjsBUprG&#10;qRCILYg+kLpz42kSEY+j2G3C3zOsYHl1ru6cKdaT68QFh9B60pDMFQikytuWag277evsEUSIhqzp&#10;PKGGbwywLq+vCpNbP9IHXjaxFjxCITcamhj7XMpQNehMmPseidnJD85EjkMt7WBGHnedTJXKpDMt&#10;8YXG9PjcYPW1OTsN+7fT4fNevdcv7qEf/aQkuaXU+vZmelqBiDjFvzL86rM6lOx09GeyQXQaZmma&#10;cZVBAoJ5usw4HzUs7hKQZSH/P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACjb7ZIR&#10;AgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOhk&#10;fE3cAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="21C83B0F" w14:textId="77777777" w:rsidR="00EB5A9B" w:rsidRPr="00EB5A9B" w:rsidRDefault="00EB5A9B" w:rsidP="00EB5A9B">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB5A9B">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:cs/>
                       </w:rPr>
                       <w:t>(แบบฟอร์มรายงานผลการจัดซื้อจัดจ้างพัสดุ</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="198E764F" w14:textId="431CF7FF" w:rsidR="00EB5A9B" w:rsidRPr="00EB5A9B" w:rsidRDefault="00EB5A9B" w:rsidP="00EB5A9B">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
@@ -2631,50 +5569,51 @@
                         <w:cs/>
                       </w:rPr>
                       <w:t>บาท)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="98381352"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00EB5A9B">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:cs/>
           </w:rPr>
           <w:t xml:space="preserve">        </w:t>
         </w:r>
         <w:r w:rsidR="00EB5A9B" w:rsidRPr="00EB5A9B">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:cs/>
           </w:rPr>
           <w:t xml:space="preserve">หน้า </w:t>
         </w:r>
         <w:r w:rsidR="00EB5A9B" w:rsidRPr="00EB5A9B">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -3060,91 +5999,96 @@
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7545" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1302153880">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1004549161">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2136749121">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0033438A"/>
     <w:rsid w:val="0000060B"/>
     <w:rsid w:val="00004296"/>
     <w:rsid w:val="00014F3C"/>
+    <w:rsid w:val="00016E1F"/>
     <w:rsid w:val="00027D1B"/>
     <w:rsid w:val="00030774"/>
     <w:rsid w:val="000347DB"/>
     <w:rsid w:val="000355F5"/>
     <w:rsid w:val="000359BA"/>
+    <w:rsid w:val="000362EA"/>
     <w:rsid w:val="00042F54"/>
     <w:rsid w:val="00054478"/>
     <w:rsid w:val="0006279A"/>
     <w:rsid w:val="00083DD5"/>
     <w:rsid w:val="000876DE"/>
+    <w:rsid w:val="00087F6F"/>
     <w:rsid w:val="0009271D"/>
     <w:rsid w:val="00092AF6"/>
     <w:rsid w:val="0009648F"/>
+    <w:rsid w:val="000A14AA"/>
     <w:rsid w:val="000B1339"/>
     <w:rsid w:val="000B2D55"/>
     <w:rsid w:val="000D2380"/>
     <w:rsid w:val="000D438A"/>
     <w:rsid w:val="000E1068"/>
     <w:rsid w:val="000E112B"/>
     <w:rsid w:val="000E4547"/>
     <w:rsid w:val="000E4F76"/>
     <w:rsid w:val="000F28CD"/>
     <w:rsid w:val="001029BD"/>
     <w:rsid w:val="00105F42"/>
     <w:rsid w:val="001110E7"/>
     <w:rsid w:val="00115CA5"/>
     <w:rsid w:val="00125D7D"/>
     <w:rsid w:val="00133092"/>
     <w:rsid w:val="00142313"/>
     <w:rsid w:val="001454C4"/>
     <w:rsid w:val="0015171E"/>
     <w:rsid w:val="001531F2"/>
     <w:rsid w:val="00156D8C"/>
     <w:rsid w:val="00157EE7"/>
     <w:rsid w:val="00170DE8"/>
     <w:rsid w:val="001713BE"/>
     <w:rsid w:val="00172D35"/>
     <w:rsid w:val="00177B7C"/>
@@ -3154,50 +6098,51 @@
     <w:rsid w:val="001B5E27"/>
     <w:rsid w:val="001B7B74"/>
     <w:rsid w:val="001C29CA"/>
     <w:rsid w:val="001C46F8"/>
     <w:rsid w:val="001C5B51"/>
     <w:rsid w:val="001D7912"/>
     <w:rsid w:val="001E61C1"/>
     <w:rsid w:val="00213771"/>
     <w:rsid w:val="00214811"/>
     <w:rsid w:val="002350A9"/>
     <w:rsid w:val="002400A6"/>
     <w:rsid w:val="00242221"/>
     <w:rsid w:val="00250246"/>
     <w:rsid w:val="002512CC"/>
     <w:rsid w:val="00256970"/>
     <w:rsid w:val="00263458"/>
     <w:rsid w:val="00267C7A"/>
     <w:rsid w:val="00285C17"/>
     <w:rsid w:val="0028648D"/>
     <w:rsid w:val="00294040"/>
     <w:rsid w:val="00294415"/>
     <w:rsid w:val="002B77D1"/>
     <w:rsid w:val="002B7E87"/>
     <w:rsid w:val="002F308C"/>
     <w:rsid w:val="002F7D7F"/>
+    <w:rsid w:val="00302D4C"/>
     <w:rsid w:val="00316BC6"/>
     <w:rsid w:val="00317DFF"/>
     <w:rsid w:val="00322AC9"/>
     <w:rsid w:val="00327A36"/>
     <w:rsid w:val="003311D3"/>
     <w:rsid w:val="00332989"/>
     <w:rsid w:val="0033438A"/>
     <w:rsid w:val="003466A7"/>
     <w:rsid w:val="003557A7"/>
     <w:rsid w:val="0037485E"/>
     <w:rsid w:val="00384108"/>
     <w:rsid w:val="00392C07"/>
     <w:rsid w:val="003A19CD"/>
     <w:rsid w:val="003A7479"/>
     <w:rsid w:val="003C2DDC"/>
     <w:rsid w:val="003C3379"/>
     <w:rsid w:val="003D268A"/>
     <w:rsid w:val="003E5940"/>
     <w:rsid w:val="004028B3"/>
     <w:rsid w:val="00413BFF"/>
     <w:rsid w:val="00415FDC"/>
     <w:rsid w:val="004200EB"/>
     <w:rsid w:val="00431ECA"/>
     <w:rsid w:val="00434236"/>
     <w:rsid w:val="004538E6"/>
@@ -3209,124 +6154,128 @@
     <w:rsid w:val="0047728C"/>
     <w:rsid w:val="0048239C"/>
     <w:rsid w:val="00486CA4"/>
     <w:rsid w:val="004A0F60"/>
     <w:rsid w:val="004A49C1"/>
     <w:rsid w:val="004C028D"/>
     <w:rsid w:val="004C0789"/>
     <w:rsid w:val="004C415A"/>
     <w:rsid w:val="004D0E0C"/>
     <w:rsid w:val="004D2A3F"/>
     <w:rsid w:val="004D306B"/>
     <w:rsid w:val="004D36C1"/>
     <w:rsid w:val="004D70AB"/>
     <w:rsid w:val="004D73C2"/>
     <w:rsid w:val="004D73C5"/>
     <w:rsid w:val="004F0E4C"/>
     <w:rsid w:val="004F4619"/>
     <w:rsid w:val="00511E86"/>
     <w:rsid w:val="005177A5"/>
     <w:rsid w:val="0052063B"/>
     <w:rsid w:val="00521EFF"/>
     <w:rsid w:val="00523E32"/>
     <w:rsid w:val="005266BA"/>
     <w:rsid w:val="00527C50"/>
     <w:rsid w:val="00531798"/>
+    <w:rsid w:val="00537B0F"/>
     <w:rsid w:val="00551D04"/>
     <w:rsid w:val="0055442B"/>
     <w:rsid w:val="005655F8"/>
     <w:rsid w:val="00567FD6"/>
     <w:rsid w:val="00573E13"/>
     <w:rsid w:val="00574892"/>
     <w:rsid w:val="005868AA"/>
     <w:rsid w:val="00586CEA"/>
     <w:rsid w:val="0059197D"/>
     <w:rsid w:val="00591F89"/>
     <w:rsid w:val="00596381"/>
     <w:rsid w:val="00597D06"/>
     <w:rsid w:val="005A2816"/>
     <w:rsid w:val="005A5483"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005B14DD"/>
     <w:rsid w:val="005C3ECC"/>
     <w:rsid w:val="005C4A7C"/>
     <w:rsid w:val="005D4F83"/>
     <w:rsid w:val="005E4508"/>
     <w:rsid w:val="005E68C5"/>
     <w:rsid w:val="005E6C1A"/>
+    <w:rsid w:val="005F19A1"/>
     <w:rsid w:val="005F1C82"/>
     <w:rsid w:val="005F48AB"/>
     <w:rsid w:val="005F4D97"/>
     <w:rsid w:val="005F7BC2"/>
     <w:rsid w:val="0060186A"/>
     <w:rsid w:val="00613390"/>
     <w:rsid w:val="0061472E"/>
     <w:rsid w:val="00616368"/>
     <w:rsid w:val="006205D3"/>
     <w:rsid w:val="006258D1"/>
     <w:rsid w:val="006361B1"/>
     <w:rsid w:val="0064507F"/>
     <w:rsid w:val="0065279A"/>
     <w:rsid w:val="00663653"/>
     <w:rsid w:val="00664CAF"/>
     <w:rsid w:val="00666EFC"/>
     <w:rsid w:val="00673CA3"/>
     <w:rsid w:val="00686071"/>
     <w:rsid w:val="0069457A"/>
     <w:rsid w:val="00697E0E"/>
     <w:rsid w:val="006A4569"/>
     <w:rsid w:val="006A7378"/>
     <w:rsid w:val="006B0846"/>
     <w:rsid w:val="006D1337"/>
     <w:rsid w:val="006D6C7B"/>
     <w:rsid w:val="006E5F99"/>
     <w:rsid w:val="006E7BA3"/>
     <w:rsid w:val="006F3E55"/>
     <w:rsid w:val="006F4685"/>
     <w:rsid w:val="00700769"/>
     <w:rsid w:val="00700816"/>
+    <w:rsid w:val="00705DFD"/>
     <w:rsid w:val="00711825"/>
     <w:rsid w:val="007124DF"/>
     <w:rsid w:val="00712FF7"/>
     <w:rsid w:val="00721FC0"/>
     <w:rsid w:val="00723DAE"/>
     <w:rsid w:val="007309F7"/>
     <w:rsid w:val="00731A7D"/>
     <w:rsid w:val="00732005"/>
     <w:rsid w:val="00736F41"/>
     <w:rsid w:val="007444BC"/>
     <w:rsid w:val="00754EA7"/>
     <w:rsid w:val="00755C68"/>
     <w:rsid w:val="0076630F"/>
     <w:rsid w:val="00776F34"/>
     <w:rsid w:val="00793D84"/>
     <w:rsid w:val="007A16B8"/>
     <w:rsid w:val="007A5799"/>
     <w:rsid w:val="007C51F2"/>
     <w:rsid w:val="007D0987"/>
     <w:rsid w:val="007E34EE"/>
     <w:rsid w:val="007E3F2A"/>
+    <w:rsid w:val="007E494B"/>
     <w:rsid w:val="007E6F33"/>
     <w:rsid w:val="007F029B"/>
     <w:rsid w:val="007F0FB2"/>
     <w:rsid w:val="007F0FF7"/>
     <w:rsid w:val="0080310A"/>
     <w:rsid w:val="00811281"/>
     <w:rsid w:val="00811AB6"/>
     <w:rsid w:val="00813D8A"/>
     <w:rsid w:val="00830A69"/>
     <w:rsid w:val="00842E5E"/>
     <w:rsid w:val="008448E3"/>
     <w:rsid w:val="00861FB1"/>
     <w:rsid w:val="00863610"/>
     <w:rsid w:val="00866456"/>
     <w:rsid w:val="00881123"/>
     <w:rsid w:val="00891619"/>
     <w:rsid w:val="008A72FD"/>
     <w:rsid w:val="008B2006"/>
     <w:rsid w:val="008B67EF"/>
     <w:rsid w:val="008C0E97"/>
     <w:rsid w:val="008D6F3B"/>
     <w:rsid w:val="008E05C3"/>
     <w:rsid w:val="008E24FC"/>
     <w:rsid w:val="008E61CB"/>
     <w:rsid w:val="008E6D7E"/>
@@ -3348,119 +6297,124 @@
     <w:rsid w:val="00975C91"/>
     <w:rsid w:val="00976449"/>
     <w:rsid w:val="0098506A"/>
     <w:rsid w:val="009863A6"/>
     <w:rsid w:val="009925B9"/>
     <w:rsid w:val="00995D8C"/>
     <w:rsid w:val="009A1B2F"/>
     <w:rsid w:val="009A6E72"/>
     <w:rsid w:val="009C62E3"/>
     <w:rsid w:val="009F0FAB"/>
     <w:rsid w:val="009F7005"/>
     <w:rsid w:val="00A03DDD"/>
     <w:rsid w:val="00A066DF"/>
     <w:rsid w:val="00A243B8"/>
     <w:rsid w:val="00A331DB"/>
     <w:rsid w:val="00A340E9"/>
     <w:rsid w:val="00A3441F"/>
     <w:rsid w:val="00A43FEE"/>
     <w:rsid w:val="00A46F69"/>
     <w:rsid w:val="00A63DAD"/>
     <w:rsid w:val="00A671E1"/>
     <w:rsid w:val="00A70EE9"/>
     <w:rsid w:val="00A72981"/>
     <w:rsid w:val="00A75FBB"/>
     <w:rsid w:val="00A81F5E"/>
+    <w:rsid w:val="00AA4481"/>
     <w:rsid w:val="00AA5D8E"/>
     <w:rsid w:val="00AB2199"/>
     <w:rsid w:val="00AB335A"/>
     <w:rsid w:val="00AB6D4E"/>
     <w:rsid w:val="00AC2693"/>
     <w:rsid w:val="00AD77F2"/>
     <w:rsid w:val="00AE1204"/>
     <w:rsid w:val="00AE18CE"/>
     <w:rsid w:val="00AE66A1"/>
     <w:rsid w:val="00AE7210"/>
     <w:rsid w:val="00AF16C8"/>
     <w:rsid w:val="00B040CA"/>
     <w:rsid w:val="00B07E4B"/>
     <w:rsid w:val="00B1060E"/>
     <w:rsid w:val="00B1544C"/>
     <w:rsid w:val="00B23E0E"/>
     <w:rsid w:val="00B34FAE"/>
     <w:rsid w:val="00B4252D"/>
     <w:rsid w:val="00B42F59"/>
     <w:rsid w:val="00B53374"/>
     <w:rsid w:val="00B54F13"/>
     <w:rsid w:val="00B57041"/>
     <w:rsid w:val="00B578B6"/>
     <w:rsid w:val="00B62662"/>
     <w:rsid w:val="00B6305B"/>
     <w:rsid w:val="00B662E2"/>
     <w:rsid w:val="00B66572"/>
     <w:rsid w:val="00B706C0"/>
+    <w:rsid w:val="00B75A4E"/>
     <w:rsid w:val="00B87EDA"/>
     <w:rsid w:val="00B96593"/>
     <w:rsid w:val="00BA7F9D"/>
     <w:rsid w:val="00BB46C6"/>
     <w:rsid w:val="00BB58F2"/>
     <w:rsid w:val="00BC6031"/>
     <w:rsid w:val="00BD07FA"/>
     <w:rsid w:val="00BD3BA0"/>
     <w:rsid w:val="00BD6C10"/>
     <w:rsid w:val="00BE3E0D"/>
     <w:rsid w:val="00BF0688"/>
     <w:rsid w:val="00C069BE"/>
     <w:rsid w:val="00C13874"/>
     <w:rsid w:val="00C32F76"/>
     <w:rsid w:val="00C35D22"/>
     <w:rsid w:val="00C5193C"/>
     <w:rsid w:val="00C547C9"/>
     <w:rsid w:val="00C60820"/>
     <w:rsid w:val="00C6369F"/>
     <w:rsid w:val="00C63C9F"/>
     <w:rsid w:val="00C63CC2"/>
     <w:rsid w:val="00C7156C"/>
     <w:rsid w:val="00C723BF"/>
     <w:rsid w:val="00C7406B"/>
     <w:rsid w:val="00C767DA"/>
     <w:rsid w:val="00C8576F"/>
     <w:rsid w:val="00C8631C"/>
     <w:rsid w:val="00C863CF"/>
     <w:rsid w:val="00C93FB9"/>
     <w:rsid w:val="00C9760A"/>
     <w:rsid w:val="00CA717D"/>
     <w:rsid w:val="00CB3495"/>
     <w:rsid w:val="00CB6828"/>
     <w:rsid w:val="00CC0FA4"/>
     <w:rsid w:val="00CD626E"/>
+    <w:rsid w:val="00CD69AE"/>
     <w:rsid w:val="00CD7AA7"/>
     <w:rsid w:val="00CF11F8"/>
     <w:rsid w:val="00D04789"/>
     <w:rsid w:val="00D0607C"/>
     <w:rsid w:val="00D11714"/>
+    <w:rsid w:val="00D13F41"/>
     <w:rsid w:val="00D17367"/>
+    <w:rsid w:val="00D22FCE"/>
     <w:rsid w:val="00D26D4A"/>
     <w:rsid w:val="00D3483B"/>
     <w:rsid w:val="00D364CB"/>
     <w:rsid w:val="00D4164D"/>
     <w:rsid w:val="00D42966"/>
     <w:rsid w:val="00D61A88"/>
     <w:rsid w:val="00D62173"/>
     <w:rsid w:val="00D639E9"/>
     <w:rsid w:val="00D77982"/>
     <w:rsid w:val="00D80013"/>
     <w:rsid w:val="00D83404"/>
     <w:rsid w:val="00D92A2C"/>
     <w:rsid w:val="00D931DB"/>
     <w:rsid w:val="00D95157"/>
     <w:rsid w:val="00DA3A85"/>
     <w:rsid w:val="00DA6199"/>
     <w:rsid w:val="00DB3080"/>
     <w:rsid w:val="00DC0C59"/>
     <w:rsid w:val="00DC2FE8"/>
     <w:rsid w:val="00DC74D0"/>
     <w:rsid w:val="00DD55A2"/>
     <w:rsid w:val="00DD59C0"/>
     <w:rsid w:val="00DE2439"/>
     <w:rsid w:val="00DE6AF2"/>
     <w:rsid w:val="00DF4673"/>
@@ -3475,91 +6429,92 @@
     <w:rsid w:val="00E44343"/>
     <w:rsid w:val="00E60B9A"/>
     <w:rsid w:val="00E631D6"/>
     <w:rsid w:val="00E637DB"/>
     <w:rsid w:val="00E6391A"/>
     <w:rsid w:val="00E6459F"/>
     <w:rsid w:val="00E64B51"/>
     <w:rsid w:val="00E80711"/>
     <w:rsid w:val="00E9014D"/>
     <w:rsid w:val="00E923D2"/>
     <w:rsid w:val="00E94431"/>
     <w:rsid w:val="00E97D02"/>
     <w:rsid w:val="00EA50A4"/>
     <w:rsid w:val="00EA5D41"/>
     <w:rsid w:val="00EB5A9B"/>
     <w:rsid w:val="00EB6929"/>
     <w:rsid w:val="00EB69A4"/>
     <w:rsid w:val="00EC176A"/>
     <w:rsid w:val="00EE4EFC"/>
     <w:rsid w:val="00EE7774"/>
     <w:rsid w:val="00EF03AE"/>
     <w:rsid w:val="00EF0DF1"/>
     <w:rsid w:val="00EF2635"/>
     <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00F06E37"/>
+    <w:rsid w:val="00F20433"/>
     <w:rsid w:val="00F21BC0"/>
     <w:rsid w:val="00F232A3"/>
     <w:rsid w:val="00F23A56"/>
     <w:rsid w:val="00F2788B"/>
     <w:rsid w:val="00F36969"/>
     <w:rsid w:val="00F4168A"/>
     <w:rsid w:val="00F56B6F"/>
     <w:rsid w:val="00F64741"/>
     <w:rsid w:val="00F6790A"/>
     <w:rsid w:val="00F73EDB"/>
     <w:rsid w:val="00F80264"/>
     <w:rsid w:val="00F81BF6"/>
     <w:rsid w:val="00F83DC0"/>
     <w:rsid w:val="00F84DC0"/>
     <w:rsid w:val="00FA08EA"/>
     <w:rsid w:val="00FA46D0"/>
     <w:rsid w:val="00FB2804"/>
     <w:rsid w:val="00FB58D2"/>
     <w:rsid w:val="00FC2D1E"/>
     <w:rsid w:val="00FE54EC"/>
     <w:rsid w:val="00FE5CD1"/>
     <w:rsid w:val="00FF0D6E"/>
     <w:rsid w:val="00FF0DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01CC99E9"/>
   <w15:docId w15:val="{323AD143-0D1A-41B4-BC89-72A28940C23A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -4532,67 +7487,67 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28A338C5-C8B1-4EF5-A86D-BA3AB289B2FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1874</Characters>
+  <Pages>2</Pages>
+  <Words>592</Words>
+  <Characters>3376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2198</CharactersWithSpaces>
+  <CharactersWithSpaces>3961</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user_556</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>