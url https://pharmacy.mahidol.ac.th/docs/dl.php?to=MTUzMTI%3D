--- v0 (2026-05-07)
+++ v1 (2026-10-27)
@@ -16,56 +16,55 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="69F3CFF5" w14:textId="77777777" w:rsidR="00D62173" w:rsidRPr="00E75DBE" w:rsidRDefault="00D62173" w:rsidP="00315C51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27AC49CB" w14:textId="77777777" w:rsidR="000436E8" w:rsidRPr="000436E8" w:rsidRDefault="000436E8" w:rsidP="004F66E1">
+    <w:p w14:paraId="27AC49CB" w14:textId="77777777" w:rsidR="000436E8" w:rsidRPr="000436E8" w:rsidRDefault="000436E8" w:rsidP="005E30F6">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28CB4CAC" w14:textId="6B228DF1" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -97,341 +96,445 @@
           <w:cs/>
         </w:rPr>
         <w:t>สำหรับกรณีที่นักวิจัยได้รับทุนอุดหนุนวิจัยและพัฒนาจากหน่วยงานผู้ให้ทุนโดยตรง หรือผ่านหน่วยงานต้นสังกัด</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036BC98F" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7105"/>
-        <w:gridCol w:w="2666"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="5989"/>
+        <w:gridCol w:w="2573"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="235934EB" w14:textId="77777777" w:rsidTr="00F26B73">
-[...2 lines deleted...]
-            <w:tcW w:w="7105" w:type="dxa"/>
+      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="235934EB" w14:textId="77777777" w:rsidTr="00E82390">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6889" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59203064" w14:textId="6B4C236F" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ที่ </w:t>
             </w:r>
             <w:r w:rsidR="00E74507">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.....................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:tcW w:w="2573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42ED4412" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">วันที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>……….../…..…../……..…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="648E5678" w14:textId="77777777" w:rsidTr="00F26B73">
-[...2 lines deleted...]
-            <w:tcW w:w="7105" w:type="dxa"/>
+      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="648E5678" w14:textId="77777777" w:rsidTr="00E82390">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6889" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="304FCEB3" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
+          <w:p w14:paraId="304FCEB3" w14:textId="1807B950" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ชื่อโครงการวิจัย </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:r w:rsidR="00B27C4E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………………..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B96CC4" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
+          <w:p w14:paraId="00B96CC4" w14:textId="573AC3DE" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เลขที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>IO</w:t>
             </w:r>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B27C4E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>…………….…………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="548F164C" w14:textId="77777777" w:rsidTr="00F26B73">
-[...2 lines deleted...]
-            <w:tcW w:w="7105" w:type="dxa"/>
+      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="548F164C" w14:textId="77777777" w:rsidTr="00E82390">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6889" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43982D6F" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
+          <w:p w14:paraId="43982D6F" w14:textId="25814193" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">แหล่งทุน </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2666" w:type="dxa"/>
+            <w:r w:rsidR="00B27C4E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>………………………………………………………………………………………….</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2573" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4013D996" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00E82390" w:rsidRPr="00E75DBE" w14:paraId="1176CD77" w14:textId="77777777" w:rsidTr="00E82390">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F7BCE1D" w14:textId="77777777" w:rsidR="00E82390" w:rsidRPr="00E75DBE" w:rsidRDefault="00E82390" w:rsidP="00F26B73">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8562" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A85FE3A" w14:textId="2A9E9C1F" w:rsidR="00E82390" w:rsidRPr="00E75DBE" w:rsidRDefault="00E82390" w:rsidP="00E82390">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DBE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ด้วย โครงการวิจัยฯ ได้ดำเนินการจัดซื้อจัดจ้างพัสดุเพื่อใช้ในโครงการวิจัยเรียบร้อยแล้ว จึงขอรายงาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E82390" w:rsidRPr="00E75DBE" w14:paraId="4B67B661" w14:textId="77777777" w:rsidTr="007E78D1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9462" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EF801BE" w14:textId="253F0689" w:rsidR="00E82390" w:rsidRPr="00E82390" w:rsidRDefault="00E82390" w:rsidP="00E82390">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75DBE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การจัดซื้อจัดจ้างพัสดุพร้อมขออนุมัติเบิกจ่ายเงิน ที่ใช้ในโครงการวิจัยฯ โดยมีรายละเอียด ดังนี้</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10575467" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
-[...11 lines deleted...]
-    <w:p w14:paraId="1C9ADEC3" w14:textId="5C7FBA4C" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="000B71C3">
+    <w:p w14:paraId="1C9ADEC3" w14:textId="7DEA75D4" w:rsidR="004F66E1" w:rsidRPr="007B483B" w:rsidRDefault="004F66E1" w:rsidP="000B71C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E75DBE">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10530" w:type="dxa"/>
-        <w:tblInd w:w="-95" w:type="dxa"/>
+        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblInd w:w="85" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="1800"/>
-        <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="3240"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="2610"/>
         <w:gridCol w:w="1530"/>
-        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="2C49BA4C" w14:textId="77777777" w:rsidTr="00E74507">
+      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="2C49BA4C" w14:textId="77777777" w:rsidTr="007B483B">
         <w:trPr>
           <w:trHeight w:val="1048"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C60905E" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
@@ -470,83 +573,83 @@
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชื่อผู้ขาย/ผู้รับจ้าง</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57AEB680" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="649C280F" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ประเภทค่าใช้จ่าย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B9C64D" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายการพัสดุที่จัดซื้อจัดจ้าง</w:t>
@@ -625,729 +728,348 @@
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ใบส่งของ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55655A65" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนเงิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="7E1B9EBB" w14:textId="77777777" w:rsidTr="00E74507">
+      <w:tr w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w14:paraId="391615CD" w14:textId="77777777" w:rsidTr="007B483B">
         <w:trPr>
-          <w:trHeight w:val="349"/>
+          <w:trHeight w:val="1048"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="237CB4C7" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
-            <w:pPr>
+          <w:p w14:paraId="26C020F6" w14:textId="4159C86F" w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w:rsidRDefault="00CC79D4" w:rsidP="00CC79D4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E75DBE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-                <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="022FEE7E" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
+          <w:p w14:paraId="33BD4B38" w14:textId="36122188" w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w:rsidRDefault="00CC79D4" w:rsidP="00CC79D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1418"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03DD1418" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:p w14:paraId="7FFB729D" w14:textId="4DB50F20" w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w:rsidRDefault="00CC79D4" w:rsidP="00CC79D4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1418"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C68F7FB" w14:textId="48D27A92" w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w:rsidRDefault="00CC79D4" w:rsidP="00CC79D4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1418"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="08E58838" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
+          </w:tcPr>
+          <w:p w14:paraId="11FE3745" w14:textId="23423535" w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w:rsidRDefault="00CC79D4" w:rsidP="00B27C4E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="68A7880F" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="609B18DF" w14:textId="670513B8" w:rsidR="00CC79D4" w:rsidRPr="00BC2403" w:rsidRDefault="00CC79D4" w:rsidP="00812B4A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="318E582A" w14:textId="77777777" w:rsidTr="00E74507">
-[...392 lines deleted...]
-      <w:tr w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w14:paraId="1B643096" w14:textId="77777777" w:rsidTr="00E74507">
+      <w:tr w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w14:paraId="1B643096" w14:textId="77777777" w:rsidTr="007B483B">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CB4C3EB" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
+          <w:p w14:paraId="2CB4C3EB" w14:textId="77777777" w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w:rsidRDefault="00CC79D4" w:rsidP="00CC79D4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">รวมเป็นเงินทั้งสิ้น                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DCCC66B" w14:textId="0945C648" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
+          <w:p w14:paraId="2DCCC66B" w14:textId="67EE08D7" w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w:rsidRDefault="00CC79D4" w:rsidP="00CC79D4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00633125" w:rsidRPr="00E75DBE">
+            <w:r w:rsidRPr="00E75DBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                   </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00812B4A">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
+              <w:t xml:space="preserve">                                                             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E75DBE">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23E4CB9E" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="00F26B73">
+          <w:p w14:paraId="23E4CB9E" w14:textId="7B973DA5" w:rsidR="00CC79D4" w:rsidRPr="00E75DBE" w:rsidRDefault="00CC79D4" w:rsidP="00CC79D4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DA8A934" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="000B71C3" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A70315D" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="000B71C3">
       <w:pPr>
         <w:tabs>
@@ -1358,51 +1080,51 @@
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>จึงเรียนมาเพื่อโปรดทราบและพิจารณาอนุมัติจัดซื้อจัดจ้างพัสดุและอนุมัติเบิกจ่ายเงินให้แก่</w:t>
       </w:r>
       <w:r w:rsidRPr="00E75DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D22B831" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="000B71C3">
+    <w:p w14:paraId="3D22B831" w14:textId="1655FB52" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="000B71C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78010FEE" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="000B71C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
@@ -1473,80 +1195,136 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E75DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCD1F63" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6739F19A" w14:textId="6A0A50AD" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="00E75DBE" w:rsidP="004F66E1">
+    <w:p w14:paraId="6739F19A" w14:textId="5BED3B43" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E75DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ลงชื่อ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>……………….…………………..........เจ้าหน้าที่โครงการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F69C94" w14:textId="545077E0" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     (...............................................................................)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E1A85D" w14:textId="3707689C" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="00045CAA" w:rsidP="004F66E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DFBDB3B" wp14:editId="7B5C44F7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DFBDB3B" wp14:editId="6EAE9A3F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-42545</wp:posOffset>
+                  <wp:posOffset>-33020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>175260</wp:posOffset>
+                  <wp:posOffset>91440</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2781300" cy="1819275"/>
                 <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2781300" cy="1819275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
@@ -1704,81 +1482,81 @@
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>...........</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="004F66E1" w:rsidRPr="001D19F9" w14:paraId="325ED007" w14:textId="77777777" w:rsidTr="001C5B51">
                               <w:trPr>
                                 <w:trHeight w:val="345"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4045" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                     <w:bottom w:val="nil"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                   <w:noWrap/>
                                   <w:vAlign w:val="bottom"/>
                                   <w:hideMark/>
                                 </w:tcPr>
-                                <w:p w14:paraId="563B0C97" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="001D19F9" w:rsidRDefault="004F66E1" w:rsidP="00EA5D41">
+                                <w:p w14:paraId="563B0C97" w14:textId="2C72DD06" w:rsidR="004F66E1" w:rsidRPr="001D19F9" w:rsidRDefault="004F66E1" w:rsidP="00EA5D41">
                                   <w:pPr>
                                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:cs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>(</w:t>
                                   </w:r>
-                                  <w:r>
+                                  <w:r w:rsidR="00812B4A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                       <w:color w:val="000000"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:cs/>
                                     </w:rPr>
-                                    <w:t>ชื่อหัวหน้าโครงการ</w:t>
+                                    <w:t>........................................................</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00110F22">
                                     <w:rPr>
                                       <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                       <w:sz w:val="32"/>
                                       <w:szCs w:val="32"/>
                                       <w:cs/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="004F66E1" w:rsidRPr="001D19F9" w14:paraId="391FB85D" w14:textId="77777777" w:rsidTr="001C5B51">
                               <w:trPr>
                                 <w:trHeight w:val="300"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="4045" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="nil"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                   </w:tcBorders>
@@ -1904,51 +1682,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2DFBDB3B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.35pt;margin-top:13.8pt;width:219pt;height:143.25pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrS74YFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcp3YEy4GbwEUB&#10;IwngBDnTFGkJELksSVtyv75LSn407anohdqXlrszw/ldpxpyENbVoAuajVJKhOZQ1npX0NeX1acZ&#10;Jc4zXbIGtCjoUTh6t/j4Yd6aXIyhgqYUlmAT7fLWFLTy3uRJ4nglFHMjMEJjUoJVzKNrd0lpWYvd&#10;VZOM0/RL0oItjQUunMPoQ5+ki9hfSsH9k5ROeNIUFGfz8bTx3IYzWcxZvrPMVDUfxmD/MIVitcZL&#10;z60emGdkb+s/WqmaW3Ag/YiDSkDKmou4A26Tpe+22VTMiLgLguPMGSb3/9ryx8PGPFviu6/QIYEB&#10;kNa43GEw7NNJq8IXJyWYRwiPZ9hE5wnH4Hg6yz6nmOKYy2bZ7Xh6E/okl9+Ndf6bAEWCUVCLvES4&#10;2GHtfF96Kgm3aVjVTRO5afRvAezZR0Qkd/j7MnGwfLfthjW2UB5xOws98c7wVY0TrJnzz8wi0zg1&#10;qtc/4SEbaAsKg0VJBfbn3+KhHgnALCUtKqeg7seeWUFJ810jNbfZZBKkFp3JzXSMjr3ObK8zeq/u&#10;AcWZ4TsxPJqh3jcnU1pQbyjyZbgVU0xzvLug/mTe+17P+Ei4WC5jEYrLML/WG8ND6wBhwPele2PW&#10;DCR45O8RThpj+Tsu+toe/OXeg6wjUQHgHlUkODgozEj18IiC8q/9WHV56otfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA6m8Nx94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7&#10;TUghZFMhEFcQhVbi5sbbJCJeR7HbhL/HnOA4mtHMm3Iz216cafSdY4RkqUAQ18503CB8vD8vbkH4&#10;oNno3jEhfJOHTXV5UerCuInf6LwNjYgl7AuN0IYwFFL6uiWr/dINxNE7utHqEOXYSDPqKZbbXq6U&#10;yqXVHceFVg/02FL9tT1ZhN3L8XOfqdfmyd4Mk5uVZHsnEa+v5od7EIHm8BeGX/yIDlVkOrgTGy96&#10;hEW+jkmE1ToHEf0sTVIQB4Q0yRKQVSn/P6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOtLvhgVAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOpvDcfeAAAACQEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-2.6pt;margin-top:7.2pt;width:219pt;height:143.25pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrS74YFQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jcp3YEy4GbwEUB&#10;IwngBDnTFGkJELksSVtyv75LSn407anohdqXlrszw/ldpxpyENbVoAuajVJKhOZQ1npX0NeX1acZ&#10;Jc4zXbIGtCjoUTh6t/j4Yd6aXIyhgqYUlmAT7fLWFLTy3uRJ4nglFHMjMEJjUoJVzKNrd0lpWYvd&#10;VZOM0/RL0oItjQUunMPoQ5+ki9hfSsH9k5ROeNIUFGfz8bTx3IYzWcxZvrPMVDUfxmD/MIVitcZL&#10;z60emGdkb+s/WqmaW3Ag/YiDSkDKmou4A26Tpe+22VTMiLgLguPMGSb3/9ryx8PGPFviu6/QIYEB&#10;kNa43GEw7NNJq8IXJyWYRwiPZ9hE5wnH4Hg6yz6nmOKYy2bZ7Xh6E/okl9+Ndf6bAEWCUVCLvES4&#10;2GHtfF96Kgm3aVjVTRO5afRvAezZR0Qkd/j7MnGwfLfthjW2UB5xOws98c7wVY0TrJnzz8wi0zg1&#10;qtc/4SEbaAsKg0VJBfbn3+KhHgnALCUtKqeg7seeWUFJ810jNbfZZBKkFp3JzXSMjr3ObK8zeq/u&#10;AcWZ4TsxPJqh3jcnU1pQbyjyZbgVU0xzvLug/mTe+17P+Ei4WC5jEYrLML/WG8ND6wBhwPele2PW&#10;DCR45O8RThpj+Tsu+toe/OXeg6wjUQHgHlUkODgozEj18IiC8q/9WHV56otfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA4oUHMd0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3No1&#10;aYpoiFMhEFcQ5Ufi5sbbJCJeR7HbhLdnOcFxZ0az35Tb2ffqRGPsAhu4WmpQxHVwHTcG3l4fFzeg&#10;YrLsbB+YDHxThG11flbawoWJX+i0S42SEo6FNdCmNBSIsW7J27gMA7F4hzB6m+QcG3SjnaTc95hp&#10;fY3ediwfWjvQfUv11+7oDbw/HT4/cv3cPPj1MIVZI/sNGnN5Md/dgko0p78w/OILOlTCtA9HdlH1&#10;BhbrTJKi5zko8fNVJlP2BlZabwCrEv8vqH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;60u+GBUCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA4oUHMd0AAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="4045" w:type="dxa"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="4045"/>
                       </w:tblGrid>
                       <w:tr w:rsidR="004F66E1" w:rsidRPr="001D19F9" w14:paraId="4E65C626" w14:textId="77777777" w:rsidTr="001C5B51">
                         <w:trPr>
                           <w:trHeight w:val="330"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4045" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
@@ -2082,81 +1860,81 @@
                                 <w:cs/>
                               </w:rPr>
                               <w:t>...........</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="004F66E1" w:rsidRPr="001D19F9" w14:paraId="325ED007" w14:textId="77777777" w:rsidTr="001C5B51">
                         <w:trPr>
                           <w:trHeight w:val="345"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4045" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               <w:bottom w:val="nil"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             </w:tcBorders>
                             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             <w:noWrap/>
                             <w:vAlign w:val="bottom"/>
                             <w:hideMark/>
                           </w:tcPr>
-                          <w:p w14:paraId="563B0C97" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="001D19F9" w:rsidRDefault="004F66E1" w:rsidP="00EA5D41">
+                          <w:p w14:paraId="563B0C97" w14:textId="2C72DD06" w:rsidR="004F66E1" w:rsidRPr="001D19F9" w:rsidRDefault="004F66E1" w:rsidP="00EA5D41">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00812B4A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>ชื่อหัวหน้าโครงการ</w:t>
+                              <w:t>........................................................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00110F22">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="004F66E1" w:rsidRPr="001D19F9" w14:paraId="391FB85D" w14:textId="77777777" w:rsidTr="001C5B51">
                         <w:trPr>
                           <w:trHeight w:val="300"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="4045" w:type="dxa"/>
                             <w:tcBorders>
                               <w:top w:val="nil"/>
                               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             </w:tcBorders>
@@ -2266,156 +2044,3064 @@
                             <w:r w:rsidRPr="001D19F9">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
                     <w:p w14:paraId="18422D20" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRDefault="004F66E1" w:rsidP="004F66E1"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004F66E1" w:rsidRPr="00E75DBE">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-          <w:b/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3304E661" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRPr="00E75DBE" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
+    <w:p w14:paraId="3304E661" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="717D1BE4" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
+    <w:p w14:paraId="45C0790C" w14:textId="77777777" w:rsidR="00812B4A" w:rsidRDefault="00812B4A" w:rsidP="004F66E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13081C38" w14:textId="77777777" w:rsidR="004619BA" w:rsidRPr="004619BA" w:rsidRDefault="004619BA">
-      <w:pPr>
+    <w:p w14:paraId="4261AF79" w14:textId="77777777" w:rsidR="00812B4A" w:rsidRDefault="00812B4A" w:rsidP="004F66E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3DBDA9" w14:textId="77777777" w:rsidR="00812B4A" w:rsidRDefault="00812B4A" w:rsidP="004F66E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27DAFF81" w14:textId="77777777" w:rsidR="00812B4A" w:rsidRDefault="00812B4A" w:rsidP="004F66E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735B20AB" w14:textId="77777777" w:rsidR="00812B4A" w:rsidRDefault="00812B4A" w:rsidP="004F66E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717D1BE4" w14:textId="77777777" w:rsidR="004F66E1" w:rsidRDefault="004F66E1" w:rsidP="004F66E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13081C38" w14:textId="7E7136C8" w:rsidR="004619BA" w:rsidRDefault="00995377">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
-      </w:pPr>
+        <w:t>สำหรับงานบริหารงานวิจัย</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004619BA" w:rsidRPr="004619BA" w:rsidSect="00E75DBE">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9622" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1161"/>
+        <w:gridCol w:w="2412"/>
+        <w:gridCol w:w="1103"/>
+        <w:gridCol w:w="1158"/>
+        <w:gridCol w:w="2645"/>
+        <w:gridCol w:w="1143"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="15D2537A" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D234932" w14:textId="0780FA9B" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">รหัส </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>GL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBBE22C" w14:textId="5E805244" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อบัญชี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE0981D" w14:textId="731BFE6B" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนเงิน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42385A1D" w14:textId="2D3E27C3" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">รหัส </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>GL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E5F29D" w14:textId="54B7E8F4" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อบัญชี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E992FFA" w14:textId="45540453" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนเงิน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="213999E2" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D93800" w14:textId="0E306936" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302080010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6846392E" w14:textId="478E3137" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าเบี้ยประชุม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="690C8A1A" w14:textId="3569FCB4" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211AF2F8" w14:textId="3E97A702" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21E7E0AC" w14:textId="5AEEC01B" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุสำนักงาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A2F263" w14:textId="5F4182D1" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="0A300A3B" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D12561" w14:textId="41FF669B" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302029990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2793CF82" w14:textId="3502DD2E" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าจ้างเหมาบริการอื่น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8C7CD3" w14:textId="1BD73620" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649D993F" w14:textId="144CB77C" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0CE3A0" w14:textId="5E27C432" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุซ่อมบำรุง/ก่อสร้าง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42852D84" w14:textId="6F447B91" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="54026296" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="700534C6" w14:textId="496B7AF6" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302030030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C68ABE" w14:textId="49EBEB27" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าเช่าอาคารและสถานที่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C54368" w14:textId="06B523DD" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB7E950" w14:textId="369E9C30" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="397E778E" w14:textId="7DDAB819" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุงานบ้านงานครัว</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BD6617" w14:textId="31455C3E" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="70738069" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8CF359" w14:textId="648BE7DA" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302030060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C609BE4" w14:textId="7AA90EE8" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าเช่ารถอื่น ๆ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7149255C" w14:textId="6D51F1D2" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2B28B8" w14:textId="4AD58F0B" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C5DCB4" w14:textId="7DDD6B7D" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุคอมพิวเตอร์ และสารสนเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B0D8A1" w14:textId="4CF08606" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="01FFFDBB" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1239E0" w14:textId="52B883EC" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302060010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4843186C" w14:textId="42ADCF05" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าธรรมเนียมธนาคารและบัตรเครดิต</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="510CBD1A" w14:textId="0124753C" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BF6E6D" w14:textId="32719A17" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010070</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFC3F95" w14:textId="4B312B9D" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุไฟฟ้า วิทยุ โฆษณาและเผยแพร่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A203E3A" w14:textId="4252634E" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="0E6BA545" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B5AD6C" w14:textId="0BA337DF" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302069990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CAF4CE" w14:textId="20EBCCA8" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าธรรมเนียมอื่น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1E7B3E" w14:textId="5C68B74E" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="156AF5C2" w14:textId="3862F5E9" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4362CD3F" w14:textId="4780B73F" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุอาหารสัตว์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4068C573" w14:textId="6DB879FB" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="171571C1" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B00F66" w14:textId="00C4CEB0" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302020040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="474B92E5" w14:textId="11171AB5" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าจ้างเหมาผู้ช่วยนักวิจัย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="394F4909" w14:textId="573E05D4" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B1C30D" w14:textId="3002D04B" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9488F7" w14:textId="76FD9001" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุของที่ระลึก</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C572AE5" w14:textId="592C796F" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="42CAF57F" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F1099A" w14:textId="5D046175" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302080020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="750A54F3" w14:textId="3E6844C8" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าอาหารในการประชุมดำเนินงาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2869DFCC" w14:textId="45B50020" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BB4FC8" w14:textId="788A707E" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF067C0" w14:textId="720A94F8" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุสัตว์ทดลอง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC8FE28" w14:textId="1A3B7CDB" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="5BB8231E" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A9E962" w14:textId="1BACC9E2" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5302999990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="156B46DF" w14:textId="41237AE2" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าใช้สอยอื่น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8A8C90" w14:textId="0BF94533" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="113F48F5" w14:textId="1B01F066" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DE8DE9" w14:textId="347027BC" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุวิทยาศาสตร์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF6F23E" w14:textId="773195C0" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="04F8712D" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6434A0DC" w14:textId="27437632" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304010010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520C03AB" w14:textId="092DFBDC" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าเบี้ยเลี้ยงในประเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F5989B" w14:textId="552E4181" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EC31D9" w14:textId="4DB1375B" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41412CDF" w14:textId="22A572A8" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุบรรจุภัณฑ์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C633515" w14:textId="444AEFCB" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="4425F823" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7837FAAA" w14:textId="226E57D9" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304010020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169847C4" w14:textId="4423CC89" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าที่พักในประเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B05F55B" w14:textId="531A90D3" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA28504" w14:textId="402C4D48" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5303010040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD5C618" w14:textId="7E9D8A1C" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าวัสดุการเกษตร</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="731D3FD0" w14:textId="09DE2121" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="0D6C1D8D" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="727E561C" w14:textId="1B87AEC9" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304010030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73BA565F" w14:textId="2C6A84A7" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าใช้จ่ายเดินทางอื่นในประเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E90716C" w14:textId="7E5576CD" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="165C2044" w14:textId="7CC854E5" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304020040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="674E96FC" w14:textId="2C6DD7CB" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าไปรษณีย์และขนส่ง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0329EC" w14:textId="29A9B56C" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="10C7D86D" w14:textId="77777777" w:rsidTr="00353676">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1161" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE69FD8" w14:textId="6F64C6FB" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304010040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8EFB16" w14:textId="0D6FCF31" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าตั๋วเครื่องบินในประเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="614337C2" w14:textId="2DD0D3AB" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABEF33A" w14:textId="0CFC514E" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5304020060</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2645" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A85EB89" w14:textId="46C7C68C" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ค่าโทรศัพท์เคลื่อนที่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1143" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA9BD16" w14:textId="6EA1C02E" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00995377">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="008385DD" w14:textId="77777777" w:rsidR="00995377" w:rsidRDefault="00995377">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9625" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5035"/>
+        <w:gridCol w:w="4590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="45AD952F" w14:textId="77777777" w:rsidTr="00341B11">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A17DE2A" w14:textId="3F7EF9DC" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Cost.........................................</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>....</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>...............</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B2C7F3" w14:textId="1925A3D4" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00341B11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(ลงชื่อ).......................................................เจ้าหน้าที่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="333FD79C" w14:textId="77777777" w:rsidTr="00341B11">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F411919" w14:textId="31DDF0EC" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00995377">
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เลขที่สัญญายืมเงิน.......................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6C9292" w14:textId="7F4CF106" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00341B11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นางสาวภารีนุช ไทยปรีชา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00995377" w:rsidRPr="00995377" w14:paraId="207B9894" w14:textId="77777777" w:rsidTr="00341B11">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="333F5D28" w14:textId="77777777" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E58713" w14:textId="1B6454B4" w:rsidR="00995377" w:rsidRPr="00995377" w:rsidRDefault="00995377" w:rsidP="00341B11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นักวิชาการเงินและบัญชี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39A8595B" w14:textId="77777777" w:rsidR="00995377" w:rsidRPr="005765D0" w:rsidRDefault="00995377">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414926FA" w14:textId="6B328108" w:rsidR="00341B11" w:rsidRDefault="00341B11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สำหรับงานคลัง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4578C7" w14:textId="11FB270D" w:rsidR="00341B11" w:rsidRDefault="00341B11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00341B11">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00341B11">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เอกสารเบิกจ่ายถูกต้องครบถ้วน</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9625" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5035"/>
+        <w:gridCol w:w="4590"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00341B11" w:rsidRPr="00995377" w14:paraId="71EB3D04" w14:textId="77777777" w:rsidTr="00093CB5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27164291" w14:textId="436E7092" w:rsidR="00341B11" w:rsidRPr="00995377" w:rsidRDefault="00341B11" w:rsidP="00093CB5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C047438" w14:textId="22D1DABB" w:rsidR="00341B11" w:rsidRPr="00995377" w:rsidRDefault="00341B11" w:rsidP="00093CB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(ลงชื่อ).......................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B11" w:rsidRPr="00995377" w14:paraId="316239B0" w14:textId="77777777" w:rsidTr="00093CB5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6890B6E4" w14:textId="16793838" w:rsidR="00341B11" w:rsidRPr="00995377" w:rsidRDefault="00341B11" w:rsidP="00093CB5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C52D29" w14:textId="6F363B61" w:rsidR="00341B11" w:rsidRPr="00995377" w:rsidRDefault="00341B11" w:rsidP="00093CB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>นางสาวสิริมา วูดเด่น</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00341B11" w:rsidRPr="00995377" w14:paraId="170E30F7" w14:textId="77777777" w:rsidTr="00093CB5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="204BECD5" w14:textId="1AFA1EB9" w:rsidR="00341B11" w:rsidRPr="00995377" w:rsidRDefault="00045CAA" w:rsidP="00093CB5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0879657E" wp14:editId="04C8CFEB">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-68580</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>118745</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2552700" cy="1866900"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="7" name="Text Box 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2552700" cy="1866900"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="lt1"/>
+                              </a:solidFill>
+                              <a:ln w="6350">
+                                <a:solidFill>
+                                  <a:prstClr val="black"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5F3433E9" w14:textId="24C4FF74" w:rsidR="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="40"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="40"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>อนุมัติเบิกจ่าย</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="7EA0713B" w14:textId="513E1B31" w:rsidR="00045CAA" w:rsidRPr="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>.............................</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>...............</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>..............</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="413EB698" w14:textId="129567B5" w:rsidR="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">(ผศ.ดร. อัญชลี </w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellStart"/>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>จินตพัฒ</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>นากิจ)</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="7629F0E8" w14:textId="6B16A151" w:rsidR="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00045CAA">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>รองคณบดีฝ่ายการคลัง</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="3922E8DF" w14:textId="726126EA" w:rsidR="00045CAA" w:rsidRPr="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                                  <w:pPr>
+                                    <w:spacing w:after="0"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="36"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>วันที่...................................................</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="231AC25C" w14:textId="77777777" w:rsidR="00045CAA" w:rsidRPr="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="32"/>
+                                      <w:szCs w:val="40"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="0879657E" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-5.4pt;margin-top:9.35pt;width:201pt;height:147pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjzd1COgIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdoacYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flot9Owi0KK9BP5+JjZfVsrchDWVaBzOhyklAjNoaj0LqffX1af&#10;bilxnumCKdAip0fh6P3844dZYzIxghJUISxBEO2yxuS09N5kSeJ4KWrmBmCExqAEWzOPrt0lhWUN&#10;otcqGaXpNGnAFsYCF87h7UMXpPOIL6Xg/klKJzxROcXafDxtPLfhTOYzlu0sM2XF+zLYP1RRs0rj&#10;o2eoB+YZ2dvqD6i64hYcSD/gUCcgZcVF7AG7GabvutmUzIjYC5LjzJkm9/9g+eNhY54t8e0XaHGA&#10;gZDGuMzhZeinlbYOv1gpwThSeDzTJlpPOF6OJpPRTYohjrHh7XR6hw7iJJfPjXX+q4CaBCOnFucS&#10;6WKHtfNd6iklvOZAVcWqUio6QQtiqSw5MJyi8rFIBH+TpTRpcjr9PEkj8JtYgD5/v1WM/+jLu8pC&#10;PKWx5kvzwfLttiVVcUXMFooj8mWhk5IzfFUh/Jo5/8wsagd5wH3wT3hIBVgT9BYlJdhff7sP+ThS&#10;jFLSoBZz6n7umRWUqG8ah303HI+DeKMzntyM0LHXke11RO/rJSBRQ9w8w6MZ8r06mdJC/Yprswiv&#10;Yohpjm/n1J/Mpe82BNeOi8UiJqFcDfNrvTE8QIfBBFpf2ldmTT9Wj4p4hJNqWfZuul1u+FLDYu9B&#10;VnH0geeO1Z5+lHoUT7+WYZeu/Zh1+fOY/wYAAP//AwBQSwMEFAAGAAgAAAAhAFTF+NPdAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJ0GiaRqnAlS4cKJFnN3Yta3G68h2&#10;0/D3LCe4zWpGM2/b7ewHNumYXEAB5bIAprEPyqER8Hl4XdTAUpao5BBQC/jWCbbd7U0rGxWu+KGn&#10;fTaMSjA1UoDNeWw4T73VXqZlGDWSdwrRy0xnNFxFeaVyP/CqKB65lw5pwcpRv1jdn/cXL2D3bNam&#10;r2W0u1o5N81fp3fzJsT93fy0AZb1nP/C8ItP6NAR0zFcUCU2CFiUBaFnMuoVMAo8rMsK2JFEWa2A&#10;dy3//0L3AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGPN3UI6AgAAhAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFTF+NPdAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAlAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5F3433E9" w14:textId="24C4FF74" w:rsidR="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="40"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>อนุมัติเบิกจ่าย</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7EA0713B" w14:textId="513E1B31" w:rsidR="00045CAA" w:rsidRPr="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>.............................</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>...............</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>..............</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="413EB698" w14:textId="129567B5" w:rsidR="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">(ผศ.ดร. อัญชลี </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>จินตพัฒ</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>นากิจ)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7629F0E8" w14:textId="6B16A151" w:rsidR="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00045CAA">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>รองคณบดีฝ่ายการคลัง</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3922E8DF" w14:textId="726126EA" w:rsidR="00045CAA" w:rsidRPr="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="36"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>วันที่...................................................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="231AC25C" w14:textId="77777777" w:rsidR="00045CAA" w:rsidRPr="00045CAA" w:rsidRDefault="00045CAA" w:rsidP="00045CAA">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC95D54" w14:textId="3DAF6827" w:rsidR="00341B11" w:rsidRPr="00995377" w:rsidRDefault="00341B11" w:rsidP="00093CB5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หัวหน้างานคลังและพัสดุ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="41FB6130" w14:textId="77777777" w:rsidR="00341B11" w:rsidRDefault="00341B11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7C6ECC" w14:textId="77777777" w:rsidR="00341B11" w:rsidRPr="00341B11" w:rsidRDefault="00341B11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00341B11" w:rsidRPr="00341B11" w:rsidSect="005E30F6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="1274" w:bottom="567" w:left="851" w:header="576" w:footer="576" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="926" w:bottom="567" w:left="1170" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="76BEB1F3" w14:textId="77777777" w:rsidR="00406ED4" w:rsidRDefault="00406ED4" w:rsidP="00406ED4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D0AEE21" w14:textId="77777777" w:rsidR="00406ED4" w:rsidRDefault="00406ED4" w:rsidP="00406ED4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -2499,173 +5185,171 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="267F502A" w14:textId="77777777" w:rsidR="00406ED4" w:rsidRDefault="00406ED4" w:rsidP="00406ED4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D1ED1D7" w14:textId="77777777" w:rsidR="00406ED4" w:rsidRDefault="00406ED4" w:rsidP="00406ED4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13DDEBEE" w14:textId="54346E07" w:rsidR="00E75DBE" w:rsidRPr="00E75DBE" w:rsidRDefault="00315C51" w:rsidP="00B04C9C">
+  <w:p w14:paraId="64160DB7" w14:textId="24C716B9" w:rsidR="002F2A96" w:rsidRPr="005E30F6" w:rsidRDefault="005E30F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:right="-929"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
-        <w:sz w:val="24"/>
+        <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E75DBE">
+    <w:r w:rsidRPr="005E30F6">
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
-        <w:sz w:val="32"/>
-        <w:szCs w:val="32"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C1A8268" wp14:editId="237F7119">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="096339E4" wp14:editId="6C4F5313">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
+          <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-101600</wp:posOffset>
+            <wp:posOffset>76200</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1014984" cy="1014984"/>
+          <wp:extent cx="1011600" cy="993600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="5" name="Picture 5"/>
+          <wp:docPr id="8" name="Picture 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="ตรามหิดล.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1014984" cy="1014984"/>
+                    <a:ext cx="1011600" cy="993600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00E75DBE">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31613C7D" wp14:editId="77E9F994">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A0C9B04" wp14:editId="744B2596">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>95250</wp:posOffset>
+                <wp:posOffset>219075</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>6985</wp:posOffset>
+                <wp:posOffset>9525</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2470150" cy="330200"/>
+              <wp:extent cx="1981200" cy="609600"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="75" name="Text Box 75"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2470150" cy="330200"/>
+                        <a:ext cx="1981200" cy="609600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4D38E405" w14:textId="77777777" w:rsidR="00E75DBE" w:rsidRPr="006731CC" w:rsidRDefault="00E75DBE" w:rsidP="00E75DBE">
+                        <w:p w14:paraId="2B956E7E" w14:textId="77777777" w:rsidR="005E30F6" w:rsidRPr="006731CC" w:rsidRDefault="005E30F6" w:rsidP="005E30F6">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006731CC">
                             <w:rPr>
                               <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="24"/>
                               <w:cs/>
                             </w:rPr>
                             <w:t>(</w:t>
                           </w:r>
                           <w:r w:rsidRPr="006731CC">
                             <w:rPr>
                               <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="24"/>
                               <w:cs/>
                             </w:rPr>
                             <w:t>แบบฟอร์มรายงานผลการจัดซื้อจัดจ้างพัสดุทุนวิจัย</w:t>
                           </w:r>
@@ -2679,255 +5363,293 @@
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="31613C7D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6A0C9B04" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 75" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:7.5pt;margin-top:.55pt;width:194.5pt;height:26pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3YIPREwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Idp2kFy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75LSn40yanohdqXlrszw9ltpxXZC+cbMCUdj3JKhOFQNWZb0p/Py09f&#10;KPGBmYopMKKkB+Hp7fzjh1lrCzGBGlQlHMEmxhetLWkdgi2yzPNaaOZHYIXBpASnWUDXbbPKsRa7&#10;a5VN8vxz1oKrrAMuvMfofZ+k89RfSsHDo5ReBKJKirOFdLp0buKZzWes2Dpm64YPY7B/mEKzxuCl&#10;p1b3LDCyc82bVrrhDjzIMOKgM5Cy4SLtgNuM81fbrGtmRdoFwfH2BJP/f235w35tnxwJ3TfokMAI&#10;SGt94TEY9+mk0/GLkxLMI4SHE2yiC4RjcDK9ycfXmOKYu7rKkZfYJjv/bZ0P3wVoEo2SOqQlocX2&#10;Kx/60mNJvMzAslEqUaPMXwHs2UdE4nb4+zxwtEK36YYtNlAdcDkHPe/e8mWDE6yYD0/MIdE4NIo3&#10;POIhFbQlhcGipAb3+714rEf8MUtJi8Ipqf+1Y05Qon4YZObreDqNSkvO9Ppmgo67zGwuM2an7wC1&#10;OcZnYnkyY31QR1M60C+o8UW8FVPMcLy7pOFo3oVezvhGuFgsUhFqy7KwMmvLY+sIYcT3uXthzg4k&#10;BKTvAY4SY8UrLvraHvzFLoBsElER4B5VJDg6qMtE9fCGovAv/VR1funzPwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhANdzhVzaAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNyYU2gR&#10;lKYTAnEFMT4kblnjtRWNUzXZWv495sRO1qPXev24Wi9+UAeaYh/YQLbSoIib4HpuDby/PV3cgIrJ&#10;srNDYDLwQxHW9elJZUsXZn6lwya1Sko4ltZAl9JYIsamI2/jKozEku3C5G0SnFp0k52l3A94qfU1&#10;etuzXOjsSA8dNd+bvTfw8bz7+sz1S/voi3EOi0b2t2jM+dlyfwcq0ZL+l+FPX9ShFqdt2LOLahAu&#10;5JUkMwMlca5z4a2B4ioDrCs89q9/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADdgg9ET&#10;AgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANdz&#10;hVzaAAAABwEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 75" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:17.25pt;margin-top:.75pt;width:156pt;height:48pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp/xMEEgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2jAUfZ+0/2D5fQQQYyUiVKwV0yTU&#10;VqJTn41jk0i2r2cbEvbrd+2Ej3Z9qvbi3K9c33vO8fy21YochPM1mIKOBkNKhOFQ1mZX0F/Pqy83&#10;lPjATMkUGFHQo/D0dvH507yxuRhDBaoUjmAT4/PGFrQKweZZ5nklNPMDsMJgUoLTLKDrdlnpWIPd&#10;tcrGw+E0a8CV1gEX3mP0vkvSReovpeDhUUovAlEFxdlCOl06t/HMFnOW7xyzVc37MdgHptCsNnjp&#10;udU9C4zsXf1PK11zBx5kGHDQGUhZc5F2wG1GwzfbbCpmRdoFwfH2DJP/f235w2FjnxwJ7XdokcAI&#10;SGN97jEY92ml0/GLkxLMI4THM2yiDYTHn2Y3I+SCEo656XA2RRvbZJe/rfPhhwBNolFQh7QktNhh&#10;7UNXeiqJlxlY1UolapR5FcCeXUQkbvu/LwNHK7Tbtt9iC+URl3PQ8e4tX9U4wZr58MQcEo1Do3jD&#10;Ix5SQVNQ6C1KKnB/3ovHesQfs5Q0KJyC+t975gQl6qdBZmajySQqLTmTr9/G6LjrzPY6Y/b6DlCb&#10;I3wmlicz1gd1MqUD/YIaX8ZbMcUMx7sLGk7mXejkjG+Ei+UyFaG2LAtrs7E8to4QRnyf2xfmbE9C&#10;QPoe4CQxlr/hoqvtwF/uA8g6ERUB7lBFgqODukxU928oCv/aT1WXl774CwAA//8DAFBLAwQUAAYA&#10;CAAAACEADMTpLNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOS0/DMBCE70j8B2uRuFEbmhQa&#10;sqkQiCuI8pC4ufE2iYjXUew24d+znOC0jxnNfOVm9r060hi7wAiXCwOKuA6u4wbh7fXx4gZUTJad&#10;7QMTwjdF2FSnJ6UtXJj4hY7b1CgJ4VhYhDalodA61i15GxdhIBZtH0Zvk5xjo91oJwn3vb4yZqW9&#10;7VgaWjvQfUv11/bgEd6f9p8fmXluHnw+TGE2mv1aI56fzXe3oBLN6c8Mv/iCDpUw7cKBXVQ9wjLL&#10;xSl/GSIvs5UsO4T1dQ66KvV//uoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6f8TBBIC&#10;AAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADMTp&#10;LNoAAAAHAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4D38E405" w14:textId="77777777" w:rsidR="00E75DBE" w:rsidRPr="006731CC" w:rsidRDefault="00E75DBE" w:rsidP="00E75DBE">
+                  <w:p w14:paraId="2B956E7E" w14:textId="77777777" w:rsidR="005E30F6" w:rsidRPr="006731CC" w:rsidRDefault="005E30F6" w:rsidP="005E30F6">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006731CC">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="24"/>
                         <w:cs/>
                       </w:rPr>
                       <w:t>(</w:t>
                     </w:r>
                     <w:r w:rsidRPr="006731CC">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="24"/>
                         <w:cs/>
                       </w:rPr>
                       <w:t>แบบฟอร์มรายงานผลการจัดซื้อจัดจ้างพัสดุทุนวิจัย</w:t>
                     </w:r>
                     <w:r w:rsidRPr="006731CC">
                       <w:rPr>
                         <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="24"/>
                         <w:cs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00B04C9C">
-[...5 lines deleted...]
-    </w:r>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="673924340"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-1318336367"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...5 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:cs/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:cs/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:hint="cs"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:cs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:cs/>
           </w:rPr>
           <w:t>หน้า</w:t>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:cs/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E75DBE" w:rsidRPr="00E75DBE">
+        <w:r w:rsidR="002F2A96" w:rsidRPr="005E30F6">
           <w:rPr>
             <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:b/>
+            <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="3DDCF691" w14:textId="1CB62CB5" w:rsidR="00406ED4" w:rsidRDefault="00406ED4" w:rsidP="000436E8">
+  <w:p w14:paraId="3DDCF691" w14:textId="4D1CC749" w:rsidR="00406ED4" w:rsidRPr="002F2A96" w:rsidRDefault="00406ED4" w:rsidP="002F2A96">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00340571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66765A46"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -4629,413 +7351,438 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="792601668">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="187720412">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2035645231">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="661394063">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1302153880">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2113741413">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0033438A"/>
     <w:rsid w:val="0000060B"/>
     <w:rsid w:val="000013DE"/>
     <w:rsid w:val="00004296"/>
     <w:rsid w:val="00014F3C"/>
     <w:rsid w:val="00027D1B"/>
     <w:rsid w:val="000355F5"/>
     <w:rsid w:val="000359BA"/>
+    <w:rsid w:val="000411B7"/>
     <w:rsid w:val="00042F54"/>
     <w:rsid w:val="000436E8"/>
+    <w:rsid w:val="00045CAA"/>
     <w:rsid w:val="00054478"/>
     <w:rsid w:val="00083DD5"/>
     <w:rsid w:val="000876DE"/>
     <w:rsid w:val="0009271D"/>
     <w:rsid w:val="0009648F"/>
     <w:rsid w:val="000B1339"/>
     <w:rsid w:val="000B71C3"/>
     <w:rsid w:val="000D2380"/>
     <w:rsid w:val="000D438A"/>
     <w:rsid w:val="000E1068"/>
     <w:rsid w:val="000E4547"/>
     <w:rsid w:val="000F28CD"/>
     <w:rsid w:val="00105F42"/>
     <w:rsid w:val="001110E7"/>
     <w:rsid w:val="00115CA5"/>
+    <w:rsid w:val="00124173"/>
     <w:rsid w:val="00125D7D"/>
     <w:rsid w:val="001454C4"/>
     <w:rsid w:val="0015171E"/>
     <w:rsid w:val="001531F2"/>
     <w:rsid w:val="00156D8C"/>
     <w:rsid w:val="00157EE7"/>
     <w:rsid w:val="00170DE8"/>
     <w:rsid w:val="001713BE"/>
     <w:rsid w:val="00172D35"/>
     <w:rsid w:val="00177B7C"/>
     <w:rsid w:val="00191620"/>
     <w:rsid w:val="00195F32"/>
     <w:rsid w:val="00197EC8"/>
     <w:rsid w:val="001A7C82"/>
     <w:rsid w:val="001B5E27"/>
     <w:rsid w:val="001B7B74"/>
     <w:rsid w:val="001C0AD8"/>
     <w:rsid w:val="001C5B51"/>
     <w:rsid w:val="001D7912"/>
     <w:rsid w:val="001E61C1"/>
     <w:rsid w:val="00213771"/>
     <w:rsid w:val="00214811"/>
+    <w:rsid w:val="002172DB"/>
     <w:rsid w:val="002350A9"/>
     <w:rsid w:val="002400A6"/>
     <w:rsid w:val="00250246"/>
     <w:rsid w:val="00256970"/>
     <w:rsid w:val="00263458"/>
     <w:rsid w:val="00285C17"/>
     <w:rsid w:val="00294040"/>
     <w:rsid w:val="002B77D1"/>
     <w:rsid w:val="002B7E87"/>
+    <w:rsid w:val="002F2A96"/>
     <w:rsid w:val="00315C51"/>
     <w:rsid w:val="00316BC6"/>
     <w:rsid w:val="00317DFF"/>
     <w:rsid w:val="00322AC9"/>
     <w:rsid w:val="00327A36"/>
     <w:rsid w:val="003311D3"/>
     <w:rsid w:val="00332989"/>
     <w:rsid w:val="0033438A"/>
+    <w:rsid w:val="00337ED9"/>
+    <w:rsid w:val="00341B11"/>
     <w:rsid w:val="003503FF"/>
+    <w:rsid w:val="00353676"/>
     <w:rsid w:val="003557A7"/>
     <w:rsid w:val="00357C77"/>
     <w:rsid w:val="0037485E"/>
     <w:rsid w:val="00384108"/>
     <w:rsid w:val="003A19CD"/>
     <w:rsid w:val="003A7479"/>
     <w:rsid w:val="003C2DDC"/>
     <w:rsid w:val="003C3379"/>
     <w:rsid w:val="003E5940"/>
     <w:rsid w:val="004028B3"/>
     <w:rsid w:val="00406ED4"/>
     <w:rsid w:val="00413BFF"/>
     <w:rsid w:val="00415FDC"/>
     <w:rsid w:val="00431ECA"/>
     <w:rsid w:val="00434236"/>
     <w:rsid w:val="004538E6"/>
     <w:rsid w:val="004619BA"/>
     <w:rsid w:val="00465679"/>
     <w:rsid w:val="00472805"/>
     <w:rsid w:val="0047284B"/>
     <w:rsid w:val="0047728C"/>
     <w:rsid w:val="00486CA4"/>
     <w:rsid w:val="004A0F60"/>
     <w:rsid w:val="004C0789"/>
     <w:rsid w:val="004D0E0C"/>
     <w:rsid w:val="004D2A3F"/>
     <w:rsid w:val="004D36C1"/>
     <w:rsid w:val="004D70AB"/>
     <w:rsid w:val="004D73C2"/>
     <w:rsid w:val="004D73C5"/>
     <w:rsid w:val="004F0E4C"/>
     <w:rsid w:val="004F4619"/>
     <w:rsid w:val="004F66E1"/>
+    <w:rsid w:val="005011A2"/>
     <w:rsid w:val="00511E86"/>
     <w:rsid w:val="005177A5"/>
     <w:rsid w:val="0052063B"/>
     <w:rsid w:val="00523E32"/>
     <w:rsid w:val="00527C50"/>
     <w:rsid w:val="00531798"/>
     <w:rsid w:val="00551D04"/>
     <w:rsid w:val="0055442B"/>
     <w:rsid w:val="005655F8"/>
+    <w:rsid w:val="005765D0"/>
     <w:rsid w:val="005868AA"/>
     <w:rsid w:val="00586CEA"/>
     <w:rsid w:val="0059197D"/>
     <w:rsid w:val="00597D06"/>
     <w:rsid w:val="005A5483"/>
     <w:rsid w:val="005A74A3"/>
     <w:rsid w:val="005B14DD"/>
     <w:rsid w:val="005C3ECC"/>
     <w:rsid w:val="005C4A7C"/>
     <w:rsid w:val="005D4F83"/>
+    <w:rsid w:val="005E30F6"/>
     <w:rsid w:val="005E4508"/>
     <w:rsid w:val="005E68C5"/>
     <w:rsid w:val="005E6C1A"/>
     <w:rsid w:val="005F1C82"/>
     <w:rsid w:val="005F48AB"/>
     <w:rsid w:val="005F4D97"/>
     <w:rsid w:val="0060186A"/>
     <w:rsid w:val="00613390"/>
     <w:rsid w:val="00616368"/>
     <w:rsid w:val="006205D3"/>
     <w:rsid w:val="006258D1"/>
     <w:rsid w:val="00633125"/>
     <w:rsid w:val="0064507F"/>
     <w:rsid w:val="0065279A"/>
     <w:rsid w:val="00663653"/>
     <w:rsid w:val="00664CAF"/>
     <w:rsid w:val="00666EFC"/>
     <w:rsid w:val="00673CA3"/>
     <w:rsid w:val="00686071"/>
     <w:rsid w:val="006A4569"/>
     <w:rsid w:val="006A7378"/>
     <w:rsid w:val="006B0846"/>
     <w:rsid w:val="006D0D7D"/>
     <w:rsid w:val="006D1337"/>
     <w:rsid w:val="006E5F99"/>
     <w:rsid w:val="006F3E55"/>
     <w:rsid w:val="006F4685"/>
     <w:rsid w:val="00700353"/>
     <w:rsid w:val="00700769"/>
     <w:rsid w:val="00700816"/>
     <w:rsid w:val="00711825"/>
     <w:rsid w:val="00712FF7"/>
     <w:rsid w:val="00721FC0"/>
     <w:rsid w:val="00723DAE"/>
     <w:rsid w:val="007309F7"/>
     <w:rsid w:val="00731A7D"/>
     <w:rsid w:val="00732005"/>
     <w:rsid w:val="00736F41"/>
+    <w:rsid w:val="007377F5"/>
     <w:rsid w:val="007444BC"/>
     <w:rsid w:val="00754EA7"/>
     <w:rsid w:val="00755C68"/>
     <w:rsid w:val="0076630F"/>
     <w:rsid w:val="00793D84"/>
+    <w:rsid w:val="007A0904"/>
     <w:rsid w:val="007A5799"/>
+    <w:rsid w:val="007B483B"/>
     <w:rsid w:val="007C51F2"/>
     <w:rsid w:val="007D0987"/>
     <w:rsid w:val="007E34EE"/>
     <w:rsid w:val="007E6F33"/>
     <w:rsid w:val="007F0FB2"/>
     <w:rsid w:val="007F0FF7"/>
     <w:rsid w:val="0080310A"/>
+    <w:rsid w:val="00812B4A"/>
     <w:rsid w:val="00830A69"/>
     <w:rsid w:val="00842E5E"/>
     <w:rsid w:val="00861FB1"/>
     <w:rsid w:val="00863610"/>
     <w:rsid w:val="00866456"/>
     <w:rsid w:val="00873360"/>
     <w:rsid w:val="00881123"/>
     <w:rsid w:val="00891619"/>
     <w:rsid w:val="008A72FD"/>
     <w:rsid w:val="008B2006"/>
     <w:rsid w:val="008C0E97"/>
     <w:rsid w:val="008D6F3B"/>
     <w:rsid w:val="008E24FC"/>
     <w:rsid w:val="008E61CB"/>
     <w:rsid w:val="00901F59"/>
     <w:rsid w:val="00903BA4"/>
     <w:rsid w:val="0090583B"/>
     <w:rsid w:val="00912209"/>
     <w:rsid w:val="00926531"/>
     <w:rsid w:val="009412E2"/>
     <w:rsid w:val="009517C1"/>
     <w:rsid w:val="009610CD"/>
     <w:rsid w:val="00975C91"/>
     <w:rsid w:val="00976449"/>
+    <w:rsid w:val="00984B02"/>
     <w:rsid w:val="0098506A"/>
     <w:rsid w:val="009863A6"/>
     <w:rsid w:val="009925B9"/>
+    <w:rsid w:val="00995377"/>
     <w:rsid w:val="00995D8C"/>
     <w:rsid w:val="009A1B2F"/>
     <w:rsid w:val="009A6E72"/>
     <w:rsid w:val="009C62E3"/>
     <w:rsid w:val="009F0FAB"/>
     <w:rsid w:val="009F7005"/>
     <w:rsid w:val="00A066DF"/>
     <w:rsid w:val="00A243B8"/>
     <w:rsid w:val="00A331DB"/>
     <w:rsid w:val="00A340E9"/>
     <w:rsid w:val="00A3441F"/>
     <w:rsid w:val="00A63DAD"/>
     <w:rsid w:val="00A671E1"/>
     <w:rsid w:val="00A72981"/>
     <w:rsid w:val="00A75FBB"/>
     <w:rsid w:val="00A76C23"/>
     <w:rsid w:val="00AA5D8E"/>
     <w:rsid w:val="00AB2199"/>
     <w:rsid w:val="00AB335A"/>
     <w:rsid w:val="00AC2693"/>
     <w:rsid w:val="00AD77F2"/>
     <w:rsid w:val="00AE66A1"/>
     <w:rsid w:val="00AF16C8"/>
     <w:rsid w:val="00B040CA"/>
     <w:rsid w:val="00B04C9C"/>
     <w:rsid w:val="00B07E4B"/>
     <w:rsid w:val="00B1060E"/>
     <w:rsid w:val="00B1544C"/>
+    <w:rsid w:val="00B27C4E"/>
     <w:rsid w:val="00B4252D"/>
     <w:rsid w:val="00B42F59"/>
     <w:rsid w:val="00B53374"/>
     <w:rsid w:val="00B54F13"/>
     <w:rsid w:val="00B662E2"/>
     <w:rsid w:val="00B66572"/>
     <w:rsid w:val="00B706C0"/>
     <w:rsid w:val="00B87EDA"/>
     <w:rsid w:val="00BA7F9D"/>
     <w:rsid w:val="00BB58F2"/>
+    <w:rsid w:val="00BC2403"/>
     <w:rsid w:val="00BC6031"/>
     <w:rsid w:val="00BD256F"/>
     <w:rsid w:val="00BD3BA0"/>
     <w:rsid w:val="00BD6C10"/>
     <w:rsid w:val="00BE3E0D"/>
     <w:rsid w:val="00BF0688"/>
     <w:rsid w:val="00C069BE"/>
     <w:rsid w:val="00C35D22"/>
     <w:rsid w:val="00C464F9"/>
     <w:rsid w:val="00C5193C"/>
     <w:rsid w:val="00C547C9"/>
     <w:rsid w:val="00C562FF"/>
     <w:rsid w:val="00C60820"/>
     <w:rsid w:val="00C6369F"/>
     <w:rsid w:val="00C63C9F"/>
     <w:rsid w:val="00C63CC2"/>
     <w:rsid w:val="00C723BF"/>
     <w:rsid w:val="00C767DA"/>
     <w:rsid w:val="00C8576F"/>
     <w:rsid w:val="00C863CF"/>
     <w:rsid w:val="00C9760A"/>
     <w:rsid w:val="00CA717D"/>
     <w:rsid w:val="00CB3495"/>
     <w:rsid w:val="00CB6828"/>
+    <w:rsid w:val="00CC79D4"/>
     <w:rsid w:val="00CD626E"/>
     <w:rsid w:val="00CD7AA7"/>
     <w:rsid w:val="00CE4C6B"/>
     <w:rsid w:val="00CF11F8"/>
     <w:rsid w:val="00D04789"/>
     <w:rsid w:val="00D11714"/>
     <w:rsid w:val="00D17367"/>
     <w:rsid w:val="00D26D4A"/>
     <w:rsid w:val="00D364CB"/>
     <w:rsid w:val="00D42966"/>
+    <w:rsid w:val="00D52248"/>
     <w:rsid w:val="00D62173"/>
     <w:rsid w:val="00D639E9"/>
     <w:rsid w:val="00D77982"/>
     <w:rsid w:val="00D83404"/>
     <w:rsid w:val="00D92A2C"/>
     <w:rsid w:val="00DA3A85"/>
     <w:rsid w:val="00DA6199"/>
     <w:rsid w:val="00DD55A2"/>
     <w:rsid w:val="00DD59C0"/>
     <w:rsid w:val="00DE2439"/>
     <w:rsid w:val="00DE6AF2"/>
     <w:rsid w:val="00DF4673"/>
     <w:rsid w:val="00DF64C5"/>
     <w:rsid w:val="00E10E72"/>
     <w:rsid w:val="00E2120D"/>
     <w:rsid w:val="00E352AB"/>
     <w:rsid w:val="00E42A70"/>
     <w:rsid w:val="00E44343"/>
+    <w:rsid w:val="00E4756B"/>
     <w:rsid w:val="00E60B9A"/>
     <w:rsid w:val="00E62FDA"/>
     <w:rsid w:val="00E637DB"/>
     <w:rsid w:val="00E74507"/>
     <w:rsid w:val="00E75DBE"/>
     <w:rsid w:val="00E80711"/>
+    <w:rsid w:val="00E82390"/>
     <w:rsid w:val="00E9014D"/>
     <w:rsid w:val="00E923D2"/>
     <w:rsid w:val="00E94431"/>
     <w:rsid w:val="00E97D02"/>
+    <w:rsid w:val="00EA4B19"/>
     <w:rsid w:val="00EA5D41"/>
     <w:rsid w:val="00EB6929"/>
     <w:rsid w:val="00EB69A4"/>
     <w:rsid w:val="00EC176A"/>
     <w:rsid w:val="00EE4EFC"/>
     <w:rsid w:val="00EF03AE"/>
     <w:rsid w:val="00EF0DF1"/>
     <w:rsid w:val="00EF2635"/>
     <w:rsid w:val="00EF2B8B"/>
+    <w:rsid w:val="00F20433"/>
     <w:rsid w:val="00F21BC0"/>
     <w:rsid w:val="00F232A3"/>
     <w:rsid w:val="00F23A56"/>
     <w:rsid w:val="00F2788B"/>
     <w:rsid w:val="00F4168A"/>
     <w:rsid w:val="00F56B6F"/>
     <w:rsid w:val="00F64741"/>
     <w:rsid w:val="00F73EDB"/>
     <w:rsid w:val="00F80264"/>
     <w:rsid w:val="00F81BF6"/>
     <w:rsid w:val="00F83DC0"/>
     <w:rsid w:val="00FA08EA"/>
     <w:rsid w:val="00FA46D0"/>
     <w:rsid w:val="00FC2D1E"/>
     <w:rsid w:val="00FE5CD1"/>
     <w:rsid w:val="00FF0DAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01CC99E9"/>
   <w15:docId w15:val="{323AD143-0D1A-41B4-BC89-72A28940C23A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -5657,50 +8404,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1378969606">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1646742259">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5953,67 +8713,68 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28A338C5-C8B1-4EF5-A86D-BA3AB289B2FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1014</Characters>
+  <Pages>2</Pages>
+  <Words>414</Words>
+  <Characters>2360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1189</CharactersWithSpaces>
+  <CharactersWithSpaces>2769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>user_556</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>