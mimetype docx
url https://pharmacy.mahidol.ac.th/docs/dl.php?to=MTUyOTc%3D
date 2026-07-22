--- v0 (2026-05-07)
+++ v1 (2026-07-22)
@@ -1,187 +1,149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...52 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ส่งที่หน่วยทรัพยากรบุคคล ณ วันที่กลับเข้าปฏิบัติงาน)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2514600</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>704850</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print">
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
@@ -357,51 +319,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>สิ่งที่ส่งมาด้วย</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>สำเนาบัตรโดยสารเครื่องบิน</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -521,51 +483,51 @@
         <w:t>.....</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">สังกัด </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ภาควิชา/หน่วยงาน............................ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ได้รับอนุมัติให้ลา...........</w:t>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ได้รับอนุมัติให้ไป...........</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบุประเภทการลาตามบันทึกที่ขออนุมัติ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">......................... ณ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
@@ -979,51 +941,69 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>(นางพรนัชชา เสนาะพิณ)</w:t>
+              <w:t>(นางพรน</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ัช</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชา เสนาะพิณ)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หัวหน้าหน่วยทรัพยากรบุคคล</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1235,136 +1215,202 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2. หน่วยงานผู้ขอเดินทาง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="426" w:left="1440" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1440" w:bottom="426" w:left="1440" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -1866,51 +1912,51 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2169,69 +2215,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>277</Words>
-  <Characters>1580</Characters>
+  <Words>284</Words>
+  <Characters>1620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1854</CharactersWithSpaces>
+  <CharactersWithSpaces>1901</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chayanut Niramorn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>