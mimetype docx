--- v0 (2026-05-08)
+++ v1 (2026-07-22)
@@ -2,485 +2,491 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="154EC52C" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
-[...68 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ส่งที่หน่วยทรัพยากรบุคคล ณ วันที่กลับเข้าปฏิบัติงาน)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A36CA2F" wp14:editId="02F74199">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>2514600</wp:posOffset>
+            <wp:positionH relativeFrom="page">
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>704850</wp:posOffset>
+              <wp:posOffset>1065357</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D94B522" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Hlk226659768"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อภาควิชา/หน่วยงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364A6E9B" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60820AD2" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">โทร. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>หมายเลขโทรศัพท์ของภาควิชา/หน่วยงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E6044F" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่ อว 78.08</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E404BBA" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วันที่ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A5F052" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>แจ้งกำหนดวันเดินทางกลับจากต่างประเทศ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600133C8" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="292C7020" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณบดี (ผ่านหัวหน้าหน่วยทรัพยากรบุคคล)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D647C1" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>สิ่งที่ส่งมาด้วย</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>1. สำเนาบัตรโดยสารเครื่องบิน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8B7F92" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...15 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CordiaUPC" w:eastAsia="Times New Roman" w:hAnsi="CordiaUPC" w:cs="Angsana New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CordiaUPC" w:eastAsia="Times New Roman" w:hAnsi="CordiaUPC" w:cs="Angsana New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://pharmacy.mahidol.ac.th/docs/go/MTIyMzM=" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="CordiaUPC" w:eastAsia="Times New Roman" w:hAnsi="CordiaUPC" w:cs="Angsana New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รายงานการไปประชุม/สัมมนา/ดูงาน</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA989D2" w14:textId="72464C48" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ตามที่ ข้าพเจ้า...............</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
@@ -583,193 +589,193 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">......................... ณ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">................. ชื่อองค์กร/สถานที่........................................... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประเทศ ....................................... โดยมีกำหนดตั้งแต่วันที่.............................................. ถึงวันที่.............................................. รวมระยะเวลา..................วัน นั้น</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09190154" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F54A44C" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">บัดนี้ ข้าพเจ้า.......................................................... </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk96938837"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk96938837"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ได้เดินทางกลับถึงประเทศไทย วันที่.......................................เวลา........................................ โดยสายการบิน........................... เที่ยวบินที่.....................................  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>และได้เริ่มปฏิบัติงานตามปกติตั้งแต่วันที่...................................................แล้ว</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2FB49B" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A304C3D" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>จึงเรียนมาเพื่อโปรดพิจารณาและดำเนินการ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ต่อไป</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ด้วย จะเป็นพระคุณยิ่ง</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E9A743" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C28CC9" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -810,51 +816,51 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ชื่อผู้ขอเดินทาง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599FAD85" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -884,2602 +890,3150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD0B17D" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A35F103" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(         ชื่อผู้บังคับบัญชา          )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726BC971" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่งผู้บังคับบัญชา............................</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3012"/>
         <w:gridCol w:w="3914"/>
         <w:gridCol w:w="2090"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF0AA8" w14:paraId="40F20BD8" w14:textId="77777777">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3012" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1BED96" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เรียน คณบดี</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46765EF2" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เพื่อโปรดพิจารณา</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46254062" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E23BA9B" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>(นางพรนัชชา เสนาะพิณ)</w:t>
+              <w:t>(นางพรน</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ัช</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชา เสนาะพิณ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BBA9F54" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หัวหน้าหน่วยทรัพยากรบุคคล</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="217F3D3F" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่............................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3914" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="295D6AA9" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ทราบ และ ดำเนินการได้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FD1A7E3" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2922AF25" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>........................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32A5E5B3" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คณบดี/รักษาการแทน</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2169D3E7" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่............................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F31085" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ต้นเรื่อง</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ECDA2B8" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หน่วยทรัพยากรบุคคล</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41E855F8" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0936DEDE" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สำเนา</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1910A0F9" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1. ผู้ขอเดินทาง</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DFC3E62" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:p>
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2. หน่วยงานผู้ขอเดินทาง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">รายงานการศึกษา  ฝึกอบรม  ดูงาน  ประชุม </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">สัมมนา  ปฏิบัติการวิจัย  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16643ED9" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t>และการไปปฏิบัติงานในองค์การระหว่างประเทศ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECBC714" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
-[...55 lines deleted...]
-        </w:numPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.  ชื่อ-สกุล..........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">................................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">พนักงานมหาวิทยาลัย      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...............................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> สังกัด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.......................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...311 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้รับอนุมัติให้ไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประชุม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สัมมนา  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ดูงาน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ศึกษา   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...22 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ฝึกอบรม </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...43 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปฏิบัติงานวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...........               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>องค์กร / ประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>........................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วยทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.............................................................................. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รวมระยะเวลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้รับคุณวุฒิ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วุฒิบัตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้อมูลในเชิงวิชาการที่ได้รับจากการประชุม/สัมมนา ดูงาน ศึกษา ฝึกอบรม ปฏิบัติงานวิจัย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ระบุสิ่งที่ได้เรียนรู้</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...18 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วัตถุประสงค์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...........................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...644 lines deleted...]
-    <w:p w14:paraId="7E83EF59" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เนื้อหา (โดยย่อ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประโยชน์ที่ได้รับจากการไปเพิ่มพูนความรู้และประสบการณ์ในครั้งนี้</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:left="1860"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...11 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>ต่อตนเอง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...8 lines deleted...]
-        <w:ind w:left="1440"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="6946ECB0" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:ind w:left="1860"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ต่อหน่วยงาน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...8 lines deleted...]
-        <w:ind w:left="1440"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...24 lines deleted...]
-        <w:ind w:left="1860"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...41 lines deleted...]
-        <w:ind w:left="1440"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>4.  ปัญหา / อุปสรรค.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...58 lines deleted...]
-        <w:ind w:left="1140"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ข้อคิดเห็นและข้อเสนอแนะ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...71 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ลงชื่อ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ความคิดเห็นของผู้บังคับบัญชา</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>(…………………………)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                          ระบุชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่งผู้บังคับบัญชาชั้นต้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...42 lines deleted...]
-        <w:ind w:left="1140"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:pPr>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ความคิดเห็นของคณบดี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ระดับส่วนงาน)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ลงชื่อ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)…………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D48573" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00000000">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...32 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รองศาสตราจารย์ ภก.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุร</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กิจ นา</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฑี</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุวรรณ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...198 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณบดี</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508E45D3" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
-[...96 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="426" w:left="1440" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="849" w:bottom="426" w:left="1440" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="000BC5A2" w14:textId="77777777" w:rsidR="00831EA3" w:rsidRDefault="00831EA3">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="286FD168" w14:textId="77777777" w:rsidR="00831EA3" w:rsidRDefault="00831EA3">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -3491,118 +4045,132 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="CordiaUPC">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6426D9CB" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="417E27EC" w14:textId="77777777" w:rsidR="00AF0AA8" w:rsidRDefault="00AF0AA8">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B94D06D" w14:textId="77777777" w:rsidR="00831EA3" w:rsidRDefault="00831EA3">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6493BE52" w14:textId="77777777" w:rsidR="00831EA3" w:rsidRDefault="00831EA3">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="238442F1"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9CD89184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="1560" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E1D5642"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BCCA27B2"/>
     <w:lvl w:ilvl="0">
@@ -3999,118 +4567,111 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1323970710">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1088772598">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="857543519">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1988826644">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="84"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...5 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1E901CD8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D0B7E97C-53FE-4857-9F97-F80EE903AD29}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -4663,62 +5224,84 @@
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New" w:cs="Angsana New"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:rPr>
       <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New" w:cs="Angsana New"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTIyMzM=" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4976,55 +5559,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3986</Characters>
+  <Pages>3</Pages>
+  <Words>1115</Words>
+  <Characters>6361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4676</CharactersWithSpaces>
+  <CharactersWithSpaces>7462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chayanut Niramorn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>