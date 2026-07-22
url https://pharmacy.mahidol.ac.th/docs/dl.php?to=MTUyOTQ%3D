--- v0 (2026-05-08)
+++ v1 (2026-07-22)
@@ -1,1559 +1,1466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="75BC295A" w14:textId="77777777" w:rsidR="00FD7CEF" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ส่งที่หน่วยทรัพยากรบุคคลก่อนเดินทาง ล่วงหน้าไม่เกิน 3 วันทำการ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5306C143" wp14:editId="453100A8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>2360930</wp:posOffset>
+            <wp:positionH relativeFrom="page">
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>673100</wp:posOffset>
-[...1219 lines deleted...]
-              <wp:posOffset>676894</wp:posOffset>
+              <wp:posOffset>827851</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1824997881" name="Picture 1824997881" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:tab/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โทร. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หมายเลขโทรศัพท์ของภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ อว 78.08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วันที่ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>แจ้งกำหนดวันเดินทางไปต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรียน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk84432521"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี (ผ่านหัวหน้าหน่วยทรัพยากรบุคคล)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00FD7CEF">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สิ่งที่ส่งมาด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. สำเนาบันทึกอนุมัติให้เดินทางไปต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. สำเนาบัตรโดยสารเครื่องบิน </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="401"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ตามที่ ข้าพเจ้า...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(คำนำหน้า ชื่อ-นามสกุล)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สังกัด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ภาควิชา/หน่วยงาน............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ได้รับอนุมัติให้...........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบุประเภทการลาตามบันทึกที่ขออนุมัติ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................... ณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">................. ชื่อองค์กร/สถานที่........................................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประเทศ ....................................... โดยมีกำหนดตั้งแต่วันที่.............................................. ถึงวันที่.............................................. รวมระยะเวลา..................วัน นั้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="395" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บัดนี้ ข้าพเจ้า.......................................................... ขอเรียนว่าจะออกเดินทางจากประเทศไทย วันที่.......................................เวลา........................................ โดยสายการบิน........................... เที่ยวบินที่.....................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>จึงเรียนมาเพื่อโปรดพิจารณาและดำเนินการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วย จะเป็นพระคุณยิ่ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ชื่อผู้ขอเดินทาง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(         ชื่อผู้บังคับบัญชา          )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่งผู้บังคับบัญชา............................</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3262"/>
+        <w:gridCol w:w="4237"/>
+        <w:gridCol w:w="2250"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3286" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk226649470"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เรียน คณบดี</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เพื่อโปรดพิจารณา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(นางพรน</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ัช</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชา เสนาะพิณ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หัวหน้าหน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4271" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทราบ และ ดำเนินการได้</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คณบดี/รักษาการแทน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้นเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สำเนา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1. ผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2. หน่วยงานผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="426" w:left="1440" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="707" w:bottom="426" w:left="1440" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EAC754E" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4776CF39" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2EFB1751" w14:textId="77777777" w:rsidR="00FD7CEF" w:rsidRDefault="00FD7CEF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="71BA5D49" w14:textId="77777777" w:rsidR="00FD7CEF" w:rsidRDefault="00FD7CEF">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03D8E3A3" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DC661A4" w14:textId="77777777" w:rsidR="001D3CF3" w:rsidRDefault="001D3CF3">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...5 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="193DCDE6"/>
   <w15:docId w15:val="{8FDAECFA-DF46-4C90-A5B8-A6371C918B74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2026,50 +1933,72 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Cordia New"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1248614257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1614243713">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -2359,74 +2288,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>269</Words>
-  <Characters>1536</Characters>
+  <Words>278</Words>
+  <Characters>1589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1802</CharactersWithSpaces>
+  <CharactersWithSpaces>1864</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>