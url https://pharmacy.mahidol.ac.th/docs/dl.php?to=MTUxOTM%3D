--- v0 (2026-01-30)
+++ v1 (2026-04-23)
@@ -8,85 +8,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\My Work\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48534198-BAF8-40B0-997B-110F933FF82B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B07240AE-D679-4EEC-98CE-0D7486911B0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{DEE13C9F-C00D-4A5E-B3C3-B629AB762EA2}"/>
   </bookViews>
   <sheets>
     <sheet name="1-68" sheetId="2" r:id="rId1"/>
     <sheet name="รายชื่อ+อีเมล์" sheetId="1" r:id="rId2"/>
-    <sheet name="PYBE101-145" sheetId="4" r:id="rId3"/>
-    <sheet name="PYBE111-145" sheetId="5" r:id="rId4"/>
+    <sheet name="PYBE101-144" sheetId="4" r:id="rId3"/>
+    <sheet name="PYBE111-144" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1757" uniqueCount="488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1752" uniqueCount="489">
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>ชื่อ - นามสกุล</t>
   </si>
   <si>
     <t>รหัส</t>
   </si>
   <si>
     <t>นางสาว กนกอร</t>
   </si>
   <si>
     <t>พิมพ์ผง</t>
   </si>
   <si>
     <t>นาย กฤษฐิ์</t>
   </si>
   <si>
     <t>อัศวัฒน์วิไกร</t>
   </si>
   <si>
     <t>นางสาว กัญญาณัฐ</t>
   </si>
   <si>
@@ -1499,57 +1499,60 @@
   <si>
     <t>wachiraphong.pha@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>อีเมล์</t>
   </si>
   <si>
     <t>ลาออก 24 กันยายน 2568</t>
   </si>
   <si>
     <t>ลาพักการศึกษา 2-68</t>
   </si>
   <si>
     <t xml:space="preserve"> พฤศจิกายน 2568</t>
   </si>
   <si>
     <t>นางสาว ธวัลรัตน์</t>
   </si>
   <si>
     <t>มงคลศิริวัฒน์</t>
   </si>
   <si>
     <t>thawanrat.mon@student.mahidol.ac.th</t>
   </si>
   <si>
-    <t xml:space="preserve"> มกราคม 2569</t>
-[...1 lines deleted...]
-  <si>
     <t>รายชื่อ นศ.ชั้นปี 1 ลงวิชา PYBE101 Pharmaceutical Botany   (1 หน่วยกิต)</t>
   </si>
   <si>
     <t>รายชื่อ นศ.ชั้นปี 1 ลงวิชา PYBE111 Pharmaceutical Botany Lab.   (1 หน่วยกิต)</t>
+  </si>
+  <si>
+    <t>ลาออก</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> กุมภาพันธ์ 2569</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="TH Sarabun New"/>
@@ -1723,51 +1726,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1867,50 +1870,53 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -2223,93 +2229,93 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2932850-0E88-49C3-9031-458A9DE4D029}">
   <dimension ref="A1:H173"/>
   <sheetViews>
-    <sheetView topLeftCell="A158" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G175" sqref="G175"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="E147" sqref="E147"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21.75"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="12" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="18.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" style="11" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="17.45" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
         <v>304</v>
       </c>
-      <c r="B1" s="52"/>
-[...2 lines deleted...]
-      <c r="E1" s="52"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
     </row>
     <row r="2" spans="1:5" s="1" customFormat="1" ht="17.45" customHeight="1">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="54" t="s">
         <v>305</v>
       </c>
-      <c r="B2" s="53"/>
-[...2 lines deleted...]
-      <c r="E2" s="53"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
     </row>
     <row r="3" spans="1:5" s="1" customFormat="1" ht="17.45" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="49" t="s">
+      <c r="C3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="50"/>
+      <c r="D3" s="51"/>
       <c r="E3" s="18"/>
     </row>
     <row r="4" spans="1:5" ht="17.45" customHeight="1">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3">
         <v>6803001</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="18"/>
     </row>
     <row r="5" spans="1:5" ht="17.45" customHeight="1">
       <c r="A5" s="3">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>6803002</v>
       </c>
       <c r="C5" s="4" t="s">
@@ -2871,69 +2877,69 @@
       </c>
       <c r="C42" s="4" t="s">
         <v>79</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>80</v>
       </c>
       <c r="E42" s="18"/>
     </row>
     <row r="43" spans="1:5" ht="17.45" customHeight="1">
       <c r="A43" s="3">
         <v>40</v>
       </c>
       <c r="B43" s="3">
         <v>6803041</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>82</v>
       </c>
       <c r="E43" s="18"/>
     </row>
     <row r="44" spans="1:5" ht="17.45" customHeight="1">
-      <c r="A44" s="51" t="s">
+      <c r="A44" s="52" t="s">
         <v>306</v>
       </c>
-      <c r="B44" s="51"/>
-[...2 lines deleted...]
-      <c r="E44" s="51"/>
+      <c r="B44" s="52"/>
+      <c r="C44" s="52"/>
+      <c r="D44" s="52"/>
+      <c r="E44" s="52"/>
     </row>
     <row r="45" spans="1:5" s="1" customFormat="1" ht="17.45" customHeight="1">
       <c r="A45" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C45" s="49" t="s">
+      <c r="C45" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D45" s="50"/>
+      <c r="D45" s="51"/>
       <c r="E45" s="18"/>
     </row>
     <row r="46" spans="1:5" ht="17.45" customHeight="1">
       <c r="A46" s="3">
         <v>41</v>
       </c>
       <c r="B46" s="3">
         <v>6803044</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E46" s="18"/>
     </row>
     <row r="47" spans="1:5" ht="17.45" customHeight="1">
       <c r="A47" s="3">
         <v>42</v>
       </c>
       <c r="B47" s="3">
         <v>6803045</v>
       </c>
       <c r="C47" s="4" t="s">
@@ -3502,130 +3508,132 @@
       <c r="E84" s="18"/>
     </row>
     <row r="85" spans="1:5" ht="17.45" customHeight="1">
       <c r="A85" s="3">
         <v>80</v>
       </c>
       <c r="B85" s="3">
         <v>6803083</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>160</v>
       </c>
       <c r="D85" s="13" t="s">
         <v>161</v>
       </c>
       <c r="E85" s="18"/>
     </row>
     <row r="86" spans="1:5" ht="17.45" customHeight="1">
       <c r="A86" s="17"/>
       <c r="B86" s="17"/>
       <c r="C86" s="16"/>
       <c r="D86" s="16"/>
       <c r="E86" s="19"/>
     </row>
     <row r="87" spans="1:5" ht="17.45" customHeight="1">
-      <c r="A87" s="51" t="s">
+      <c r="A87" s="52" t="s">
         <v>307</v>
       </c>
-      <c r="B87" s="51"/>
-[...2 lines deleted...]
-      <c r="E87" s="51"/>
+      <c r="B87" s="52"/>
+      <c r="C87" s="52"/>
+      <c r="D87" s="52"/>
+      <c r="E87" s="52"/>
     </row>
     <row r="88" spans="1:5" s="1" customFormat="1" ht="17.45" customHeight="1">
       <c r="A88" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C88" s="49" t="s">
+      <c r="C88" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D88" s="50"/>
+      <c r="D88" s="51"/>
       <c r="E88" s="18"/>
     </row>
     <row r="89" spans="1:5" ht="17.45" customHeight="1">
       <c r="A89" s="3">
         <v>81</v>
       </c>
       <c r="B89" s="3">
         <v>6803084</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="13" t="s">
         <v>163</v>
       </c>
       <c r="E89" s="18"/>
     </row>
     <row r="90" spans="1:5" ht="17.45" customHeight="1">
       <c r="A90" s="3">
         <v>82</v>
       </c>
       <c r="B90" s="3">
         <v>6803085</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>164</v>
       </c>
       <c r="D90" s="13" t="s">
         <v>165</v>
       </c>
       <c r="E90" s="18"/>
     </row>
     <row r="91" spans="1:5" ht="17.45" customHeight="1">
       <c r="A91" s="3">
         <v>83</v>
       </c>
       <c r="B91" s="3">
         <v>6803086</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>166</v>
       </c>
       <c r="D91" s="13" t="s">
         <v>167</v>
       </c>
       <c r="E91" s="18"/>
     </row>
     <row r="92" spans="1:5" ht="17.45" customHeight="1">
-      <c r="A92" s="3">
+      <c r="A92" s="36">
         <v>84</v>
       </c>
       <c r="B92" s="3">
         <v>6803087</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D92" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="E92" s="18"/>
+      <c r="E92" s="33" t="s">
+        <v>487</v>
+      </c>
     </row>
     <row r="93" spans="1:5" ht="17.45" customHeight="1">
       <c r="A93" s="3">
         <v>85</v>
       </c>
       <c r="B93" s="3">
         <v>6803088</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>169</v>
       </c>
       <c r="D93" s="13" t="s">
         <v>170</v>
       </c>
       <c r="E93" s="18"/>
     </row>
     <row r="94" spans="1:5" ht="17.45" customHeight="1">
       <c r="A94" s="3">
         <v>86</v>
       </c>
       <c r="B94" s="3">
         <v>6803089</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>171</v>
@@ -4139,69 +4147,69 @@
       <c r="E127" s="18"/>
     </row>
     <row r="128" spans="1:5" ht="17.45" customHeight="1">
       <c r="A128" s="3">
         <v>120</v>
       </c>
       <c r="B128" s="3">
         <v>6803123</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>239</v>
       </c>
       <c r="D128" s="13" t="s">
         <v>240</v>
       </c>
       <c r="E128" s="18"/>
     </row>
     <row r="129" spans="1:5" ht="17.45" customHeight="1">
       <c r="A129" s="17"/>
       <c r="B129" s="17"/>
       <c r="C129" s="16"/>
       <c r="D129" s="16"/>
       <c r="E129" s="19"/>
     </row>
     <row r="130" spans="1:5" ht="17.45" customHeight="1">
-      <c r="A130" s="51" t="s">
+      <c r="A130" s="52" t="s">
         <v>308</v>
       </c>
-      <c r="B130" s="51"/>
-[...2 lines deleted...]
-      <c r="E130" s="51"/>
+      <c r="B130" s="52"/>
+      <c r="C130" s="52"/>
+      <c r="D130" s="52"/>
+      <c r="E130" s="52"/>
     </row>
     <row r="131" spans="1:5" s="1" customFormat="1" ht="17.45" customHeight="1">
       <c r="A131" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C131" s="49" t="s">
+      <c r="C131" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D131" s="50"/>
+      <c r="D131" s="51"/>
       <c r="E131" s="18"/>
     </row>
     <row r="132" spans="1:5" ht="17.45" customHeight="1">
       <c r="A132" s="3">
         <v>121</v>
       </c>
       <c r="B132" s="3">
         <v>6803124</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>241</v>
       </c>
       <c r="D132" s="13" t="s">
         <v>242</v>
       </c>
       <c r="E132" s="18"/>
     </row>
     <row r="133" spans="1:5" ht="17.45" customHeight="1">
       <c r="A133" s="3">
         <v>122</v>
       </c>
       <c r="B133" s="3">
         <v>6803125</v>
       </c>
       <c r="C133" s="4" t="s">
@@ -4795,78 +4803,78 @@
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9642350-62E4-437C-B2A8-3526EE2C82D5}">
   <dimension ref="A1:E173"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="J161" sqref="J161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="48" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" style="29" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
         <v>304</v>
       </c>
-      <c r="B1" s="52"/>
-[...2 lines deleted...]
-      <c r="E1" s="52"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
     </row>
     <row r="2" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="54" t="s">
         <v>305</v>
       </c>
-      <c r="B2" s="53"/>
-[...2 lines deleted...]
-      <c r="E2" s="53"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
     </row>
     <row r="3" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="49" t="s">
+      <c r="C3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="54"/>
+      <c r="D3" s="55"/>
       <c r="E3" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="18" customHeight="1">
       <c r="A4" s="6">
         <v>1</v>
       </c>
       <c r="B4" s="3">
         <v>6803001</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="18" customHeight="1">
       <c r="A5" s="6">
         <v>2</v>
       </c>
@@ -5508,69 +5516,69 @@
       <c r="D42" s="13" t="s">
         <v>80</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="18" customHeight="1">
       <c r="A43" s="6">
         <v>40</v>
       </c>
       <c r="B43" s="3">
         <v>6803041</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>82</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="18" customHeight="1">
-      <c r="A44" s="51" t="s">
+      <c r="A44" s="52" t="s">
         <v>306</v>
       </c>
-      <c r="B44" s="51"/>
-[...2 lines deleted...]
-      <c r="E44" s="51"/>
+      <c r="B44" s="52"/>
+      <c r="C44" s="52"/>
+      <c r="D44" s="52"/>
+      <c r="E44" s="52"/>
     </row>
     <row r="45" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A45" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C45" s="49" t="s">
+      <c r="C45" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D45" s="50"/>
+      <c r="D45" s="51"/>
       <c r="E45" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="18" customHeight="1">
       <c r="A46" s="6">
         <v>41</v>
       </c>
       <c r="B46" s="3">
         <v>6803044</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>83</v>
       </c>
       <c r="D46" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="18" customHeight="1">
       <c r="A47" s="6">
         <v>42</v>
       </c>
@@ -6219,69 +6227,69 @@
     <row r="85" spans="1:5" ht="18" customHeight="1">
       <c r="A85" s="6">
         <v>80</v>
       </c>
       <c r="B85" s="3">
         <v>6803083</v>
       </c>
       <c r="C85" s="4" t="s">
         <v>160</v>
       </c>
       <c r="D85" s="13" t="s">
         <v>161</v>
       </c>
       <c r="E85" s="24" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:5" ht="18" customHeight="1">
       <c r="A86" s="46"/>
       <c r="B86" s="15"/>
       <c r="C86" s="16"/>
       <c r="D86" s="16"/>
       <c r="E86" s="16"/>
     </row>
     <row r="87" spans="1:5" ht="18" customHeight="1">
-      <c r="A87" s="51" t="s">
+      <c r="A87" s="52" t="s">
         <v>307</v>
       </c>
-      <c r="B87" s="51"/>
-[...2 lines deleted...]
-      <c r="E87" s="51"/>
+      <c r="B87" s="52"/>
+      <c r="C87" s="52"/>
+      <c r="D87" s="52"/>
+      <c r="E87" s="52"/>
     </row>
     <row r="88" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A88" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C88" s="49" t="s">
+      <c r="C88" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D88" s="50"/>
+      <c r="D88" s="51"/>
       <c r="E88" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="18" customHeight="1">
       <c r="A89" s="6">
         <v>81</v>
       </c>
       <c r="B89" s="3">
         <v>6803084</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="13" t="s">
         <v>163</v>
       </c>
       <c r="E89" s="24" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="90" spans="1:5" ht="18" customHeight="1">
       <c r="A90" s="6">
         <v>82</v>
       </c>
@@ -6930,69 +6938,69 @@
     <row r="128" spans="1:5" ht="18" customHeight="1">
       <c r="A128" s="6">
         <v>120</v>
       </c>
       <c r="B128" s="3">
         <v>6803123</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>239</v>
       </c>
       <c r="D128" s="13" t="s">
         <v>240</v>
       </c>
       <c r="E128" s="24" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="129" spans="1:5" ht="18" customHeight="1">
       <c r="A129" s="46"/>
       <c r="B129" s="15"/>
       <c r="C129" s="16"/>
       <c r="D129" s="16"/>
       <c r="E129" s="16"/>
     </row>
     <row r="130" spans="1:5" ht="18" customHeight="1">
-      <c r="A130" s="51" t="s">
+      <c r="A130" s="52" t="s">
         <v>308</v>
       </c>
-      <c r="B130" s="51"/>
-[...2 lines deleted...]
-      <c r="E130" s="51"/>
+      <c r="B130" s="52"/>
+      <c r="C130" s="52"/>
+      <c r="D130" s="52"/>
+      <c r="E130" s="52"/>
     </row>
     <row r="131" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A131" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C131" s="49" t="s">
+      <c r="C131" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D131" s="50"/>
+      <c r="D131" s="51"/>
       <c r="E131" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="132" spans="1:5" ht="18" customHeight="1">
       <c r="A132" s="6">
         <v>121</v>
       </c>
       <c r="B132" s="3">
         <v>6803124</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>241</v>
       </c>
       <c r="D132" s="13" t="s">
         <v>242</v>
       </c>
       <c r="E132" s="24" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="133" spans="1:5" ht="18" customHeight="1">
       <c r="A133" s="6">
         <v>122</v>
       </c>
@@ -7635,92 +7643,92 @@
       <c r="A173" s="47"/>
       <c r="E173" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="C131:D131"/>
     <mergeCell ref="C45:D45"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A87:E87"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="A130:E130"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F04E6BF1-B7A9-41FA-8494-CA227E4918F2}">
   <dimension ref="A1:E166"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="I168" sqref="I168"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21.75"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="12" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" style="29" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
         <v>304</v>
       </c>
-      <c r="B1" s="52"/>
-[...2 lines deleted...]
-      <c r="E1" s="52"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
     </row>
     <row r="2" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A2" s="53" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="53"/>
+      <c r="A2" s="54" t="s">
+        <v>485</v>
+      </c>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
     </row>
     <row r="3" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="49" t="s">
+      <c r="C3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="54"/>
+      <c r="D3" s="55"/>
       <c r="E3" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="18" customHeight="1">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3">
         <v>6803001</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="18" customHeight="1">
       <c r="A5" s="3">
         <v>2</v>
       </c>
@@ -8335,69 +8343,69 @@
     <row r="41" spans="1:5" ht="18" customHeight="1">
       <c r="A41" s="3">
         <v>38</v>
       </c>
       <c r="B41" s="3">
         <v>6803040</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>79</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>80</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="18" customHeight="1">
       <c r="A42" s="35"/>
       <c r="B42" s="35"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="38"/>
     </row>
     <row r="43" spans="1:5" ht="18" customHeight="1">
-      <c r="A43" s="51" t="s">
+      <c r="A43" s="52" t="s">
         <v>306</v>
       </c>
-      <c r="B43" s="51"/>
-[...2 lines deleted...]
-      <c r="E43" s="51"/>
+      <c r="B43" s="52"/>
+      <c r="C43" s="52"/>
+      <c r="D43" s="52"/>
+      <c r="E43" s="52"/>
     </row>
     <row r="44" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C44" s="49" t="s">
+      <c r="C44" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D44" s="50"/>
+      <c r="D44" s="51"/>
       <c r="E44" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="18" customHeight="1">
       <c r="A45" s="3">
         <v>39</v>
       </c>
       <c r="B45" s="3">
         <v>6803041</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>82</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="18" customHeight="1">
       <c r="A46" s="3">
         <v>40</v>
       </c>
@@ -8999,69 +9007,69 @@
       <c r="D81" s="16"/>
       <c r="E81" s="16"/>
     </row>
     <row r="82" spans="1:5" ht="18" customHeight="1">
       <c r="A82" s="35"/>
       <c r="B82" s="35"/>
       <c r="C82" s="16"/>
       <c r="D82" s="16"/>
       <c r="E82" s="16"/>
     </row>
     <row r="83" spans="1:5" ht="18" customHeight="1">
       <c r="A83" s="35"/>
       <c r="B83" s="35"/>
       <c r="C83" s="16"/>
       <c r="D83" s="16"/>
       <c r="E83" s="16"/>
     </row>
     <row r="84" spans="1:5" ht="18" customHeight="1">
       <c r="A84" s="35"/>
       <c r="B84" s="35"/>
       <c r="C84" s="16"/>
       <c r="D84" s="16"/>
       <c r="E84" s="16"/>
     </row>
     <row r="85" spans="1:5" ht="18" customHeight="1">
-      <c r="A85" s="51" t="s">
+      <c r="A85" s="52" t="s">
         <v>307</v>
       </c>
-      <c r="B85" s="51"/>
-[...2 lines deleted...]
-      <c r="E85" s="51"/>
+      <c r="B85" s="52"/>
+      <c r="C85" s="52"/>
+      <c r="D85" s="52"/>
+      <c r="E85" s="52"/>
     </row>
     <row r="86" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A86" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C86" s="49" t="s">
+      <c r="C86" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D86" s="50"/>
+      <c r="D86" s="51"/>
       <c r="E86" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="87" spans="1:5" ht="18" customHeight="1">
       <c r="A87" s="3">
         <v>75</v>
       </c>
       <c r="B87" s="3">
         <v>6803080</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>154</v>
       </c>
       <c r="D87" s="13" t="s">
         <v>155</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="18" customHeight="1">
       <c r="A88" s="3">
         <v>76</v>
       </c>
@@ -9146,1263 +9154,1253 @@
         <v>402</v>
       </c>
     </row>
     <row r="93" spans="1:5" ht="18" customHeight="1">
       <c r="A93" s="3">
         <v>81</v>
       </c>
       <c r="B93" s="3">
         <v>6803086</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>166</v>
       </c>
       <c r="D93" s="13" t="s">
         <v>167</v>
       </c>
       <c r="E93" s="24" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="94" spans="1:5" ht="18" customHeight="1">
       <c r="A94" s="3">
         <v>82</v>
       </c>
       <c r="B94" s="3">
-        <v>6803087</v>
+        <v>6803088</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>33</v>
+        <v>169</v>
       </c>
       <c r="D94" s="13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E94" s="24" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="95" spans="1:5" ht="18" customHeight="1">
       <c r="A95" s="3">
         <v>83</v>
       </c>
       <c r="B95" s="3">
-        <v>6803088</v>
+        <v>6803089</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D95" s="13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E95" s="24" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="96" spans="1:5" ht="18" customHeight="1">
       <c r="A96" s="3">
         <v>84</v>
       </c>
       <c r="B96" s="3">
-        <v>6803089</v>
+        <v>6803090</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D96" s="13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E96" s="24" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="97" spans="1:5" ht="18" customHeight="1">
       <c r="A97" s="3">
         <v>85</v>
       </c>
       <c r="B97" s="3">
-        <v>6803090</v>
+        <v>6803092</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D97" s="13" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E97" s="24" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="98" spans="1:5" ht="18" customHeight="1">
       <c r="A98" s="3">
         <v>86</v>
       </c>
       <c r="B98" s="3">
-        <v>6803092</v>
+        <v>6803093</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D98" s="13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E98" s="24" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="99" spans="1:5" ht="18" customHeight="1">
       <c r="A99" s="3">
         <v>87</v>
       </c>
       <c r="B99" s="3">
-        <v>6803093</v>
+        <v>6803095</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D99" s="13" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="E99" s="24" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="100" spans="1:5" ht="18" customHeight="1">
       <c r="A100" s="3">
         <v>88</v>
       </c>
       <c r="B100" s="3">
-        <v>6803095</v>
+        <v>6803096</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D100" s="13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E100" s="24" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="101" spans="1:5" ht="18" customHeight="1">
       <c r="A101" s="3">
         <v>89</v>
       </c>
       <c r="B101" s="3">
-        <v>6803096</v>
+        <v>6803097</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D101" s="13" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E101" s="24" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="102" spans="1:5" ht="18" customHeight="1">
       <c r="A102" s="3">
         <v>90</v>
       </c>
       <c r="B102" s="3">
-        <v>6803097</v>
+        <v>6803098</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D102" s="13" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E102" s="24" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="103" spans="1:5" ht="18" customHeight="1">
       <c r="A103" s="3">
         <v>91</v>
       </c>
       <c r="B103" s="3">
-        <v>6803098</v>
+        <v>6803099</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D103" s="13" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E103" s="24" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="104" spans="1:5" ht="18" customHeight="1">
       <c r="A104" s="3">
         <v>92</v>
       </c>
       <c r="B104" s="3">
-        <v>6803099</v>
+        <v>6803100</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D104" s="13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E104" s="24" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="105" spans="1:5" ht="18" customHeight="1">
       <c r="A105" s="3">
         <v>93</v>
       </c>
       <c r="B105" s="3">
-        <v>6803100</v>
+        <v>6803102</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D105" s="13" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E105" s="24" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="106" spans="1:5" ht="18" customHeight="1">
       <c r="A106" s="3">
         <v>94</v>
       </c>
       <c r="B106" s="3">
-        <v>6803102</v>
+        <v>6803103</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D106" s="13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E106" s="24" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:5" ht="18" customHeight="1">
       <c r="A107" s="3">
         <v>95</v>
       </c>
       <c r="B107" s="3">
-        <v>6803103</v>
+        <v>6803104</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D107" s="13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E107" s="24" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="108" spans="1:5" ht="18" customHeight="1">
       <c r="A108" s="3">
         <v>96</v>
       </c>
       <c r="B108" s="3">
-        <v>6803104</v>
+        <v>6803105</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D108" s="13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E108" s="24" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="109" spans="1:5" ht="18" customHeight="1">
       <c r="A109" s="3">
         <v>97</v>
       </c>
       <c r="B109" s="3">
-        <v>6803105</v>
+        <v>6803107</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D109" s="13" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E109" s="24" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="110" spans="1:5" ht="18" customHeight="1">
       <c r="A110" s="3">
         <v>98</v>
       </c>
       <c r="B110" s="3">
-        <v>6803107</v>
+        <v>6803108</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D110" s="13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E110" s="24" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="111" spans="1:5" ht="18" customHeight="1">
       <c r="A111" s="3">
         <v>99</v>
       </c>
       <c r="B111" s="3">
-        <v>6803108</v>
+        <v>6803109</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D111" s="13" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E111" s="24" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="112" spans="1:5" ht="18" customHeight="1">
       <c r="A112" s="3">
         <v>100</v>
       </c>
       <c r="B112" s="3">
-        <v>6803109</v>
+        <v>6803110</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D112" s="13" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E112" s="24" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="113" spans="1:5" ht="18" customHeight="1">
       <c r="A113" s="3">
         <v>101</v>
       </c>
       <c r="B113" s="3">
-        <v>6803110</v>
+        <v>6803111</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D113" s="13" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E113" s="24" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="18" customHeight="1">
       <c r="A114" s="3">
         <v>102</v>
       </c>
       <c r="B114" s="3">
-        <v>6803111</v>
+        <v>6803112</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D114" s="13" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="115" spans="1:5" ht="18" customHeight="1">
       <c r="A115" s="3">
         <v>103</v>
       </c>
       <c r="B115" s="3">
-        <v>6803112</v>
+        <v>6803113</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D115" s="13" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E115" s="24" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="18" customHeight="1">
       <c r="A116" s="3">
         <v>104</v>
       </c>
       <c r="B116" s="3">
-        <v>6803113</v>
+        <v>6803114</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D116" s="13" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E116" s="24" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="18" customHeight="1">
       <c r="A117" s="3">
         <v>105</v>
       </c>
       <c r="B117" s="3">
-        <v>6803114</v>
+        <v>6803115</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D117" s="13" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E117" s="24" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="118" spans="1:5" ht="18" customHeight="1">
       <c r="A118" s="3">
         <v>106</v>
       </c>
       <c r="B118" s="3">
-        <v>6803115</v>
+        <v>6803116</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D118" s="13" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E118" s="24" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="119" spans="1:5" ht="18" customHeight="1">
       <c r="A119" s="3">
         <v>107</v>
       </c>
       <c r="B119" s="3">
-        <v>6803116</v>
+        <v>6803117</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D119" s="13" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E119" s="24" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="120" spans="1:5" ht="18" customHeight="1">
       <c r="A120" s="3">
         <v>108</v>
       </c>
       <c r="B120" s="3">
-        <v>6803117</v>
+        <v>6803118</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D120" s="13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E120" s="24" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="18" customHeight="1">
       <c r="A121" s="3">
         <v>109</v>
       </c>
       <c r="B121" s="3">
-        <v>6803118</v>
+        <v>6803119</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D121" s="13" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E121" s="24" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="122" spans="1:5" ht="18" customHeight="1">
-      <c r="A122" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="A122" s="35"/>
+      <c r="B122" s="35"/>
+      <c r="C122" s="16"/>
+      <c r="D122" s="16"/>
+      <c r="E122" s="16"/>
     </row>
     <row r="123" spans="1:5" ht="18" customHeight="1">
-      <c r="A123" s="35"/>
-      <c r="B123" s="35"/>
+      <c r="A123" s="49"/>
+      <c r="B123" s="49"/>
       <c r="C123" s="16"/>
       <c r="D123" s="16"/>
       <c r="E123" s="16"/>
     </row>
     <row r="124" spans="1:5" ht="18" customHeight="1">
       <c r="A124" s="37"/>
       <c r="B124" s="37"/>
       <c r="C124" s="16"/>
       <c r="D124" s="16"/>
       <c r="E124" s="16"/>
     </row>
     <row r="125" spans="1:5" ht="18" customHeight="1">
       <c r="A125" s="39"/>
       <c r="B125" s="39"/>
       <c r="C125" s="16"/>
       <c r="D125" s="16"/>
       <c r="E125" s="16"/>
     </row>
     <row r="126" spans="1:5" ht="18" customHeight="1">
       <c r="A126" s="35"/>
       <c r="B126" s="35"/>
       <c r="C126" s="16"/>
       <c r="D126" s="16"/>
       <c r="E126" s="16"/>
     </row>
     <row r="127" spans="1:5" ht="18" customHeight="1">
-      <c r="A127" s="51" t="s">
+      <c r="A127" s="52" t="s">
         <v>308</v>
       </c>
-      <c r="B127" s="51"/>
-[...2 lines deleted...]
-      <c r="E127" s="51"/>
+      <c r="B127" s="52"/>
+      <c r="C127" s="52"/>
+      <c r="D127" s="52"/>
+      <c r="E127" s="52"/>
     </row>
     <row r="128" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A128" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C128" s="49" t="s">
+      <c r="C128" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D128" s="50"/>
+      <c r="D128" s="51"/>
       <c r="E128" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="129" spans="1:5" ht="18" customHeight="1">
       <c r="A129" s="3">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B129" s="3">
         <v>6803120</v>
       </c>
       <c r="C129" s="4" t="s">
         <v>233</v>
       </c>
       <c r="D129" s="13" t="s">
         <v>234</v>
       </c>
       <c r="E129" s="24" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="130" spans="1:5" ht="18" customHeight="1">
       <c r="A130" s="3">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B130" s="3">
         <v>6803121</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>235</v>
       </c>
       <c r="D130" s="13" t="s">
         <v>236</v>
       </c>
       <c r="E130" s="24" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="131" spans="1:5" ht="18" customHeight="1">
       <c r="A131" s="3">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B131" s="3">
         <v>6803122</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>237</v>
       </c>
       <c r="D131" s="13" t="s">
         <v>238</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="132" spans="1:5" ht="18" customHeight="1">
       <c r="A132" s="3">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B132" s="3">
         <v>6803123</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>239</v>
       </c>
       <c r="D132" s="13" t="s">
         <v>240</v>
       </c>
       <c r="E132" s="24" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="133" spans="1:5" ht="18" customHeight="1">
       <c r="A133" s="3">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B133" s="3">
         <v>6803124</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>241</v>
       </c>
       <c r="D133" s="13" t="s">
         <v>242</v>
       </c>
       <c r="E133" s="24" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="134" spans="1:5" ht="18" customHeight="1">
       <c r="A134" s="3">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B134" s="3">
         <v>6803125</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>243</v>
       </c>
       <c r="D134" s="13" t="s">
         <v>244</v>
       </c>
       <c r="E134" s="24" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="135" spans="1:5" ht="18" customHeight="1">
       <c r="A135" s="3">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B135" s="3">
         <v>6803126</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>245</v>
       </c>
       <c r="D135" s="13" t="s">
         <v>246</v>
       </c>
       <c r="E135" s="24" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="136" spans="1:5" ht="18" customHeight="1">
       <c r="A136" s="3">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B136" s="3">
         <v>6803127</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>247</v>
       </c>
       <c r="D136" s="13" t="s">
         <v>248</v>
       </c>
       <c r="E136" s="24" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="137" spans="1:5" ht="18" customHeight="1">
       <c r="A137" s="3">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B137" s="3">
         <v>6803128</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>249</v>
       </c>
       <c r="D137" s="13" t="s">
         <v>250</v>
       </c>
       <c r="E137" s="24" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="138" spans="1:5" ht="18" customHeight="1">
       <c r="A138" s="3">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B138" s="3">
         <v>6803129</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D138" s="13" t="s">
         <v>252</v>
       </c>
       <c r="E138" s="24" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="139" spans="1:5" ht="18" customHeight="1">
       <c r="A139" s="3">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B139" s="3">
         <v>6803130</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D139" s="13" t="s">
         <v>253</v>
       </c>
       <c r="E139" s="24" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="140" spans="1:5" ht="18" customHeight="1">
       <c r="A140" s="3">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B140" s="3">
         <v>6803131</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>254</v>
       </c>
       <c r="D140" s="13" t="s">
         <v>255</v>
       </c>
       <c r="E140" s="24" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="141" spans="1:5" ht="18" customHeight="1">
       <c r="A141" s="3">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B141" s="3">
         <v>6803132</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D141" s="13" t="s">
         <v>303</v>
       </c>
       <c r="E141" s="24" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="142" spans="1:5" ht="18" customHeight="1">
       <c r="A142" s="3">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B142" s="3">
         <v>6803133</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>257</v>
       </c>
       <c r="D142" s="13" t="s">
         <v>258</v>
       </c>
       <c r="E142" s="24" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="143" spans="1:5" ht="18" customHeight="1">
       <c r="A143" s="3">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B143" s="3">
         <v>6803134</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>259</v>
       </c>
       <c r="D143" s="13" t="s">
         <v>260</v>
       </c>
       <c r="E143" s="24" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="144" spans="1:5" ht="18" customHeight="1">
       <c r="A144" s="3">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B144" s="3">
         <v>6803136</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>263</v>
       </c>
       <c r="D144" s="13" t="s">
         <v>264</v>
       </c>
       <c r="E144" s="24" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="145" spans="1:5" ht="18" customHeight="1">
       <c r="A145" s="3">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B145" s="3">
         <v>6803137</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>265</v>
       </c>
       <c r="D145" s="13" t="s">
         <v>266</v>
       </c>
       <c r="E145" s="24" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="146" spans="1:5" ht="18" customHeight="1">
       <c r="A146" s="3">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B146" s="3">
         <v>6803138</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>267</v>
       </c>
       <c r="D146" s="13" t="s">
         <v>268</v>
       </c>
       <c r="E146" s="24" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="147" spans="1:5" ht="18" customHeight="1">
       <c r="A147" s="3">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B147" s="3">
         <v>6803140</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>271</v>
       </c>
       <c r="D147" s="13" t="s">
         <v>272</v>
       </c>
       <c r="E147" s="24" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="18" customHeight="1">
       <c r="A148" s="3">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B148" s="3">
         <v>6803141</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>273</v>
       </c>
       <c r="D148" s="13" t="s">
         <v>274</v>
       </c>
       <c r="E148" s="24" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="18" customHeight="1">
       <c r="A149" s="3">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B149" s="3">
         <v>6803143</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>277</v>
       </c>
       <c r="D149" s="13" t="s">
         <v>278</v>
       </c>
       <c r="E149" s="24" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="150" spans="1:5" ht="18" customHeight="1">
       <c r="A150" s="3">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B150" s="3">
         <v>6803144</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>279</v>
       </c>
       <c r="D150" s="13" t="s">
         <v>280</v>
       </c>
       <c r="E150" s="24" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:5" ht="18" customHeight="1">
       <c r="A151" s="3">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B151" s="3">
         <v>6803145</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>281</v>
       </c>
       <c r="D151" s="13" t="s">
         <v>282</v>
       </c>
       <c r="E151" s="24" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="152" spans="1:5" ht="18" customHeight="1">
       <c r="A152" s="3">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B152" s="3">
         <v>6803146</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>283</v>
       </c>
       <c r="D152" s="13" t="s">
         <v>284</v>
       </c>
       <c r="E152" s="24" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="153" spans="1:5" ht="18" customHeight="1">
       <c r="A153" s="3">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B153" s="3">
         <v>6803148</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>287</v>
       </c>
       <c r="D153" s="13" t="s">
         <v>288</v>
       </c>
       <c r="E153" s="24" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="154" spans="1:5" ht="18" customHeight="1">
       <c r="A154" s="3">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B154" s="3">
         <v>6803149</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>289</v>
       </c>
       <c r="D154" s="13" t="s">
         <v>290</v>
       </c>
       <c r="E154" s="24" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:5" ht="18" customHeight="1">
       <c r="A155" s="3">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B155" s="3">
         <v>6803150</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>291</v>
       </c>
       <c r="D155" s="13" t="s">
         <v>292</v>
       </c>
       <c r="E155" s="24" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="156" spans="1:5" ht="18" customHeight="1">
       <c r="A156" s="3">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B156" s="3">
         <v>6803151</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>293</v>
       </c>
       <c r="D156" s="13" t="s">
         <v>294</v>
       </c>
       <c r="E156" s="24" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="157" spans="1:5" ht="18" customHeight="1">
       <c r="A157" s="3">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B157" s="3">
         <v>6803152</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>295</v>
       </c>
       <c r="D157" s="13" t="s">
         <v>296</v>
       </c>
       <c r="E157" s="24" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="158" spans="1:5" ht="18" customHeight="1">
       <c r="A158" s="3">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B158" s="3">
         <v>6803153</v>
       </c>
       <c r="C158" s="4" t="s">
         <v>297</v>
       </c>
       <c r="D158" s="13" t="s">
         <v>298</v>
       </c>
       <c r="E158" s="24" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="159" spans="1:5" ht="18" customHeight="1">
       <c r="A159" s="3">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B159" s="3">
         <v>6803154</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>299</v>
       </c>
       <c r="D159" s="13" t="s">
         <v>300</v>
       </c>
       <c r="E159" s="24" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="18" customHeight="1">
       <c r="A160" s="3">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B160" s="3">
         <v>6803155</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>301</v>
       </c>
       <c r="D160" s="13" t="s">
         <v>302</v>
       </c>
       <c r="E160" s="24" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="161" spans="1:5" s="11" customFormat="1" ht="18" customHeight="1">
       <c r="A161" s="3">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B161" s="23">
         <v>6803156</v>
       </c>
       <c r="C161" s="26" t="s">
         <v>309</v>
       </c>
       <c r="D161" s="25" t="s">
         <v>310</v>
       </c>
       <c r="E161" s="24" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="162" spans="1:5" s="11" customFormat="1" ht="18" customHeight="1">
       <c r="A162" s="3">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B162" s="23">
         <v>6803157</v>
       </c>
       <c r="C162" s="26" t="s">
         <v>311</v>
       </c>
       <c r="D162" s="25" t="s">
         <v>312</v>
       </c>
       <c r="E162" s="24" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="163" spans="1:5" s="11" customFormat="1" ht="18" customHeight="1">
       <c r="A163" s="3">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B163" s="41">
         <v>6503064</v>
       </c>
       <c r="C163" s="42" t="s">
         <v>482</v>
       </c>
       <c r="D163" s="43" t="s">
         <v>483</v>
       </c>
       <c r="E163" s="44" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="C164" s="11"/>
       <c r="E164" s="22"/>
     </row>
     <row r="165" spans="1:5">
       <c r="C165" s="11"/>
       <c r="E165" s="22" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="C166" s="11"/>
       <c r="E166" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C86:D86"/>
     <mergeCell ref="A127:E127"/>
     <mergeCell ref="C128:D128"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="A85:E85"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54730829-7C22-4FC7-BFAC-1FA4777FE6C8}">
   <dimension ref="A1:E166"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="L155" sqref="L155"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21.75"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="12" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" style="29" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="53" t="s">
         <v>304</v>
       </c>
-      <c r="B1" s="52"/>
-[...2 lines deleted...]
-      <c r="E1" s="52"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
     </row>
     <row r="2" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A2" s="53" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="53"/>
+      <c r="A2" s="54" t="s">
+        <v>486</v>
+      </c>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
     </row>
     <row r="3" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="49" t="s">
+      <c r="C3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="54"/>
+      <c r="D3" s="55"/>
       <c r="E3" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="18" customHeight="1">
       <c r="A4" s="3">
         <v>1</v>
       </c>
       <c r="B4" s="3">
         <v>6803001</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="24" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="18" customHeight="1">
       <c r="A5" s="3">
         <v>2</v>
       </c>
@@ -11017,69 +11015,69 @@
     <row r="41" spans="1:5" ht="18" customHeight="1">
       <c r="A41" s="3">
         <v>38</v>
       </c>
       <c r="B41" s="3">
         <v>6803040</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>79</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>80</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="18" customHeight="1">
       <c r="A42" s="35"/>
       <c r="B42" s="35"/>
       <c r="C42" s="16"/>
       <c r="D42" s="16"/>
       <c r="E42" s="38"/>
     </row>
     <row r="43" spans="1:5" ht="18" customHeight="1">
-      <c r="A43" s="51" t="s">
+      <c r="A43" s="52" t="s">
         <v>306</v>
       </c>
-      <c r="B43" s="51"/>
-[...2 lines deleted...]
-      <c r="E43" s="51"/>
+      <c r="B43" s="52"/>
+      <c r="C43" s="52"/>
+      <c r="D43" s="52"/>
+      <c r="E43" s="52"/>
     </row>
     <row r="44" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A44" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C44" s="49" t="s">
+      <c r="C44" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D44" s="50"/>
+      <c r="D44" s="51"/>
       <c r="E44" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="18" customHeight="1">
       <c r="A45" s="3">
         <v>39</v>
       </c>
       <c r="B45" s="3">
         <v>6803041</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>82</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="18" customHeight="1">
       <c r="A46" s="3">
         <v>40</v>
       </c>
@@ -11681,69 +11679,69 @@
       <c r="D81" s="16"/>
       <c r="E81" s="16"/>
     </row>
     <row r="82" spans="1:5" ht="18" customHeight="1">
       <c r="A82" s="35"/>
       <c r="B82" s="35"/>
       <c r="C82" s="16"/>
       <c r="D82" s="16"/>
       <c r="E82" s="16"/>
     </row>
     <row r="83" spans="1:5" ht="18" customHeight="1">
       <c r="A83" s="35"/>
       <c r="B83" s="35"/>
       <c r="C83" s="16"/>
       <c r="D83" s="16"/>
       <c r="E83" s="16"/>
     </row>
     <row r="84" spans="1:5" ht="18" customHeight="1">
       <c r="A84" s="35"/>
       <c r="B84" s="35"/>
       <c r="C84" s="16"/>
       <c r="D84" s="16"/>
       <c r="E84" s="16"/>
     </row>
     <row r="85" spans="1:5" ht="18" customHeight="1">
-      <c r="A85" s="51" t="s">
+      <c r="A85" s="52" t="s">
         <v>307</v>
       </c>
-      <c r="B85" s="51"/>
-[...2 lines deleted...]
-      <c r="E85" s="51"/>
+      <c r="B85" s="52"/>
+      <c r="C85" s="52"/>
+      <c r="D85" s="52"/>
+      <c r="E85" s="52"/>
     </row>
     <row r="86" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A86" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C86" s="49" t="s">
+      <c r="C86" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D86" s="50"/>
+      <c r="D86" s="51"/>
       <c r="E86" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="87" spans="1:5" ht="18" customHeight="1">
       <c r="A87" s="3">
         <v>75</v>
       </c>
       <c r="B87" s="3">
         <v>6803080</v>
       </c>
       <c r="C87" s="4" t="s">
         <v>154</v>
       </c>
       <c r="D87" s="13" t="s">
         <v>155</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="18" customHeight="1">
       <c r="A88" s="3">
         <v>76</v>
       </c>
@@ -11828,1231 +11826,1221 @@
         <v>402</v>
       </c>
     </row>
     <row r="93" spans="1:5" ht="18" customHeight="1">
       <c r="A93" s="3">
         <v>81</v>
       </c>
       <c r="B93" s="3">
         <v>6803086</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>166</v>
       </c>
       <c r="D93" s="13" t="s">
         <v>167</v>
       </c>
       <c r="E93" s="24" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="94" spans="1:5" ht="18" customHeight="1">
       <c r="A94" s="3">
         <v>82</v>
       </c>
       <c r="B94" s="3">
-        <v>6803087</v>
+        <v>6803088</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>33</v>
+        <v>169</v>
       </c>
       <c r="D94" s="13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E94" s="24" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="95" spans="1:5" ht="18" customHeight="1">
       <c r="A95" s="3">
         <v>83</v>
       </c>
       <c r="B95" s="3">
-        <v>6803088</v>
+        <v>6803089</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D95" s="13" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E95" s="24" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="96" spans="1:5" ht="18" customHeight="1">
       <c r="A96" s="3">
         <v>84</v>
       </c>
       <c r="B96" s="3">
-        <v>6803089</v>
+        <v>6803090</v>
       </c>
       <c r="C96" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D96" s="13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E96" s="24" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="97" spans="1:5" ht="18" customHeight="1">
       <c r="A97" s="3">
         <v>85</v>
       </c>
       <c r="B97" s="3">
-        <v>6803090</v>
+        <v>6803092</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D97" s="13" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E97" s="24" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="98" spans="1:5" ht="18" customHeight="1">
       <c r="A98" s="3">
         <v>86</v>
       </c>
       <c r="B98" s="3">
-        <v>6803092</v>
+        <v>6803093</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D98" s="13" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E98" s="24" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="99" spans="1:5" ht="18" customHeight="1">
       <c r="A99" s="3">
         <v>87</v>
       </c>
       <c r="B99" s="3">
-        <v>6803093</v>
+        <v>6803095</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D99" s="13" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="E99" s="24" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="100" spans="1:5" ht="18" customHeight="1">
       <c r="A100" s="3">
         <v>88</v>
       </c>
       <c r="B100" s="3">
-        <v>6803095</v>
+        <v>6803096</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D100" s="13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E100" s="24" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="101" spans="1:5" ht="18" customHeight="1">
       <c r="A101" s="3">
         <v>89</v>
       </c>
       <c r="B101" s="3">
-        <v>6803096</v>
+        <v>6803097</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D101" s="13" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E101" s="24" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="102" spans="1:5" ht="18" customHeight="1">
       <c r="A102" s="3">
         <v>90</v>
       </c>
       <c r="B102" s="3">
-        <v>6803097</v>
+        <v>6803098</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D102" s="13" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E102" s="24" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="103" spans="1:5" ht="18" customHeight="1">
       <c r="A103" s="3">
         <v>91</v>
       </c>
       <c r="B103" s="3">
-        <v>6803098</v>
+        <v>6803099</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D103" s="13" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E103" s="24" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="104" spans="1:5" ht="18" customHeight="1">
       <c r="A104" s="3">
         <v>92</v>
       </c>
       <c r="B104" s="3">
-        <v>6803099</v>
+        <v>6803100</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D104" s="13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E104" s="24" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="105" spans="1:5" ht="18" customHeight="1">
       <c r="A105" s="3">
         <v>93</v>
       </c>
       <c r="B105" s="3">
-        <v>6803100</v>
+        <v>6803102</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D105" s="13" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E105" s="24" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="106" spans="1:5" ht="18" customHeight="1">
       <c r="A106" s="3">
         <v>94</v>
       </c>
       <c r="B106" s="3">
-        <v>6803102</v>
+        <v>6803103</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D106" s="13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E106" s="24" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="107" spans="1:5" ht="18" customHeight="1">
       <c r="A107" s="3">
         <v>95</v>
       </c>
       <c r="B107" s="3">
-        <v>6803103</v>
+        <v>6803104</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D107" s="13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E107" s="24" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="108" spans="1:5" ht="18" customHeight="1">
       <c r="A108" s="3">
         <v>96</v>
       </c>
       <c r="B108" s="3">
-        <v>6803104</v>
+        <v>6803105</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D108" s="13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E108" s="24" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="109" spans="1:5" ht="18" customHeight="1">
       <c r="A109" s="3">
         <v>97</v>
       </c>
       <c r="B109" s="3">
-        <v>6803105</v>
+        <v>6803107</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D109" s="13" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E109" s="24" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="110" spans="1:5" ht="18" customHeight="1">
       <c r="A110" s="3">
         <v>98</v>
       </c>
       <c r="B110" s="3">
-        <v>6803107</v>
+        <v>6803108</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D110" s="13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E110" s="24" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="111" spans="1:5" ht="18" customHeight="1">
       <c r="A111" s="3">
         <v>99</v>
       </c>
       <c r="B111" s="3">
-        <v>6803108</v>
+        <v>6803109</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D111" s="13" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E111" s="24" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="112" spans="1:5" ht="18" customHeight="1">
       <c r="A112" s="3">
         <v>100</v>
       </c>
       <c r="B112" s="3">
-        <v>6803109</v>
+        <v>6803110</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D112" s="13" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E112" s="24" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="113" spans="1:5" ht="18" customHeight="1">
       <c r="A113" s="3">
         <v>101</v>
       </c>
       <c r="B113" s="3">
-        <v>6803110</v>
+        <v>6803111</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D113" s="13" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E113" s="24" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="18" customHeight="1">
       <c r="A114" s="3">
         <v>102</v>
       </c>
       <c r="B114" s="3">
-        <v>6803111</v>
+        <v>6803112</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D114" s="13" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="115" spans="1:5" ht="18" customHeight="1">
       <c r="A115" s="3">
         <v>103</v>
       </c>
       <c r="B115" s="3">
-        <v>6803112</v>
+        <v>6803113</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D115" s="13" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E115" s="24" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="18" customHeight="1">
       <c r="A116" s="3">
         <v>104</v>
       </c>
       <c r="B116" s="3">
-        <v>6803113</v>
+        <v>6803114</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D116" s="13" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E116" s="24" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="18" customHeight="1">
       <c r="A117" s="3">
         <v>105</v>
       </c>
       <c r="B117" s="3">
-        <v>6803114</v>
+        <v>6803115</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D117" s="13" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E117" s="24" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="118" spans="1:5" ht="18" customHeight="1">
       <c r="A118" s="3">
         <v>106</v>
       </c>
       <c r="B118" s="3">
-        <v>6803115</v>
+        <v>6803116</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D118" s="13" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E118" s="24" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="119" spans="1:5" ht="18" customHeight="1">
       <c r="A119" s="3">
         <v>107</v>
       </c>
       <c r="B119" s="3">
-        <v>6803116</v>
+        <v>6803117</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D119" s="13" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E119" s="24" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="120" spans="1:5" ht="18" customHeight="1">
       <c r="A120" s="3">
         <v>108</v>
       </c>
       <c r="B120" s="3">
-        <v>6803117</v>
+        <v>6803118</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D120" s="13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E120" s="24" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="18" customHeight="1">
       <c r="A121" s="3">
         <v>109</v>
       </c>
       <c r="B121" s="3">
-        <v>6803118</v>
+        <v>6803119</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D121" s="13" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E121" s="24" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="122" spans="1:5" ht="18" customHeight="1">
-      <c r="A122" s="3">
-[...13 lines deleted...]
-      </c>
+      <c r="A122" s="35"/>
+      <c r="B122" s="35"/>
+      <c r="C122" s="16"/>
+      <c r="D122" s="16"/>
+      <c r="E122" s="16"/>
     </row>
     <row r="123" spans="1:5" ht="18" customHeight="1">
-      <c r="A123" s="35"/>
-      <c r="B123" s="35"/>
+      <c r="A123" s="39"/>
+      <c r="B123" s="39"/>
       <c r="C123" s="16"/>
       <c r="D123" s="16"/>
       <c r="E123" s="16"/>
     </row>
     <row r="124" spans="1:5" ht="18" customHeight="1">
-      <c r="A124" s="39"/>
-      <c r="B124" s="39"/>
+      <c r="A124" s="49"/>
+      <c r="B124" s="49"/>
       <c r="C124" s="16"/>
       <c r="D124" s="16"/>
       <c r="E124" s="16"/>
     </row>
     <row r="125" spans="1:5" ht="18" customHeight="1">
       <c r="A125" s="37"/>
       <c r="B125" s="37"/>
       <c r="C125" s="16"/>
       <c r="D125" s="16"/>
       <c r="E125" s="16"/>
     </row>
     <row r="126" spans="1:5" ht="18" customHeight="1">
       <c r="A126" s="35"/>
       <c r="B126" s="35"/>
       <c r="C126" s="16"/>
       <c r="D126" s="16"/>
       <c r="E126" s="16"/>
     </row>
     <row r="127" spans="1:5" ht="18" customHeight="1">
-      <c r="A127" s="51" t="s">
+      <c r="A127" s="52" t="s">
         <v>308</v>
       </c>
-      <c r="B127" s="51"/>
-[...2 lines deleted...]
-      <c r="E127" s="51"/>
+      <c r="B127" s="52"/>
+      <c r="C127" s="52"/>
+      <c r="D127" s="52"/>
+      <c r="E127" s="52"/>
     </row>
     <row r="128" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A128" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="C128" s="49" t="s">
+      <c r="C128" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="D128" s="50"/>
+      <c r="D128" s="51"/>
       <c r="E128" s="32" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="129" spans="1:5" ht="18" customHeight="1">
       <c r="A129" s="3">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B129" s="3">
         <v>6803120</v>
       </c>
       <c r="C129" s="4" t="s">
         <v>233</v>
       </c>
       <c r="D129" s="13" t="s">
         <v>234</v>
       </c>
       <c r="E129" s="24" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="130" spans="1:5" ht="18" customHeight="1">
       <c r="A130" s="3">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B130" s="3">
         <v>6803121</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>235</v>
       </c>
       <c r="D130" s="13" t="s">
         <v>236</v>
       </c>
       <c r="E130" s="24" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="131" spans="1:5" ht="18" customHeight="1">
       <c r="A131" s="3">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B131" s="3">
         <v>6803122</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>237</v>
       </c>
       <c r="D131" s="13" t="s">
         <v>238</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="132" spans="1:5" ht="18" customHeight="1">
       <c r="A132" s="3">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B132" s="3">
         <v>6803123</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>239</v>
       </c>
       <c r="D132" s="13" t="s">
         <v>240</v>
       </c>
       <c r="E132" s="24" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="133" spans="1:5" ht="18" customHeight="1">
       <c r="A133" s="3">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B133" s="3">
         <v>6803124</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>241</v>
       </c>
       <c r="D133" s="13" t="s">
         <v>242</v>
       </c>
       <c r="E133" s="24" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="134" spans="1:5" ht="18" customHeight="1">
       <c r="A134" s="3">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B134" s="3">
         <v>6803125</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>243</v>
       </c>
       <c r="D134" s="13" t="s">
         <v>244</v>
       </c>
       <c r="E134" s="24" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="135" spans="1:5" ht="18" customHeight="1">
       <c r="A135" s="3">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B135" s="3">
         <v>6803126</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>245</v>
       </c>
       <c r="D135" s="13" t="s">
         <v>246</v>
       </c>
       <c r="E135" s="24" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="136" spans="1:5" ht="18" customHeight="1">
       <c r="A136" s="3">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B136" s="3">
         <v>6803127</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>247</v>
       </c>
       <c r="D136" s="13" t="s">
         <v>248</v>
       </c>
       <c r="E136" s="24" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="137" spans="1:5" ht="18" customHeight="1">
       <c r="A137" s="3">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B137" s="3">
         <v>6803128</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>249</v>
       </c>
       <c r="D137" s="13" t="s">
         <v>250</v>
       </c>
       <c r="E137" s="24" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="138" spans="1:5" ht="18" customHeight="1">
       <c r="A138" s="3">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B138" s="3">
         <v>6803129</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D138" s="13" t="s">
         <v>252</v>
       </c>
       <c r="E138" s="24" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="139" spans="1:5" ht="18" customHeight="1">
       <c r="A139" s="3">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B139" s="3">
         <v>6803130</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>251</v>
       </c>
       <c r="D139" s="13" t="s">
         <v>253</v>
       </c>
       <c r="E139" s="24" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="140" spans="1:5" ht="18" customHeight="1">
       <c r="A140" s="3">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B140" s="3">
         <v>6803131</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>254</v>
       </c>
       <c r="D140" s="13" t="s">
         <v>255</v>
       </c>
       <c r="E140" s="24" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="141" spans="1:5" ht="18" customHeight="1">
       <c r="A141" s="3">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B141" s="3">
         <v>6803132</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D141" s="13" t="s">
         <v>303</v>
       </c>
       <c r="E141" s="24" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="142" spans="1:5" ht="18" customHeight="1">
       <c r="A142" s="3">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B142" s="3">
         <v>6803133</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>257</v>
       </c>
       <c r="D142" s="13" t="s">
         <v>258</v>
       </c>
       <c r="E142" s="24" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="143" spans="1:5" ht="18" customHeight="1">
       <c r="A143" s="3">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B143" s="3">
         <v>6803134</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>259</v>
       </c>
       <c r="D143" s="13" t="s">
         <v>260</v>
       </c>
       <c r="E143" s="24" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="144" spans="1:5" ht="18" customHeight="1">
       <c r="A144" s="3">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B144" s="3">
         <v>6803136</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>263</v>
       </c>
       <c r="D144" s="13" t="s">
         <v>264</v>
       </c>
       <c r="E144" s="24" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="145" spans="1:5" ht="18" customHeight="1">
       <c r="A145" s="3">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B145" s="3">
         <v>6803137</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>265</v>
       </c>
       <c r="D145" s="13" t="s">
         <v>266</v>
       </c>
       <c r="E145" s="24" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="146" spans="1:5" ht="18" customHeight="1">
       <c r="A146" s="3">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B146" s="3">
         <v>6803138</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>267</v>
       </c>
       <c r="D146" s="13" t="s">
         <v>268</v>
       </c>
       <c r="E146" s="24" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="147" spans="1:5" ht="18" customHeight="1">
       <c r="A147" s="3">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B147" s="3">
         <v>6803140</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>271</v>
       </c>
       <c r="D147" s="13" t="s">
         <v>272</v>
       </c>
       <c r="E147" s="24" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="18" customHeight="1">
       <c r="A148" s="3">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B148" s="3">
         <v>6803141</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>273</v>
       </c>
       <c r="D148" s="13" t="s">
         <v>274</v>
       </c>
       <c r="E148" s="24" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="18" customHeight="1">
       <c r="A149" s="3">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B149" s="3">
         <v>6803143</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>277</v>
       </c>
       <c r="D149" s="13" t="s">
         <v>278</v>
       </c>
       <c r="E149" s="24" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="150" spans="1:5" ht="18" customHeight="1">
       <c r="A150" s="3">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B150" s="3">
         <v>6803144</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>279</v>
       </c>
       <c r="D150" s="13" t="s">
         <v>280</v>
       </c>
       <c r="E150" s="24" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:5" ht="18" customHeight="1">
       <c r="A151" s="3">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B151" s="3">
         <v>6803145</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>281</v>
       </c>
       <c r="D151" s="13" t="s">
         <v>282</v>
       </c>
       <c r="E151" s="24" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="152" spans="1:5" ht="18" customHeight="1">
       <c r="A152" s="3">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B152" s="3">
         <v>6803146</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>283</v>
       </c>
       <c r="D152" s="13" t="s">
         <v>284</v>
       </c>
       <c r="E152" s="24" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="153" spans="1:5" ht="18" customHeight="1">
       <c r="A153" s="3">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B153" s="3">
         <v>6803148</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>287</v>
       </c>
       <c r="D153" s="13" t="s">
         <v>288</v>
       </c>
       <c r="E153" s="24" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="154" spans="1:5" ht="18" customHeight="1">
       <c r="A154" s="3">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B154" s="3">
         <v>6803149</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>289</v>
       </c>
       <c r="D154" s="13" t="s">
         <v>290</v>
       </c>
       <c r="E154" s="24" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:5" ht="18" customHeight="1">
       <c r="A155" s="3">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B155" s="3">
         <v>6803150</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>291</v>
       </c>
       <c r="D155" s="13" t="s">
         <v>292</v>
       </c>
       <c r="E155" s="24" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="156" spans="1:5" ht="18" customHeight="1">
       <c r="A156" s="3">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B156" s="3">
         <v>6803151</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>293</v>
       </c>
       <c r="D156" s="13" t="s">
         <v>294</v>
       </c>
       <c r="E156" s="24" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="157" spans="1:5" ht="18" customHeight="1">
       <c r="A157" s="3">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B157" s="3">
         <v>6803152</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>295</v>
       </c>
       <c r="D157" s="13" t="s">
         <v>296</v>
       </c>
       <c r="E157" s="24" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="158" spans="1:5" ht="18" customHeight="1">
       <c r="A158" s="3">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B158" s="3">
         <v>6803153</v>
       </c>
       <c r="C158" s="4" t="s">
         <v>297</v>
       </c>
       <c r="D158" s="13" t="s">
         <v>298</v>
       </c>
       <c r="E158" s="24" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="159" spans="1:5" ht="18" customHeight="1">
       <c r="A159" s="3">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B159" s="3">
         <v>6803154</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>299</v>
       </c>
       <c r="D159" s="13" t="s">
         <v>300</v>
       </c>
       <c r="E159" s="24" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="18" customHeight="1">
       <c r="A160" s="3">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B160" s="3">
         <v>6803155</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>301</v>
       </c>
       <c r="D160" s="13" t="s">
         <v>302</v>
       </c>
       <c r="E160" s="24" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="161" spans="1:5" s="11" customFormat="1" ht="18" customHeight="1">
       <c r="A161" s="3">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B161" s="23">
         <v>6803156</v>
       </c>
       <c r="C161" s="26" t="s">
         <v>309</v>
       </c>
       <c r="D161" s="25" t="s">
         <v>310</v>
       </c>
       <c r="E161" s="24" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="162" spans="1:5" s="11" customFormat="1" ht="18" customHeight="1">
       <c r="A162" s="3">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B162" s="23">
         <v>6803157</v>
       </c>
       <c r="C162" s="26" t="s">
         <v>311</v>
       </c>
       <c r="D162" s="25" t="s">
         <v>312</v>
       </c>
       <c r="E162" s="24" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="163" spans="1:5" s="11" customFormat="1" ht="18" customHeight="1">
       <c r="A163" s="3">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B163" s="41">
         <v>6503064</v>
       </c>
       <c r="C163" s="42" t="s">
         <v>482</v>
       </c>
       <c r="D163" s="43" t="s">
         <v>483</v>
       </c>
       <c r="E163" s="44" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="C164" s="11"/>
       <c r="E164" s="22"/>
     </row>
     <row r="165" spans="1:5">
       <c r="C165" s="11"/>
       <c r="E165" s="22" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="C166" s="11"/>
       <c r="E166" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C128:D128"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="A85:E85"/>
     <mergeCell ref="C86:D86"/>
     <mergeCell ref="A127:E127"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>1-68</vt:lpstr>
       <vt:lpstr>รายชื่อ+อีเมล์</vt:lpstr>
-      <vt:lpstr>PYBE101-145</vt:lpstr>
-      <vt:lpstr>PYBE111-145</vt:lpstr>
+      <vt:lpstr>PYBE101-144</vt:lpstr>
+      <vt:lpstr>PYBE111-144</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kritsanee</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>