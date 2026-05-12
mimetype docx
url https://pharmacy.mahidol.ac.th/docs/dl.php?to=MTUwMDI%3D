--- v0 (2025-11-15)
+++ v1 (2026-05-12)
@@ -1,138 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="5B781C32" w14:textId="77777777" w:rsidR="00A92077" w:rsidRPr="00E005AB" w:rsidRDefault="00E005AB" w:rsidP="00D84AB1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DE916B" w14:textId="2C5F599F" w:rsidR="0073170C" w:rsidRDefault="00C57F5A" w:rsidP="00C57F5A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7D74E2" w14:textId="6A68B605" w:rsidR="0073170C" w:rsidRPr="00C57F5A" w:rsidRDefault="001729D7" w:rsidP="00C57F5A">
+    <w:p w14:paraId="5A7D74E2" w14:textId="6A68B605" w:rsidR="0073170C" w:rsidRPr="00C57F5A" w:rsidRDefault="009863AB" w:rsidP="00C57F5A">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="50B85E5B">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s1051" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:206.05pt;margin-top:9.65pt;width:55.75pt;height:55.2pt;z-index:251654144" fillcolor="#bbe0e3">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.8" ShapeID="_x0000_s1051" DrawAspect="Content" ObjectID="_1820661249" r:id="rId9">
+          <o:OLEObject Type="Embed" ProgID="Photoshop.Image.8" ShapeID="_x0000_s1051" DrawAspect="Content" ObjectID="_1838964808" r:id="rId9">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
       <w:r w:rsidR="00C57F5A" w:rsidRPr="00C57F5A">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>รว.02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F9F917" w14:textId="6F909A6C" w:rsidR="009B6E17" w:rsidRPr="00335F72" w:rsidRDefault="00DD1FAE" w:rsidP="00DD1FAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2F40">
         <w:rPr>
@@ -476,51 +477,51 @@
       <w:r w:rsidR="007665BC" w:rsidRPr="00584A6F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00185CE7" w:rsidRPr="00584A6F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>รองคณบดีฝ่ายการ</w:t>
       </w:r>
       <w:r w:rsidR="0091362A" w:rsidRPr="00584A6F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>คลัง</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A35A72" w14:textId="365D98A7" w:rsidR="005A16FA" w:rsidRPr="00584A6F" w:rsidRDefault="003B7DD7" w:rsidP="0073170C">
+    <w:p w14:paraId="25A35A72" w14:textId="7A336154" w:rsidR="005A16FA" w:rsidRPr="00584A6F" w:rsidRDefault="003B7DD7" w:rsidP="0073170C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584A6F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0091362A" w:rsidRPr="00584A6F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตามที่</w:t>
@@ -627,54 +628,70 @@
           <w:cs/>
         </w:rPr>
         <w:t>จึงขออนุมัติเบิกเงินเงินรางวัลผู้ผ่านการประเมินคุณภาพการจัดการเรียนการสอนตามมาตรฐาน</w:t>
       </w:r>
       <w:r w:rsidR="0091362A" w:rsidRPr="00584A6F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> MUPSF</w:t>
       </w:r>
       <w:r w:rsidR="0091362A" w:rsidRPr="00584A6F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ระดับ 2 เป็นจำนวนเงิน..............................บาท (......................................) ตามเอกสารที่แนบมาพร้อมนี้</w:t>
       </w:r>
       <w:r w:rsidR="00C57F5A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (รว.01, สำเนาใบประกาศ และ สำเนาอนุมัติหลักการจ่ายเงินรางวัลฯ)</w:t>
+        <w:t xml:space="preserve"> (รว.01, สำเนาใบ</w:t>
+      </w:r>
+      <w:r w:rsidR="00860832">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แจ้งผลการประเมินฯ</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00C57F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และ สำเนาอนุมัติหลักการจ่ายเงินรางวัลฯ)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06D18383" w14:textId="246E6769" w:rsidR="0073170C" w:rsidRPr="00584A6F" w:rsidRDefault="0073170C" w:rsidP="0073170C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584A6F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>จึงเรียนมาเพื่อ</w:t>
       </w:r>
       <w:r w:rsidR="0091362A" w:rsidRPr="00584A6F">
         <w:rPr>
@@ -1516,70 +1533,70 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F656AA0" w14:textId="77777777" w:rsidR="00E20DD2" w:rsidRPr="008F25A5" w:rsidRDefault="00E20DD2" w:rsidP="00E005AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E20DD2" w:rsidRPr="008F25A5" w:rsidSect="00E8230A">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="289" w:right="1134" w:bottom="295" w:left="1418" w:header="57" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2875EEBF" w14:textId="77777777" w:rsidR="001729D7" w:rsidRDefault="001729D7">
+    <w:p w14:paraId="74AD9AF0" w14:textId="77777777" w:rsidR="009863AB" w:rsidRDefault="009863AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05EC3275" w14:textId="77777777" w:rsidR="001729D7" w:rsidRDefault="001729D7">
+    <w:p w14:paraId="6CC63C20" w14:textId="77777777" w:rsidR="009863AB" w:rsidRDefault="009863AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Browallia New">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1618,107 +1635,107 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57412377" w14:textId="77777777" w:rsidR="001729D7" w:rsidRDefault="001729D7">
+    <w:p w14:paraId="5A2AF2F1" w14:textId="77777777" w:rsidR="009863AB" w:rsidRDefault="009863AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C18D075" w14:textId="77777777" w:rsidR="001729D7" w:rsidRDefault="001729D7">
+    <w:p w14:paraId="52F3BCD4" w14:textId="77777777" w:rsidR="009863AB" w:rsidRDefault="009863AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="0D3CE65A" w14:textId="77777777" w:rsidR="00E20DD2" w:rsidRPr="00F147D6" w:rsidRDefault="00E20DD2" w:rsidP="00513FA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="201F0F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B9247AA"/>
     <w:lvl w:ilvl="0" w:tplc="B58648F0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="735"/>
         </w:tabs>
         <w:ind w:left="735" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Times New Roman" w:hAnsi="Wingdings 2" w:cs="Browallia New" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1822,74 +1839,75 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B9782D"/>
     <w:rsid w:val="00015BA7"/>
     <w:rsid w:val="000338F9"/>
     <w:rsid w:val="000361E7"/>
     <w:rsid w:val="0003742C"/>
     <w:rsid w:val="000431C0"/>
     <w:rsid w:val="000468FA"/>
     <w:rsid w:val="00057374"/>
     <w:rsid w:val="00061E7B"/>
     <w:rsid w:val="000649B4"/>
     <w:rsid w:val="00065382"/>
     <w:rsid w:val="000932BA"/>
     <w:rsid w:val="000B1247"/>
     <w:rsid w:val="000B3806"/>
     <w:rsid w:val="000C148D"/>
     <w:rsid w:val="000D2FEA"/>
     <w:rsid w:val="000D4EC3"/>
     <w:rsid w:val="000E70E7"/>
     <w:rsid w:val="000F042D"/>
     <w:rsid w:val="000F0D4D"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="00103D8A"/>
     <w:rsid w:val="001153FC"/>
@@ -2069,89 +2087,91 @@
     <w:rsid w:val="00793F89"/>
     <w:rsid w:val="00795A25"/>
     <w:rsid w:val="00795B3B"/>
     <w:rsid w:val="00797223"/>
     <w:rsid w:val="007979F4"/>
     <w:rsid w:val="007A459F"/>
     <w:rsid w:val="007A69E4"/>
     <w:rsid w:val="007A795A"/>
     <w:rsid w:val="007B54C8"/>
     <w:rsid w:val="007C6FCB"/>
     <w:rsid w:val="007C7E03"/>
     <w:rsid w:val="007D3C6E"/>
     <w:rsid w:val="007D5290"/>
     <w:rsid w:val="007E3229"/>
     <w:rsid w:val="007E3C95"/>
     <w:rsid w:val="007E44AD"/>
     <w:rsid w:val="00813128"/>
     <w:rsid w:val="00822264"/>
     <w:rsid w:val="0082247C"/>
     <w:rsid w:val="00833993"/>
     <w:rsid w:val="0083530B"/>
     <w:rsid w:val="00843248"/>
     <w:rsid w:val="00852B06"/>
     <w:rsid w:val="0085594A"/>
     <w:rsid w:val="00857C46"/>
+    <w:rsid w:val="00860832"/>
     <w:rsid w:val="008723CF"/>
     <w:rsid w:val="008730B7"/>
     <w:rsid w:val="008737D9"/>
     <w:rsid w:val="00873E87"/>
     <w:rsid w:val="0087590B"/>
     <w:rsid w:val="008872C4"/>
     <w:rsid w:val="00887C14"/>
     <w:rsid w:val="008A1FBB"/>
     <w:rsid w:val="008A3929"/>
     <w:rsid w:val="008A44D6"/>
     <w:rsid w:val="008A7657"/>
     <w:rsid w:val="008B1424"/>
     <w:rsid w:val="008B2E21"/>
     <w:rsid w:val="008B4660"/>
     <w:rsid w:val="008B4671"/>
     <w:rsid w:val="008B6679"/>
     <w:rsid w:val="008D05A6"/>
     <w:rsid w:val="008E2B5F"/>
     <w:rsid w:val="008E738C"/>
     <w:rsid w:val="008E7B7A"/>
     <w:rsid w:val="008F1BFF"/>
     <w:rsid w:val="008F1D72"/>
     <w:rsid w:val="008F2014"/>
     <w:rsid w:val="008F25A5"/>
     <w:rsid w:val="008F4ADD"/>
     <w:rsid w:val="008F53BE"/>
     <w:rsid w:val="009034F4"/>
     <w:rsid w:val="009066BE"/>
     <w:rsid w:val="0091362A"/>
     <w:rsid w:val="00914E5D"/>
     <w:rsid w:val="0092095C"/>
     <w:rsid w:val="00923501"/>
     <w:rsid w:val="00925AB3"/>
     <w:rsid w:val="009263AE"/>
     <w:rsid w:val="009305B2"/>
     <w:rsid w:val="00933251"/>
     <w:rsid w:val="00934FA7"/>
     <w:rsid w:val="00965AF9"/>
     <w:rsid w:val="00984CA1"/>
+    <w:rsid w:val="009863AB"/>
     <w:rsid w:val="00991E19"/>
     <w:rsid w:val="009979CD"/>
     <w:rsid w:val="009A2A66"/>
     <w:rsid w:val="009A5951"/>
     <w:rsid w:val="009B05A7"/>
     <w:rsid w:val="009B6315"/>
     <w:rsid w:val="009B6E17"/>
     <w:rsid w:val="009C0181"/>
     <w:rsid w:val="009C4B8D"/>
     <w:rsid w:val="009C622E"/>
     <w:rsid w:val="009D1FFD"/>
     <w:rsid w:val="009E3DD7"/>
     <w:rsid w:val="009E5D58"/>
     <w:rsid w:val="009E62D9"/>
     <w:rsid w:val="009E74B8"/>
     <w:rsid w:val="009F122A"/>
     <w:rsid w:val="009F245E"/>
     <w:rsid w:val="009F6AA3"/>
     <w:rsid w:val="009F7209"/>
     <w:rsid w:val="00A14851"/>
     <w:rsid w:val="00A1772A"/>
     <w:rsid w:val="00A17AF4"/>
     <w:rsid w:val="00A20446"/>
     <w:rsid w:val="00A21095"/>
     <w:rsid w:val="00A246DD"/>
@@ -2334,121 +2354,123 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="01CE59CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{974FE26B-99D8-4010-80BC-9E5FE6CCFBF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -2622,50 +2644,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009E74B8"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="0039585E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
@@ -2721,65 +2747,58 @@
     <w:rsid w:val="00B9782D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE5EA8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006945CD"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E13AE"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="0039585E"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Angsana New"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
@@ -2788,51 +2807,51 @@
     <w:qFormat/>
     <w:rsid w:val="0039585E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A21095"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="53433845">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="348409404">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3183,81 +3202,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23206E8B-3B0A-4166-AE4B-70EECF9E696B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9209616A-F829-4E3F-B92B-A8AF9A621F22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>290</Words>
-  <Characters>1653</Characters>
+  <Words>291</Words>
+  <Characters>1663</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>สำนักงานคณบดี  คณะเวชศาสตร์เขตร้อน  มหาวิทยาลัยมหิดล</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>OP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1940</CharactersWithSpaces>
+  <CharactersWithSpaces>1951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>สำนักงานคณบดี  คณะเวชศาสตร์เขตร้อน  มหาวิทยาลัยมหิดล</dc:title>
   <dc:subject/>
   <dc:creator>Office01</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>c260fc33-c4e2-4fcf-acf6-75d585c8b8f5</vt:lpwstr>
+  </property>
+</Properties>
+</file>