--- v0 (2026-07-01)
+++ v1 (2026-08-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\My Work\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{491E551F-1C8E-4BE6-A611-A52DD3A2D552}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{055AF65C-B4DE-4321-B337-6F89AE45013A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{86EEA602-EED9-431F-82A2-2B48A6BDE3E4}"/>
   </bookViews>
   <sheets>
     <sheet name="3-69" sheetId="1" r:id="rId1"/>
     <sheet name="รายชื่อ+อีเมล์" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="449">
   <si>
     <t>ชื่อ - นามสกุล</t>
   </si>
   <si>
@@ -290,53 +290,50 @@
   <si>
     <t>แซ่กั๊วะ</t>
   </si>
   <si>
     <t>จันทราภิวัฒน์</t>
   </si>
   <si>
     <t>คงทิพย์</t>
   </si>
   <si>
     <t>เพี้ยนภักตร์</t>
   </si>
   <si>
     <t>ตรึกหากิจ</t>
   </si>
   <si>
     <t>นุ่มกัลยา</t>
   </si>
   <si>
     <t>ฉัตรแสงโชติไกร</t>
   </si>
   <si>
     <t>เหล่าโกสิน</t>
   </si>
   <si>
-    <t>โปร่งใจ</t>
-[...1 lines deleted...]
-  <si>
     <t>เอกกะยอ</t>
   </si>
   <si>
     <t>พรหมบรรดาโชค</t>
   </si>
   <si>
     <t>วิโรจน์แดนไทย</t>
   </si>
   <si>
     <t>สกุลศิริบวรทัต</t>
   </si>
   <si>
     <t>เทศทอง</t>
   </si>
   <si>
     <t>ชุมนุม</t>
   </si>
   <si>
     <t>ปภินวิทยวนิช</t>
   </si>
   <si>
     <t>เหล่านิพนธ์</t>
   </si>
   <si>
     <t>สีเข็ม</t>
@@ -1374,50 +1371,53 @@
     <t>นาย ชยากร</t>
   </si>
   <si>
     <t>สุสุทธิ</t>
   </si>
   <si>
     <t>chayakorn.sus@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>รายชื่อนักศึกษาเภสัชศาสตร์ ชั้นปีที่ 3 ปีการศึกษา 2569</t>
   </si>
   <si>
     <t xml:space="preserve"> 3/2</t>
   </si>
   <si>
     <t xml:space="preserve"> 3/3</t>
   </si>
   <si>
     <t xml:space="preserve"> 3/4</t>
   </si>
   <si>
     <t xml:space="preserve"> มิถุนายน 2569</t>
   </si>
   <si>
     <t>มิถุนายน 2569</t>
+  </si>
+  <si>
+    <t>บุญเลิศ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="TH Sarabun New"/>
@@ -1739,70 +1739,70 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="16" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
@@ -2088,639 +2088,639 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9818518-1A3C-4973-AA01-C41C73A7EF57}">
   <dimension ref="A1:E184"/>
   <sheetViews>
-    <sheetView topLeftCell="A166" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I177" sqref="I177"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H68" sqref="H68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.100000000000001" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="30" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="16" style="1" customWidth="1"/>
     <col min="5" max="5" width="32.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="21.85546875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="17.100000000000001" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="39"/>
-[...2 lines deleted...]
-      <c r="E1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
     </row>
     <row r="2" spans="1:5" ht="17.100000000000001" customHeight="1">
-      <c r="A2" s="39" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="39"/>
+      <c r="A2" s="40" t="s">
+        <v>442</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
     </row>
     <row r="3" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C3" s="40" t="s">
+      <c r="C3" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="41"/>
+      <c r="D3" s="42"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
-      <c r="C4" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="41"/>
+      <c r="C4" s="41" t="s">
+        <v>433</v>
+      </c>
+      <c r="D4" s="42"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="2">
         <v>6703001</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="6"/>
     </row>
     <row r="6" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="2">
         <v>6703002</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="2"/>
     </row>
     <row r="7" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="2">
         <v>6703003</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="2"/>
     </row>
     <row r="8" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="2">
         <v>6703004</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="2"/>
     </row>
     <row r="9" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="2">
         <v>6703005</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="2"/>
     </row>
     <row r="10" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="2">
         <v>6703006</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="2"/>
     </row>
     <row r="11" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="2">
         <v>6703007</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="2"/>
     </row>
     <row r="12" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="2">
         <v>6703008</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="2"/>
     </row>
     <row r="13" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="2">
         <v>6703009</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2"/>
     </row>
     <row r="14" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="2">
         <v>6703010</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="2"/>
     </row>
     <row r="15" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A15" s="2">
         <v>11</v>
       </c>
       <c r="B15" s="2">
         <v>6703011</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2"/>
     </row>
     <row r="16" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A16" s="2">
         <v>12</v>
       </c>
       <c r="B16" s="2">
         <v>6703012</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2"/>
     </row>
     <row r="17" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A17" s="2">
         <v>13</v>
       </c>
       <c r="B17" s="2">
         <v>6703013</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="2"/>
     </row>
     <row r="18" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A18" s="2">
         <v>14</v>
       </c>
       <c r="B18" s="2">
         <v>6703014</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="2"/>
     </row>
     <row r="19" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A19" s="2">
         <v>15</v>
       </c>
       <c r="B19" s="2">
         <v>6703016</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="2"/>
     </row>
     <row r="20" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A20" s="2">
         <v>16</v>
       </c>
       <c r="B20" s="2">
         <v>6703017</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="2"/>
     </row>
     <row r="21" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A21" s="2">
         <v>17</v>
       </c>
       <c r="B21" s="2">
         <v>6703018</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E21" s="2"/>
     </row>
     <row r="22" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A22" s="2">
         <v>18</v>
       </c>
       <c r="B22" s="2">
         <v>6703019</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="2"/>
     </row>
     <row r="23" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A23" s="2">
         <v>19</v>
       </c>
       <c r="B23" s="2">
         <v>6703020</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="2"/>
     </row>
     <row r="24" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A24" s="2">
         <v>20</v>
       </c>
       <c r="B24" s="2">
         <v>6703021</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="2"/>
     </row>
     <row r="25" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A25" s="2">
         <v>21</v>
       </c>
       <c r="B25" s="2">
         <v>6703022</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="2"/>
     </row>
     <row r="26" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A26" s="2">
         <v>22</v>
       </c>
       <c r="B26" s="2">
         <v>6703023</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="2"/>
     </row>
     <row r="27" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A27" s="2">
         <v>23</v>
       </c>
       <c r="B27" s="2">
         <v>6703024</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="2"/>
     </row>
     <row r="28" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A28" s="2">
         <v>24</v>
       </c>
       <c r="B28" s="2">
         <v>6703025</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="2"/>
     </row>
     <row r="29" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A29" s="2">
         <v>25</v>
       </c>
       <c r="B29" s="2">
         <v>6703026</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E29" s="2"/>
     </row>
     <row r="30" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A30" s="2">
         <v>26</v>
       </c>
       <c r="B30" s="2">
         <v>6703027</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="2"/>
     </row>
     <row r="31" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A31" s="2">
         <v>27</v>
       </c>
       <c r="B31" s="2">
         <v>6703028</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="2"/>
     </row>
     <row r="32" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A32" s="2">
         <v>28</v>
       </c>
       <c r="B32" s="2">
         <v>6703029</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E32" s="2"/>
     </row>
     <row r="33" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A33" s="2">
         <v>29</v>
       </c>
       <c r="B33" s="2">
         <v>6703032</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="2"/>
     </row>
     <row r="34" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A34" s="2">
         <v>30</v>
       </c>
       <c r="B34" s="2">
         <v>6703033</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E34" s="2"/>
     </row>
     <row r="35" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A35" s="2">
         <v>31</v>
       </c>
       <c r="B35" s="2">
         <v>6703034</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E35" s="2"/>
     </row>
     <row r="36" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A36" s="2">
         <v>32</v>
       </c>
       <c r="B36" s="2">
         <v>6703035</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="2"/>
     </row>
     <row r="37" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A37" s="2">
         <v>33</v>
       </c>
       <c r="B37" s="2">
         <v>6703036</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E37" s="2"/>
     </row>
     <row r="38" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A38" s="2">
         <v>34</v>
       </c>
       <c r="B38" s="2">
         <v>6703037</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E38" s="2"/>
     </row>
     <row r="39" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A39" s="2">
         <v>35</v>
       </c>
       <c r="B39" s="2">
         <v>6703038</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="2"/>
     </row>
     <row r="40" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A40" s="2">
         <v>36</v>
       </c>
       <c r="B40" s="2">
         <v>6703039</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="2"/>
     </row>
     <row r="41" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="7"/>
     </row>
     <row r="42" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A42" s="29"/>
       <c r="B42" s="29"/>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="29"/>
     </row>
     <row r="43" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A43" s="29"/>
       <c r="B43" s="29"/>
       <c r="C43" s="9"/>
       <c r="D43" s="9"/>
@@ -2733,608 +2733,608 @@
       <c r="D44" s="9"/>
       <c r="E44" s="29"/>
     </row>
     <row r="45" spans="1:5" ht="15.75" customHeight="1">
       <c r="A45" s="29"/>
       <c r="B45" s="29"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="29"/>
     </row>
     <row r="46" spans="1:5" ht="15.75" customHeight="1">
       <c r="A46" s="31"/>
       <c r="B46" s="31"/>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="31"/>
     </row>
     <row r="47" spans="1:5" ht="15.75" customHeight="1">
       <c r="A47" s="31"/>
       <c r="B47" s="31"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="31"/>
     </row>
     <row r="48" spans="1:5" ht="17.100000000000001" customHeight="1">
-      <c r="A48" s="42" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="42"/>
+      <c r="A48" s="43" t="s">
+        <v>443</v>
+      </c>
+      <c r="B48" s="43"/>
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
     </row>
     <row r="49" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A49" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C49" s="40" t="s">
+      <c r="C49" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="D49" s="41"/>
+      <c r="D49" s="42"/>
       <c r="E49" s="3"/>
     </row>
     <row r="50" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A50" s="2">
         <v>37</v>
       </c>
       <c r="B50" s="2">
         <v>6703040</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="2"/>
     </row>
     <row r="51" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A51" s="2">
         <v>38</v>
       </c>
       <c r="B51" s="2">
         <v>6703041</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E51" s="2"/>
     </row>
     <row r="52" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A52" s="2">
         <v>39</v>
       </c>
       <c r="B52" s="2">
         <v>6703042</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E52" s="2"/>
     </row>
     <row r="53" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A53" s="2">
         <v>40</v>
       </c>
       <c r="B53" s="2">
         <v>6703043</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E53" s="2"/>
     </row>
     <row r="54" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A54" s="2">
         <v>41</v>
       </c>
       <c r="B54" s="2">
         <v>6703044</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E54" s="2"/>
     </row>
     <row r="55" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A55" s="2">
         <v>42</v>
       </c>
       <c r="B55" s="2">
         <v>6703045</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E55" s="2"/>
     </row>
     <row r="56" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A56" s="2">
         <v>43</v>
       </c>
       <c r="B56" s="2">
         <v>6703048</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E56" s="2"/>
     </row>
     <row r="57" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A57" s="2">
         <v>44</v>
       </c>
       <c r="B57" s="2">
         <v>6703049</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E57" s="2"/>
     </row>
     <row r="58" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A58" s="2">
         <v>45</v>
       </c>
       <c r="B58" s="2">
         <v>6703051</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E58" s="2"/>
     </row>
     <row r="59" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A59" s="2">
         <v>46</v>
       </c>
       <c r="B59" s="2">
         <v>6703052</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E59" s="2"/>
     </row>
     <row r="60" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A60" s="2">
         <v>47</v>
       </c>
       <c r="B60" s="2">
         <v>6703053</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>87</v>
+        <v>448</v>
       </c>
       <c r="E60" s="2"/>
     </row>
     <row r="61" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A61" s="2">
         <v>48</v>
       </c>
       <c r="B61" s="2">
         <v>6703054</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E61" s="2"/>
     </row>
     <row r="62" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A62" s="2">
         <v>49</v>
       </c>
       <c r="B62" s="2">
         <v>6703055</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E62" s="2"/>
     </row>
     <row r="63" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A63" s="2">
         <v>50</v>
       </c>
       <c r="B63" s="2">
         <v>6703056</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E63" s="2"/>
     </row>
     <row r="64" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A64" s="2">
         <v>51</v>
       </c>
       <c r="B64" s="2">
         <v>6703057</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E64" s="2"/>
     </row>
     <row r="65" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A65" s="2">
         <v>52</v>
       </c>
       <c r="B65" s="2">
         <v>6703058</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E65" s="2"/>
     </row>
     <row r="66" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A66" s="2">
         <v>53</v>
       </c>
       <c r="B66" s="2">
         <v>6703059</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E66" s="2"/>
     </row>
     <row r="67" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A67" s="2">
         <v>54</v>
       </c>
       <c r="B67" s="2">
         <v>6703061</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E67" s="2"/>
     </row>
     <row r="68" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A68" s="2">
         <v>55</v>
       </c>
       <c r="B68" s="2">
         <v>6703062</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E68" s="2"/>
     </row>
     <row r="69" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A69" s="2">
         <v>56</v>
       </c>
       <c r="B69" s="2">
         <v>6703063</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E69" s="2"/>
     </row>
     <row r="70" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A70" s="2">
         <v>57</v>
       </c>
       <c r="B70" s="2">
         <v>6703064</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E70" s="2"/>
     </row>
     <row r="71" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A71" s="2">
         <v>58</v>
       </c>
       <c r="B71" s="2">
         <v>6703065</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E71" s="2"/>
     </row>
     <row r="72" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A72" s="2">
         <v>59</v>
       </c>
       <c r="B72" s="2">
         <v>6703066</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E72" s="2"/>
     </row>
     <row r="73" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A73" s="2">
         <v>60</v>
       </c>
       <c r="B73" s="2">
         <v>6703067</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E73" s="2"/>
     </row>
     <row r="74" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A74" s="2">
         <v>61</v>
       </c>
       <c r="B74" s="2">
         <v>6703069</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E74" s="2"/>
     </row>
     <row r="75" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A75" s="2">
         <v>62</v>
       </c>
       <c r="B75" s="2">
         <v>6703070</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E75" s="2"/>
     </row>
     <row r="76" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A76" s="2">
         <v>63</v>
       </c>
       <c r="B76" s="2">
         <v>6703071</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E76" s="2"/>
     </row>
     <row r="77" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A77" s="2">
         <v>64</v>
       </c>
       <c r="B77" s="2">
         <v>6703072</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E77" s="2"/>
     </row>
     <row r="78" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A78" s="2">
         <v>65</v>
       </c>
       <c r="B78" s="2">
         <v>6703073</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E78" s="2"/>
     </row>
     <row r="79" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A79" s="2">
         <v>66</v>
       </c>
       <c r="B79" s="2">
         <v>6703074</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E79" s="2"/>
     </row>
     <row r="80" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A80" s="2">
         <v>67</v>
       </c>
       <c r="B80" s="2">
         <v>6703075</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E80" s="2"/>
     </row>
     <row r="81" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A81" s="2">
         <v>68</v>
       </c>
       <c r="B81" s="2">
         <v>6703076</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E81" s="2"/>
     </row>
     <row r="82" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A82" s="2">
         <v>69</v>
       </c>
       <c r="B82" s="2">
         <v>6703077</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E82" s="2"/>
     </row>
     <row r="83" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A83" s="2">
         <v>70</v>
       </c>
       <c r="B83" s="2">
         <v>6703078</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E83" s="2"/>
     </row>
     <row r="84" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A84" s="2">
         <v>71</v>
       </c>
       <c r="B84" s="2">
         <v>6703079</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E84" s="2"/>
     </row>
     <row r="85" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A85" s="2">
         <v>72</v>
       </c>
       <c r="B85" s="2">
         <v>6703080</v>
       </c>
       <c r="C85" s="4" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E85" s="2"/>
     </row>
     <row r="86" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A86" s="29"/>
       <c r="B86" s="29"/>
       <c r="C86" s="9"/>
       <c r="D86" s="9"/>
       <c r="E86" s="29"/>
     </row>
     <row r="87" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A87" s="29"/>
       <c r="B87" s="29"/>
       <c r="C87" s="9"/>
       <c r="D87" s="9"/>
       <c r="E87" s="29"/>
     </row>
     <row r="88" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A88" s="29"/>
       <c r="B88" s="29"/>
       <c r="C88" s="9"/>
       <c r="D88" s="9"/>
       <c r="E88" s="29"/>
     </row>
     <row r="89" spans="1:5" ht="17.100000000000001" customHeight="1">
@@ -3358,602 +3358,602 @@
       <c r="D91" s="9"/>
       <c r="E91" s="29"/>
     </row>
     <row r="92" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A92" s="29"/>
       <c r="B92" s="29"/>
       <c r="C92" s="9"/>
       <c r="D92" s="9"/>
       <c r="E92" s="29"/>
     </row>
     <row r="93" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A93" s="29"/>
       <c r="B93" s="29"/>
       <c r="C93" s="9"/>
       <c r="D93" s="9"/>
       <c r="E93" s="29"/>
     </row>
     <row r="94" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A94" s="29"/>
       <c r="B94" s="29"/>
       <c r="C94" s="9"/>
       <c r="D94" s="9"/>
       <c r="E94" s="29"/>
     </row>
     <row r="95" spans="1:5" ht="17.100000000000001" customHeight="1">
-      <c r="A95" s="42" t="s">
-[...5 lines deleted...]
-      <c r="E95" s="42"/>
+      <c r="A95" s="43" t="s">
+        <v>444</v>
+      </c>
+      <c r="B95" s="43"/>
+      <c r="C95" s="43"/>
+      <c r="D95" s="43"/>
+      <c r="E95" s="43"/>
     </row>
     <row r="96" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A96" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C96" s="40" t="s">
+      <c r="C96" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="D96" s="41"/>
+      <c r="D96" s="42"/>
       <c r="E96" s="3"/>
     </row>
     <row r="97" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A97" s="2"/>
       <c r="B97" s="2"/>
-      <c r="C97" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="41"/>
+      <c r="C97" s="41" t="s">
+        <v>434</v>
+      </c>
+      <c r="D97" s="42"/>
       <c r="E97" s="3"/>
     </row>
     <row r="98" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A98" s="2">
         <v>73</v>
       </c>
       <c r="B98" s="2">
         <v>6703081</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E98" s="2"/>
     </row>
     <row r="99" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A99" s="2">
         <v>74</v>
       </c>
       <c r="B99" s="2">
         <v>6703082</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E99" s="2"/>
     </row>
     <row r="100" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A100" s="2">
         <v>75</v>
       </c>
       <c r="B100" s="2">
         <v>6703083</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E100" s="6"/>
     </row>
     <row r="101" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A101" s="2">
         <v>76</v>
       </c>
       <c r="B101" s="2">
         <v>6703084</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E101" s="2"/>
     </row>
     <row r="102" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A102" s="2">
         <v>77</v>
       </c>
       <c r="B102" s="2">
         <v>6703085</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E102" s="2"/>
     </row>
     <row r="103" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A103" s="2">
         <v>78</v>
       </c>
       <c r="B103" s="2">
         <v>6703086</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E103" s="2"/>
     </row>
     <row r="104" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A104" s="2">
         <v>79</v>
       </c>
       <c r="B104" s="2">
         <v>6703087</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E104" s="2"/>
     </row>
     <row r="105" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A105" s="2">
         <v>80</v>
       </c>
       <c r="B105" s="2">
         <v>6703088</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E105" s="2"/>
     </row>
     <row r="106" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A106" s="2">
         <v>81</v>
       </c>
       <c r="B106" s="2">
         <v>6703090</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E106" s="2"/>
     </row>
     <row r="107" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A107" s="2">
         <v>82</v>
       </c>
       <c r="B107" s="2">
         <v>6703091</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E107" s="2"/>
     </row>
     <row r="108" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A108" s="2">
         <v>83</v>
       </c>
       <c r="B108" s="2">
         <v>6703093</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E108" s="2"/>
     </row>
     <row r="109" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A109" s="2">
         <v>84</v>
       </c>
       <c r="B109" s="2">
         <v>6703094</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E109" s="2"/>
     </row>
     <row r="110" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A110" s="2">
         <v>85</v>
       </c>
       <c r="B110" s="2">
         <v>6703095</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E110" s="2"/>
     </row>
     <row r="111" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A111" s="2">
         <v>86</v>
       </c>
       <c r="B111" s="2">
         <v>6703096</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E111" s="2"/>
     </row>
     <row r="112" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A112" s="2">
         <v>87</v>
       </c>
       <c r="B112" s="2">
         <v>6703097</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E112" s="2"/>
     </row>
     <row r="113" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A113" s="2">
         <v>88</v>
       </c>
       <c r="B113" s="2">
         <v>6703099</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E113" s="2"/>
     </row>
     <row r="114" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A114" s="2">
         <v>89</v>
       </c>
       <c r="B114" s="2">
         <v>6703100</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E114" s="2"/>
     </row>
     <row r="115" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A115" s="2">
         <v>90</v>
       </c>
       <c r="B115" s="2">
         <v>6703101</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E115" s="2"/>
     </row>
     <row r="116" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A116" s="2">
         <v>91</v>
       </c>
       <c r="B116" s="2">
         <v>6703103</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E116" s="2"/>
     </row>
     <row r="117" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A117" s="2">
         <v>92</v>
       </c>
       <c r="B117" s="2">
         <v>6703104</v>
       </c>
       <c r="C117" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="D117" s="5" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="E117" s="2"/>
     </row>
     <row r="118" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A118" s="2">
         <v>93</v>
       </c>
       <c r="B118" s="2">
         <v>6703107</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E118" s="2"/>
     </row>
     <row r="119" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A119" s="2">
         <v>94</v>
       </c>
       <c r="B119" s="2">
         <v>6703108</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E119" s="2"/>
     </row>
     <row r="120" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A120" s="2">
         <v>95</v>
       </c>
       <c r="B120" s="2">
         <v>6703109</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E120" s="2"/>
     </row>
     <row r="121" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A121" s="2">
         <v>96</v>
       </c>
       <c r="B121" s="2">
         <v>6703110</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E121" s="2"/>
     </row>
     <row r="122" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A122" s="2">
         <v>97</v>
       </c>
       <c r="B122" s="2">
         <v>6703111</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E122" s="2"/>
     </row>
     <row r="123" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A123" s="2">
         <v>98</v>
       </c>
       <c r="B123" s="2">
         <v>6703112</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E123" s="2"/>
     </row>
     <row r="124" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A124" s="2">
         <v>99</v>
       </c>
       <c r="B124" s="2">
         <v>6703113</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E124" s="2"/>
     </row>
     <row r="125" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A125" s="2">
         <v>100</v>
       </c>
       <c r="B125" s="2">
         <v>6703114</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="E125" s="2"/>
     </row>
     <row r="126" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A126" s="2">
         <v>101</v>
       </c>
       <c r="B126" s="2">
         <v>6703115</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E126" s="2"/>
     </row>
     <row r="127" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A127" s="2">
         <v>102</v>
       </c>
       <c r="B127" s="2">
         <v>6703117</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E127" s="2"/>
     </row>
     <row r="128" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A128" s="2">
         <v>103</v>
       </c>
       <c r="B128" s="2">
         <v>6703118</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E128" s="2"/>
     </row>
     <row r="129" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A129" s="2">
         <v>104</v>
       </c>
       <c r="B129" s="2">
         <v>6703119</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E129" s="2"/>
     </row>
     <row r="130" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A130" s="2">
         <v>105</v>
       </c>
       <c r="B130" s="2">
         <v>6703120</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E130" s="2"/>
     </row>
     <row r="131" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A131" s="2">
         <v>106</v>
       </c>
       <c r="B131" s="2">
         <v>6703121</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E131" s="2"/>
     </row>
     <row r="132" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A132" s="2">
         <v>107</v>
       </c>
       <c r="B132" s="2">
         <v>6703122</v>
       </c>
       <c r="C132" s="4" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E132" s="2"/>
     </row>
     <row r="133" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A133" s="29"/>
       <c r="B133" s="29"/>
       <c r="C133" s="9"/>
       <c r="D133" s="9"/>
       <c r="E133" s="29"/>
     </row>
     <row r="134" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A134" s="29"/>
       <c r="B134" s="29"/>
       <c r="C134" s="9"/>
       <c r="D134" s="9"/>
       <c r="E134" s="29"/>
     </row>
     <row r="135" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A135" s="29"/>
       <c r="B135" s="29"/>
       <c r="C135" s="9"/>
       <c r="D135" s="9"/>
       <c r="E135" s="29"/>
     </row>
     <row r="136" spans="1:5" ht="17.100000000000001" customHeight="1">
@@ -3977,1332 +3977,1332 @@
       <c r="D138" s="9"/>
       <c r="E138" s="31"/>
     </row>
     <row r="139" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A139" s="31"/>
       <c r="B139" s="31"/>
       <c r="C139" s="9"/>
       <c r="D139" s="9"/>
       <c r="E139" s="31"/>
     </row>
     <row r="140" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A140" s="31"/>
       <c r="B140" s="31"/>
       <c r="C140" s="9"/>
       <c r="D140" s="9"/>
       <c r="E140" s="31"/>
     </row>
     <row r="141" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A141" s="31"/>
       <c r="B141" s="31"/>
       <c r="C141" s="9"/>
       <c r="D141" s="9"/>
       <c r="E141" s="31"/>
     </row>
     <row r="142" spans="1:5" ht="17.100000000000001" customHeight="1">
-      <c r="A142" s="43" t="s">
-[...5 lines deleted...]
-      <c r="E142" s="43"/>
+      <c r="A142" s="44" t="s">
+        <v>445</v>
+      </c>
+      <c r="B142" s="44"/>
+      <c r="C142" s="44"/>
+      <c r="D142" s="44"/>
+      <c r="E142" s="44"/>
     </row>
     <row r="143" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A143" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C143" s="40" t="s">
+      <c r="C143" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="D143" s="41"/>
+      <c r="D143" s="42"/>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A144" s="2">
         <v>108</v>
       </c>
       <c r="B144" s="2">
         <v>6703123</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E144" s="2"/>
     </row>
     <row r="145" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A145" s="2">
         <v>109</v>
       </c>
       <c r="B145" s="2">
         <v>6703124</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E145" s="2"/>
     </row>
     <row r="146" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A146" s="2">
         <v>110</v>
       </c>
       <c r="B146" s="2">
         <v>6703125</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E146" s="2"/>
     </row>
     <row r="147" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A147" s="2">
         <v>111</v>
       </c>
       <c r="B147" s="2">
         <v>6703126</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E147" s="2"/>
     </row>
     <row r="148" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A148" s="2">
         <v>112</v>
       </c>
       <c r="B148" s="2">
         <v>6703127</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E148" s="2"/>
     </row>
     <row r="149" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A149" s="2">
         <v>113</v>
       </c>
       <c r="B149" s="2">
         <v>6703128</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E149" s="2"/>
     </row>
     <row r="150" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A150" s="2">
         <v>114</v>
       </c>
       <c r="B150" s="2">
         <v>6703129</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E150" s="2"/>
     </row>
     <row r="151" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A151" s="2">
         <v>115</v>
       </c>
       <c r="B151" s="2">
         <v>6703130</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E151" s="2"/>
     </row>
     <row r="152" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A152" s="2">
         <v>116</v>
       </c>
       <c r="B152" s="2">
         <v>6703131</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E152" s="2"/>
     </row>
     <row r="153" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A153" s="2">
         <v>117</v>
       </c>
       <c r="B153" s="2">
         <v>6703133</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E153" s="2"/>
     </row>
     <row r="154" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A154" s="2">
         <v>118</v>
       </c>
       <c r="B154" s="2">
         <v>6703134</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E154" s="2"/>
     </row>
     <row r="155" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A155" s="2">
         <v>119</v>
       </c>
       <c r="B155" s="2">
         <v>6703135</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E155" s="2"/>
     </row>
     <row r="156" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A156" s="2">
         <v>120</v>
       </c>
       <c r="B156" s="2">
         <v>6703136</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E156" s="2"/>
     </row>
     <row r="157" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A157" s="2">
         <v>121</v>
       </c>
       <c r="B157" s="2">
         <v>6703137</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E157" s="2"/>
     </row>
     <row r="158" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A158" s="2">
         <v>122</v>
       </c>
       <c r="B158" s="2">
         <v>6703138</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E158" s="2"/>
     </row>
     <row r="159" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A159" s="2">
         <v>123</v>
       </c>
       <c r="B159" s="2">
         <v>6703139</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E159" s="2"/>
     </row>
     <row r="160" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A160" s="2">
         <v>124</v>
       </c>
       <c r="B160" s="2">
         <v>6703140</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E160" s="2"/>
     </row>
     <row r="161" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A161" s="2">
         <v>125</v>
       </c>
       <c r="B161" s="2">
         <v>6703144</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E161" s="2"/>
     </row>
     <row r="162" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A162" s="2">
         <v>126</v>
       </c>
       <c r="B162" s="2">
         <v>6703145</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E162" s="2"/>
     </row>
     <row r="163" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A163" s="2">
         <v>127</v>
       </c>
       <c r="B163" s="2">
         <v>6703146</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E163" s="2"/>
     </row>
     <row r="164" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A164" s="2">
         <v>128</v>
       </c>
       <c r="B164" s="2">
         <v>6703147</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E164" s="2"/>
     </row>
     <row r="165" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A165" s="2">
         <v>129</v>
       </c>
       <c r="B165" s="2">
         <v>6703148</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E165" s="2"/>
     </row>
     <row r="166" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A166" s="2">
         <v>130</v>
       </c>
       <c r="B166" s="2">
         <v>6703149</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E166" s="2"/>
     </row>
     <row r="167" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A167" s="2">
         <v>131</v>
       </c>
       <c r="B167" s="2">
         <v>6703150</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E167" s="2"/>
     </row>
     <row r="168" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A168" s="2">
         <v>132</v>
       </c>
       <c r="B168" s="2">
         <v>6703151</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E168" s="2"/>
     </row>
     <row r="169" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A169" s="2">
         <v>133</v>
       </c>
       <c r="B169" s="10">
         <v>6703153</v>
       </c>
       <c r="C169" s="11" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D169" s="12" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E169" s="10"/>
     </row>
     <row r="170" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A170" s="2">
         <v>134</v>
       </c>
       <c r="B170" s="2">
         <v>6703154</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D170" s="13" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="E170" s="2"/>
     </row>
     <row r="171" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A171" s="2">
         <v>135</v>
       </c>
       <c r="B171" s="2">
         <v>6703155</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D171" s="13" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="E171" s="2"/>
     </row>
     <row r="172" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A172" s="2">
         <v>136</v>
       </c>
       <c r="B172" s="2">
         <v>6703156</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D172" s="13" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="E172" s="2"/>
     </row>
     <row r="173" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A173" s="2">
         <v>137</v>
       </c>
       <c r="B173" s="2">
         <v>6703157</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D173" s="13" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="E173" s="2"/>
     </row>
     <row r="174" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A174" s="2">
         <v>138</v>
       </c>
       <c r="B174" s="2">
         <v>6703158</v>
       </c>
       <c r="C174" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D174" s="13" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="E174" s="2"/>
     </row>
     <row r="175" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A175" s="2">
         <v>139</v>
       </c>
       <c r="B175" s="2">
         <v>6703159</v>
       </c>
       <c r="C175" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="D175" s="13" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E175" s="2"/>
     </row>
     <row r="176" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A176" s="2">
         <v>140</v>
       </c>
       <c r="B176" s="2">
         <v>6703160</v>
       </c>
       <c r="C176" s="4" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D176" s="13" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E176" s="2"/>
     </row>
     <row r="177" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A177" s="2">
         <v>141</v>
       </c>
       <c r="B177" s="10">
         <v>6703161</v>
       </c>
       <c r="C177" s="14" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D177" s="15" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="E177" s="10"/>
     </row>
     <row r="178" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A178" s="2">
         <v>142</v>
       </c>
       <c r="B178" s="18">
         <v>6603051</v>
       </c>
       <c r="C178" s="19" t="s">
+        <v>306</v>
+      </c>
+      <c r="D178" s="20" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="E178" s="17"/>
     </row>
     <row r="179" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A179" s="2">
         <v>143</v>
       </c>
       <c r="B179" s="18">
         <v>6603059</v>
       </c>
       <c r="C179" s="19" t="s">
+        <v>304</v>
+      </c>
+      <c r="D179" s="20" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="E179" s="21"/>
     </row>
     <row r="180" spans="1:5" ht="18" customHeight="1">
       <c r="A180" s="2">
         <v>144</v>
       </c>
       <c r="B180" s="2">
         <v>6603033</v>
       </c>
       <c r="C180" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="D180" s="39" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="E180" s="38"/>
     </row>
     <row r="182" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="C182" s="1" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D182" s="27"/>
       <c r="E182" s="27"/>
     </row>
     <row r="183" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="C183" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="E183" s="27"/>
     </row>
     <row r="184" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="C184" s="1" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="E184" s="36" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C143:D143"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="C96:D96"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="C97:D97"/>
     <mergeCell ref="A142:E142"/>
   </mergeCells>
   <pageMargins left="0.70866141732283505" right="0.70866141732283505" top="0.55118110236220497" bottom="0.35433070866141703" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA198761-0F4C-480F-A4EA-FB1F8EFE36FC}">
   <dimension ref="A1:H182"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A160" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="M179" sqref="M179"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="D60" sqref="D60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="21.75"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="22" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="35.28515625" style="27" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="39"/>
-[...2 lines deleted...]
-      <c r="E1" s="39"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="39" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="39"/>
+      <c r="A2" s="40" t="s">
+        <v>442</v>
+      </c>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
     </row>
     <row r="3" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C3" s="40" t="s">
+      <c r="C3" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="41"/>
+      <c r="D3" s="42"/>
       <c r="E3" s="3" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
-      <c r="C4" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="41"/>
+      <c r="C4" s="41" t="s">
+        <v>433</v>
+      </c>
+      <c r="D4" s="42"/>
       <c r="E4" s="3"/>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
     </row>
     <row r="5" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="2">
         <v>6703001</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="2">
         <v>6703002</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="24" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="2">
         <v>6703003</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E7" s="24" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="2">
         <v>6703004</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="2">
         <v>6703005</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="2">
         <v>6703006</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="2">
         <v>6703007</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="2">
         <v>6703008</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="2">
         <v>6703009</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="2">
         <v>6703010</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A15" s="2">
         <v>11</v>
       </c>
       <c r="B15" s="2">
         <v>6703011</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A16" s="2">
         <v>12</v>
       </c>
       <c r="B16" s="2">
         <v>6703012</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A17" s="2">
         <v>13</v>
       </c>
       <c r="B17" s="2">
         <v>6703013</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A18" s="2">
         <v>14</v>
       </c>
       <c r="B18" s="2">
         <v>6703014</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A19" s="2">
         <v>15</v>
       </c>
       <c r="B19" s="2">
         <v>6703016</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A20" s="2">
         <v>16</v>
       </c>
       <c r="B20" s="2">
         <v>6703017</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A21" s="2">
         <v>17</v>
       </c>
       <c r="B21" s="2">
         <v>6703018</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A22" s="2">
         <v>18</v>
       </c>
       <c r="B22" s="2">
         <v>6703019</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A23" s="2">
         <v>19</v>
       </c>
       <c r="B23" s="2">
         <v>6703020</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A24" s="2">
         <v>20</v>
       </c>
       <c r="B24" s="2">
         <v>6703021</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A25" s="2">
         <v>21</v>
       </c>
       <c r="B25" s="2">
         <v>6703022</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A26" s="2">
         <v>22</v>
       </c>
       <c r="B26" s="2">
         <v>6703023</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A27" s="2">
         <v>23</v>
       </c>
       <c r="B27" s="2">
         <v>6703024</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A28" s="2">
         <v>24</v>
       </c>
       <c r="B28" s="2">
         <v>6703025</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A29" s="2">
         <v>25</v>
       </c>
       <c r="B29" s="2">
         <v>6703026</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A30" s="2">
         <v>26</v>
       </c>
       <c r="B30" s="2">
         <v>6703027</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A31" s="2">
         <v>27</v>
       </c>
       <c r="B31" s="2">
         <v>6703028</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A32" s="2">
         <v>28</v>
       </c>
       <c r="B32" s="2">
         <v>6703029</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A33" s="2">
         <v>29</v>
       </c>
       <c r="B33" s="2">
         <v>6703032</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A34" s="2">
         <v>30</v>
       </c>
       <c r="B34" s="2">
         <v>6703033</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A35" s="2">
         <v>31</v>
       </c>
       <c r="B35" s="2">
         <v>6703034</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A36" s="2">
         <v>32</v>
       </c>
       <c r="B36" s="2">
         <v>6703035</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>72</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A37" s="2">
         <v>33</v>
       </c>
       <c r="B37" s="2">
         <v>6703036</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A38" s="2">
         <v>34</v>
       </c>
       <c r="B38" s="2">
         <v>6703037</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>74</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A39" s="2">
         <v>35</v>
       </c>
       <c r="B39" s="2">
         <v>6703038</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A40" s="2">
         <v>36</v>
       </c>
       <c r="B40" s="2">
         <v>6703039</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
     </row>
     <row r="42" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A42" s="29"/>
       <c r="B42" s="29"/>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
     </row>
     <row r="43" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A43" s="37"/>
       <c r="B43" s="37"/>
@@ -5310,683 +5310,683 @@
       <c r="D43" s="9"/>
       <c r="E43" s="9"/>
     </row>
     <row r="44" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A44" s="37"/>
       <c r="B44" s="37"/>
       <c r="C44" s="9"/>
       <c r="D44" s="9"/>
       <c r="E44" s="9"/>
     </row>
     <row r="45" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A45" s="31"/>
       <c r="B45" s="31"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
     </row>
     <row r="46" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A46" s="29"/>
       <c r="B46" s="29"/>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
     </row>
     <row r="47" spans="1:5" ht="17.100000000000001" customHeight="1">
-      <c r="A47" s="44" t="s">
-[...5 lines deleted...]
-      <c r="E47" s="43"/>
+      <c r="A47" s="45" t="s">
+        <v>443</v>
+      </c>
+      <c r="B47" s="44"/>
+      <c r="C47" s="44"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="44"/>
     </row>
     <row r="48" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A48" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C48" s="40" t="s">
+      <c r="C48" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="D48" s="41"/>
+      <c r="D48" s="42"/>
       <c r="E48" s="3" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A49" s="2">
         <v>37</v>
       </c>
       <c r="B49" s="2">
         <v>6703040</v>
       </c>
       <c r="C49" s="4" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A50" s="2">
         <v>38</v>
       </c>
       <c r="B50" s="2">
         <v>6703041</v>
       </c>
       <c r="C50" s="4" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>78</v>
       </c>
       <c r="E50" s="24" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A51" s="2">
         <v>39</v>
       </c>
       <c r="B51" s="2">
         <v>6703042</v>
       </c>
       <c r="C51" s="4" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E51" s="24" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A52" s="2">
         <v>40</v>
       </c>
       <c r="B52" s="2">
         <v>6703043</v>
       </c>
       <c r="C52" s="4" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E52" s="24" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="53" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A53" s="2">
         <v>41</v>
       </c>
       <c r="B53" s="2">
         <v>6703044</v>
       </c>
       <c r="C53" s="4" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="54" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A54" s="2">
         <v>42</v>
       </c>
       <c r="B54" s="2">
         <v>6703045</v>
       </c>
       <c r="C54" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E54" s="24" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="55" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A55" s="2">
         <v>43</v>
       </c>
       <c r="B55" s="2">
         <v>6703048</v>
       </c>
       <c r="C55" s="4" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E55" s="24" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="56" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A56" s="2">
         <v>44</v>
       </c>
       <c r="B56" s="2">
         <v>6703049</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E56" s="24" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="57" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A57" s="2">
         <v>45</v>
       </c>
       <c r="B57" s="2">
         <v>6703051</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E57" s="24" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A58" s="2">
         <v>46</v>
       </c>
       <c r="B58" s="2">
         <v>6703052</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>86</v>
       </c>
       <c r="E58" s="24" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="59" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A59" s="2">
         <v>47</v>
       </c>
       <c r="B59" s="2">
         <v>6703053</v>
       </c>
       <c r="C59" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>87</v>
+        <v>448</v>
       </c>
       <c r="E59" s="24" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="60" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A60" s="2">
         <v>48</v>
       </c>
       <c r="B60" s="2">
         <v>6703054</v>
       </c>
       <c r="C60" s="4" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E60" s="24" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="61" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A61" s="2">
         <v>49</v>
       </c>
       <c r="B61" s="2">
         <v>6703055</v>
       </c>
       <c r="C61" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E61" s="24" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="62" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A62" s="2">
         <v>50</v>
       </c>
       <c r="B62" s="2">
         <v>6703056</v>
       </c>
       <c r="C62" s="4" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E62" s="24" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A63" s="2">
         <v>51</v>
       </c>
       <c r="B63" s="2">
         <v>6703057</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E63" s="24" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="64" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A64" s="2">
         <v>52</v>
       </c>
       <c r="B64" s="2">
         <v>6703058</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E64" s="24" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="65" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A65" s="2">
         <v>53</v>
       </c>
       <c r="B65" s="2">
         <v>6703059</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E65" s="24" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="66" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A66" s="2">
         <v>54</v>
       </c>
       <c r="B66" s="2">
         <v>6703061</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E66" s="24" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="67" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A67" s="2">
         <v>55</v>
       </c>
       <c r="B67" s="2">
         <v>6703062</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E67" s="24" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="68" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A68" s="2">
         <v>56</v>
       </c>
       <c r="B68" s="2">
         <v>6703063</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E68" s="24" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="69" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A69" s="2">
         <v>57</v>
       </c>
       <c r="B69" s="2">
         <v>6703064</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="70" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A70" s="2">
         <v>58</v>
       </c>
       <c r="B70" s="2">
         <v>6703065</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E70" s="24" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="71" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A71" s="2">
         <v>59</v>
       </c>
       <c r="B71" s="2">
         <v>6703066</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="72" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A72" s="2">
         <v>60</v>
       </c>
       <c r="B72" s="2">
         <v>6703067</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E72" s="24" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="73" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A73" s="2">
         <v>61</v>
       </c>
       <c r="B73" s="2">
         <v>6703069</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E73" s="24" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="74" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A74" s="2">
         <v>62</v>
       </c>
       <c r="B74" s="2">
         <v>6703070</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E74" s="24" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="75" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A75" s="2">
         <v>63</v>
       </c>
       <c r="B75" s="2">
         <v>6703071</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E75" s="24" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="76" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A76" s="2">
         <v>64</v>
       </c>
       <c r="B76" s="2">
         <v>6703072</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E76" s="24" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="77" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A77" s="2">
         <v>65</v>
       </c>
       <c r="B77" s="2">
         <v>6703073</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E77" s="24" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="78" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A78" s="2">
         <v>66</v>
       </c>
       <c r="B78" s="2">
         <v>6703074</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E78" s="24" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="79" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A79" s="2">
         <v>67</v>
       </c>
       <c r="B79" s="2">
         <v>6703075</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E79" s="24" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="80" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A80" s="2">
         <v>68</v>
       </c>
       <c r="B80" s="2">
         <v>6703076</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E80" s="24" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A81" s="2">
         <v>69</v>
       </c>
       <c r="B81" s="2">
         <v>6703077</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E81" s="24" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A82" s="2">
         <v>70</v>
       </c>
       <c r="B82" s="2">
         <v>6703078</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E82" s="24" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A83" s="2">
         <v>71</v>
       </c>
       <c r="B83" s="2">
         <v>6703079</v>
       </c>
       <c r="C83" s="4" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E83" s="24" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A84" s="2">
         <v>72</v>
       </c>
       <c r="B84" s="2">
         <v>6703080</v>
       </c>
       <c r="C84" s="4" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E84" s="24" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A85" s="28"/>
       <c r="B85" s="28"/>
       <c r="C85" s="9"/>
       <c r="D85" s="9"/>
       <c r="E85" s="9"/>
     </row>
     <row r="86" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A86" s="29"/>
       <c r="B86" s="29"/>
       <c r="C86" s="9"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
     </row>
     <row r="87" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A87" s="29"/>
       <c r="B87" s="29"/>
       <c r="C87" s="9"/>
       <c r="D87" s="9"/>
       <c r="E87" s="9"/>
     </row>
     <row r="88" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A88" s="31"/>
@@ -6009,677 +6009,677 @@
       <c r="D90" s="9"/>
       <c r="E90" s="9"/>
     </row>
     <row r="91" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A91" s="37"/>
       <c r="B91" s="37"/>
       <c r="C91" s="9"/>
       <c r="D91" s="9"/>
       <c r="E91" s="9"/>
     </row>
     <row r="92" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A92" s="29"/>
       <c r="B92" s="29"/>
       <c r="C92" s="9"/>
       <c r="D92" s="9"/>
       <c r="E92" s="9"/>
     </row>
     <row r="93" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A93" s="29"/>
       <c r="B93" s="29"/>
       <c r="C93" s="9"/>
       <c r="D93" s="9"/>
       <c r="E93" s="9"/>
     </row>
     <row r="94" spans="1:8" ht="17.100000000000001" customHeight="1">
-      <c r="A94" s="43" t="s">
-[...5 lines deleted...]
-      <c r="E94" s="43"/>
+      <c r="A94" s="44" t="s">
+        <v>444</v>
+      </c>
+      <c r="B94" s="44"/>
+      <c r="C94" s="44"/>
+      <c r="D94" s="44"/>
+      <c r="E94" s="44"/>
     </row>
     <row r="95" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A95" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C95" s="40" t="s">
+      <c r="C95" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="D95" s="41"/>
+      <c r="D95" s="42"/>
       <c r="E95" s="3" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="17.100000000000001" customHeight="1">
       <c r="A96" s="2"/>
       <c r="B96" s="2"/>
-      <c r="C96" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="41"/>
+      <c r="C96" s="41" t="s">
+        <v>434</v>
+      </c>
+      <c r="D96" s="42"/>
       <c r="E96" s="3"/>
       <c r="G96" s="32"/>
       <c r="H96" s="32"/>
     </row>
     <row r="97" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A97" s="2">
         <v>73</v>
       </c>
       <c r="B97" s="2">
         <v>6703081</v>
       </c>
       <c r="C97" s="4" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E97" s="24" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="98" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A98" s="2">
         <v>74</v>
       </c>
       <c r="B98" s="2">
         <v>6703082</v>
       </c>
       <c r="C98" s="4" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E98" s="24" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="99" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A99" s="2">
         <v>75</v>
       </c>
       <c r="B99" s="2">
         <v>6703083</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E99" s="24" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="100" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A100" s="2">
         <v>76</v>
       </c>
       <c r="B100" s="2">
         <v>6703084</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E100" s="24" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="101" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A101" s="2">
         <v>77</v>
       </c>
       <c r="B101" s="2">
         <v>6703085</v>
       </c>
       <c r="C101" s="4" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E101" s="24" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="102" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A102" s="2">
         <v>78</v>
       </c>
       <c r="B102" s="2">
         <v>6703086</v>
       </c>
       <c r="C102" s="4" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E102" s="24" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="103" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A103" s="2">
         <v>79</v>
       </c>
       <c r="B103" s="2">
         <v>6703087</v>
       </c>
       <c r="C103" s="4" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E103" s="24" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="104" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A104" s="2">
         <v>80</v>
       </c>
       <c r="B104" s="2">
         <v>6703088</v>
       </c>
       <c r="C104" s="4" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E104" s="24" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="105" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A105" s="2">
         <v>81</v>
       </c>
       <c r="B105" s="2">
         <v>6703090</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E105" s="24" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="106" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A106" s="2">
         <v>82</v>
       </c>
       <c r="B106" s="2">
         <v>6703091</v>
       </c>
       <c r="C106" s="4" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E106" s="24" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="107" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A107" s="2">
         <v>83</v>
       </c>
       <c r="B107" s="2">
         <v>6703093</v>
       </c>
       <c r="C107" s="4" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E107" s="24" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="108" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A108" s="2">
         <v>84</v>
       </c>
       <c r="B108" s="2">
         <v>6703094</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E108" s="24" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="109" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A109" s="2">
         <v>85</v>
       </c>
       <c r="B109" s="2">
         <v>6703095</v>
       </c>
       <c r="C109" s="4" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E109" s="24" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="110" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A110" s="2">
         <v>86</v>
       </c>
       <c r="B110" s="2">
         <v>6703096</v>
       </c>
       <c r="C110" s="4" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E110" s="24" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="111" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A111" s="2">
         <v>87</v>
       </c>
       <c r="B111" s="2">
         <v>6703097</v>
       </c>
       <c r="C111" s="4" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E111" s="24" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="112" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A112" s="2">
         <v>88</v>
       </c>
       <c r="B112" s="2">
         <v>6703099</v>
       </c>
       <c r="C112" s="4" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E112" s="24" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="113" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A113" s="2">
         <v>89</v>
       </c>
       <c r="B113" s="2">
         <v>6703100</v>
       </c>
       <c r="C113" s="4" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E113" s="24" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A114" s="2">
         <v>90</v>
       </c>
       <c r="B114" s="2">
         <v>6703101</v>
       </c>
       <c r="C114" s="4" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="115" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A115" s="2">
         <v>91</v>
       </c>
       <c r="B115" s="2">
         <v>6703103</v>
       </c>
       <c r="C115" s="4" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E115" s="24" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A116" s="2">
         <v>92</v>
       </c>
       <c r="B116" s="2">
         <v>6703104</v>
       </c>
       <c r="C116" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="D116" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="D116" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="24" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A117" s="2">
         <v>93</v>
       </c>
       <c r="B117" s="2">
         <v>6703107</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E117" s="24" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A118" s="2">
         <v>94</v>
       </c>
       <c r="B118" s="2">
         <v>6703108</v>
       </c>
       <c r="C118" s="4" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E118" s="24" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="119" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A119" s="2">
         <v>95</v>
       </c>
       <c r="B119" s="2">
         <v>6703109</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E119" s="24" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A120" s="2">
         <v>96</v>
       </c>
       <c r="B120" s="2">
         <v>6703110</v>
       </c>
       <c r="C120" s="4" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E120" s="24" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A121" s="2">
         <v>97</v>
       </c>
       <c r="B121" s="2">
         <v>6703111</v>
       </c>
       <c r="C121" s="4" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E121" s="24" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="122" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A122" s="2">
         <v>98</v>
       </c>
       <c r="B122" s="2">
         <v>6703112</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E122" s="24" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="123" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A123" s="2">
         <v>99</v>
       </c>
       <c r="B123" s="2">
         <v>6703113</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E123" s="24" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="124" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A124" s="2">
         <v>100</v>
       </c>
       <c r="B124" s="2">
         <v>6703114</v>
       </c>
       <c r="C124" s="4" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="E124" s="24" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="125" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A125" s="2">
         <v>101</v>
       </c>
       <c r="B125" s="2">
         <v>6703115</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E125" s="24" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="126" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A126" s="2">
         <v>102</v>
       </c>
       <c r="B126" s="2">
         <v>6703117</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E126" s="24" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="127" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A127" s="2">
         <v>103</v>
       </c>
       <c r="B127" s="2">
         <v>6703118</v>
       </c>
       <c r="C127" s="4" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E127" s="24" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="128" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A128" s="2">
         <v>104</v>
       </c>
       <c r="B128" s="2">
         <v>6703119</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E128" s="24" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="129" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A129" s="2">
         <v>105</v>
       </c>
       <c r="B129" s="2">
         <v>6703120</v>
       </c>
       <c r="C129" s="4" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E129" s="24" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="130" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A130" s="2">
         <v>106</v>
       </c>
       <c r="B130" s="2">
         <v>6703121</v>
       </c>
       <c r="C130" s="4" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E130" s="24" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="131" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A131" s="2">
         <v>107</v>
       </c>
       <c r="B131" s="2">
         <v>6703122</v>
       </c>
       <c r="C131" s="4" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E131" s="24" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="132" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A132" s="28"/>
       <c r="B132" s="28"/>
       <c r="C132" s="9"/>
       <c r="D132" s="9"/>
       <c r="E132" s="9"/>
     </row>
     <row r="133" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A133" s="37"/>
       <c r="B133" s="37"/>
       <c r="C133" s="9"/>
       <c r="D133" s="9"/>
       <c r="E133" s="9"/>
     </row>
     <row r="134" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A134" s="31"/>
       <c r="B134" s="31"/>
       <c r="C134" s="9"/>
       <c r="D134" s="9"/>
       <c r="E134" s="9"/>
     </row>
     <row r="135" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A135" s="37"/>
@@ -6702,722 +6702,722 @@
       <c r="D137" s="9"/>
       <c r="E137" s="9"/>
     </row>
     <row r="138" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A138" s="31"/>
       <c r="B138" s="31"/>
       <c r="C138" s="9"/>
       <c r="D138" s="9"/>
       <c r="E138" s="9"/>
     </row>
     <row r="139" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A139" s="31"/>
       <c r="B139" s="31"/>
       <c r="C139" s="9"/>
       <c r="D139" s="9"/>
       <c r="E139" s="9"/>
     </row>
     <row r="140" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A140" s="28"/>
       <c r="B140" s="28"/>
       <c r="C140" s="9"/>
       <c r="D140" s="9"/>
       <c r="E140" s="9"/>
     </row>
     <row r="141" spans="1:5" ht="17.100000000000001" customHeight="1">
-      <c r="A141" s="43" t="s">
-[...5 lines deleted...]
-      <c r="E141" s="43"/>
+      <c r="A141" s="44" t="s">
+        <v>445</v>
+      </c>
+      <c r="B141" s="44"/>
+      <c r="C141" s="44"/>
+      <c r="D141" s="44"/>
+      <c r="E141" s="44"/>
     </row>
     <row r="142" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A142" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C142" s="40" t="s">
+      <c r="C142" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="D142" s="41"/>
+      <c r="D142" s="42"/>
       <c r="E142" s="3" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="143" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A143" s="2">
         <v>108</v>
       </c>
       <c r="B143" s="2">
         <v>6703123</v>
       </c>
       <c r="C143" s="4" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E143" s="24" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="144" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A144" s="2">
         <v>109</v>
       </c>
       <c r="B144" s="2">
         <v>6703124</v>
       </c>
       <c r="C144" s="4" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E144" s="24" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="145" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A145" s="2">
         <v>110</v>
       </c>
       <c r="B145" s="2">
         <v>6703125</v>
       </c>
       <c r="C145" s="4" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E145" s="24" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="146" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A146" s="2">
         <v>111</v>
       </c>
       <c r="B146" s="2">
         <v>6703126</v>
       </c>
       <c r="C146" s="4" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E146" s="24" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="147" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A147" s="2">
         <v>112</v>
       </c>
       <c r="B147" s="2">
         <v>6703127</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E147" s="24" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="148" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A148" s="2">
         <v>113</v>
       </c>
       <c r="B148" s="2">
         <v>6703128</v>
       </c>
       <c r="C148" s="4" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E148" s="24" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="149" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A149" s="2">
         <v>114</v>
       </c>
       <c r="B149" s="2">
         <v>6703129</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E149" s="24" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="150" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A150" s="2">
         <v>115</v>
       </c>
       <c r="B150" s="2">
         <v>6703130</v>
       </c>
       <c r="C150" s="4" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E150" s="24" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="151" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A151" s="2">
         <v>116</v>
       </c>
       <c r="B151" s="2">
         <v>6703131</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E151" s="24" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="152" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A152" s="2">
         <v>117</v>
       </c>
       <c r="B152" s="2">
         <v>6703133</v>
       </c>
       <c r="C152" s="4" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E152" s="24" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="153" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A153" s="2">
         <v>118</v>
       </c>
       <c r="B153" s="2">
         <v>6703134</v>
       </c>
       <c r="C153" s="4" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E153" s="24" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="154" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A154" s="2">
         <v>119</v>
       </c>
       <c r="B154" s="2">
         <v>6703135</v>
       </c>
       <c r="C154" s="4" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E154" s="24" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="155" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A155" s="2">
         <v>120</v>
       </c>
       <c r="B155" s="2">
         <v>6703136</v>
       </c>
       <c r="C155" s="4" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E155" s="24" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="156" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A156" s="2">
         <v>121</v>
       </c>
       <c r="B156" s="2">
         <v>6703137</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E156" s="24" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="157" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A157" s="2">
         <v>122</v>
       </c>
       <c r="B157" s="2">
         <v>6703138</v>
       </c>
       <c r="C157" s="4" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E157" s="24" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="158" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A158" s="2">
         <v>123</v>
       </c>
       <c r="B158" s="2">
         <v>6703139</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E158" s="24" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="159" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A159" s="2">
         <v>124</v>
       </c>
       <c r="B159" s="2">
         <v>6703140</v>
       </c>
       <c r="C159" s="4" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E159" s="24" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A160" s="2">
         <v>125</v>
       </c>
       <c r="B160" s="2">
         <v>6703144</v>
       </c>
       <c r="C160" s="4" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E160" s="24" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="161" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A161" s="2">
         <v>126</v>
       </c>
       <c r="B161" s="2">
         <v>6703145</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E161" s="24" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="162" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A162" s="2">
         <v>127</v>
       </c>
       <c r="B162" s="2">
         <v>6703146</v>
       </c>
       <c r="C162" s="4" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E162" s="24" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="163" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A163" s="2">
         <v>128</v>
       </c>
       <c r="B163" s="2">
         <v>6703147</v>
       </c>
       <c r="C163" s="4" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E163" s="24" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="164" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A164" s="2">
         <v>129</v>
       </c>
       <c r="B164" s="2">
         <v>6703148</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E164" s="24" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="165" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A165" s="2">
         <v>130</v>
       </c>
       <c r="B165" s="2">
         <v>6703149</v>
       </c>
       <c r="C165" s="4" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E165" s="24" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="166" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A166" s="2">
         <v>131</v>
       </c>
       <c r="B166" s="2">
         <v>6703150</v>
       </c>
       <c r="C166" s="4" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E166" s="24" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="167" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A167" s="2">
         <v>132</v>
       </c>
       <c r="B167" s="2">
         <v>6703151</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E167" s="24" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="168" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A168" s="2">
         <v>133</v>
       </c>
       <c r="B168" s="10">
         <v>6703153</v>
       </c>
       <c r="C168" s="11" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D168" s="12" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E168" s="25" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="169" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A169" s="2">
         <v>134</v>
       </c>
       <c r="B169" s="2">
         <v>6703154</v>
       </c>
       <c r="C169" s="4" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D169" s="13" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="E169" s="24" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="170" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A170" s="2">
         <v>135</v>
       </c>
       <c r="B170" s="2">
         <v>6703155</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D170" s="13" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="E170" s="24" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="171" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A171" s="2">
         <v>136</v>
       </c>
       <c r="B171" s="2">
         <v>6703156</v>
       </c>
       <c r="C171" s="4" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D171" s="13" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="E171" s="24" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="172" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A172" s="2">
         <v>137</v>
       </c>
       <c r="B172" s="2">
         <v>6703157</v>
       </c>
       <c r="C172" s="4" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D172" s="13" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="E172" s="24" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="173" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A173" s="2">
         <v>138</v>
       </c>
       <c r="B173" s="2">
         <v>6703158</v>
       </c>
       <c r="C173" s="4" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D173" s="13" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="E173" s="24" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="174" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A174" s="2">
         <v>139</v>
       </c>
       <c r="B174" s="2">
         <v>6703159</v>
       </c>
       <c r="C174" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="D174" s="13" t="s">
         <v>425</v>
       </c>
-      <c r="D174" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E174" s="24" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="175" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A175" s="2">
         <v>140</v>
       </c>
       <c r="B175" s="2">
         <v>6703160</v>
       </c>
       <c r="C175" s="4" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D175" s="13" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="E175" s="24" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="176" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A176" s="2">
         <v>141</v>
       </c>
       <c r="B176" s="10">
         <v>6703161</v>
       </c>
       <c r="C176" s="14" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="E176" s="25" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="177" spans="1:7" ht="15" customHeight="1">
       <c r="A177" s="2">
         <v>142</v>
       </c>
       <c r="B177" s="2">
         <v>6603051</v>
       </c>
       <c r="C177" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="D177" s="16" t="s">
         <v>307</v>
       </c>
-      <c r="D177" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E177" s="26" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="G177" s="34"/>
     </row>
     <row r="178" spans="1:7" ht="17.100000000000001" customHeight="1">
       <c r="A178" s="2">
         <v>143</v>
       </c>
       <c r="B178" s="18">
         <v>6603059</v>
       </c>
       <c r="C178" s="19" t="s">
+        <v>304</v>
+      </c>
+      <c r="D178" s="20" t="s">
         <v>305</v>
       </c>
-      <c r="D178" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E178" s="26" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="15" customHeight="1">
       <c r="A179" s="2">
         <v>144</v>
       </c>
       <c r="B179" s="2">
         <v>6603033</v>
       </c>
       <c r="C179" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="D179" s="39" t="s">
         <v>440</v>
       </c>
-      <c r="D179" s="45" t="s">
+      <c r="E179" s="38" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="180" spans="1:7" ht="17.100000000000001" customHeight="1">
       <c r="C180" s="1" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D180" s="27"/>
       <c r="E180" s="33"/>
     </row>
     <row r="181" spans="1:7" ht="17.100000000000001" customHeight="1">
       <c r="C181" s="1" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="E181" s="33"/>
     </row>
     <row r="182" spans="1:7" ht="17.100000000000001" customHeight="1">
       <c r="C182" s="1" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="E182" s="35" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="C95:D95"/>
     <mergeCell ref="A141:E141"/>
     <mergeCell ref="C142:D142"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="A47:E47"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="C96:D96"/>
   </mergeCells>
   <pageMargins left="0.70866141732283505" right="0" top="0.55000000000000004" bottom="0.35" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>