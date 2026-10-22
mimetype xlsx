--- v1 (2026-08-18)
+++ v2 (2026-10-22)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\My Work\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{055AF65C-B4DE-4321-B337-6F89AE45013A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13151867-BFDC-494C-97ED-7047D32419E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{86EEA602-EED9-431F-82A2-2B48A6BDE3E4}"/>
   </bookViews>
   <sheets>
     <sheet name="3-69" sheetId="1" r:id="rId1"/>
     <sheet name="รายชื่อ+อีเมล์" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="449">
   <si>
     <t>ชื่อ - นามสกุล</t>
   </si>
   <si>
@@ -2088,51 +2088,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9818518-1A3C-4973-AA01-C41C73A7EF57}">
   <dimension ref="A1:E184"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView topLeftCell="A70" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="H68" sqref="H68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.100000000000001" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="30" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="16" style="1" customWidth="1"/>
     <col min="5" max="5" width="32.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="21.85546875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
     </row>
     <row r="2" spans="1:5" ht="17.100000000000001" customHeight="1">
       <c r="A2" s="40" t="s">
@@ -4597,52 +4597,52 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C143:D143"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="C96:D96"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A95:E95"/>
     <mergeCell ref="C97:D97"/>
     <mergeCell ref="A142:E142"/>
   </mergeCells>
   <pageMargins left="0.70866141732283505" right="0.70866141732283505" top="0.55118110236220497" bottom="0.35433070866141703" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA198761-0F4C-480F-A4EA-FB1F8EFE36FC}">
   <dimension ref="A1:H182"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D60" sqref="D60"/>
+    <sheetView tabSelected="1" topLeftCell="A56" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="K67" sqref="K67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="21.75"/>
   <cols>
     <col min="1" max="1" width="7.5703125" style="22" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="35.28515625" style="27" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="40" t="s">
         <v>442</v>
       </c>