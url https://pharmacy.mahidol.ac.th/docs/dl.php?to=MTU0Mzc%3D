--- v0 (2026-07-01)
+++ v1 (2026-10-22)
@@ -6,83 +6,83 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\My Work\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3FAB303-777C-4166-9C45-ED5E42AE46BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{953140DF-9751-424A-869C-E8DB0590CD25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E3972B47-54AB-405E-B75E-10628478332E}"/>
   </bookViews>
   <sheets>
     <sheet name=" 1-69" sheetId="1" r:id="rId1"/>
     <sheet name="รายชื่อ-อีเมล์" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="786" uniqueCount="455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="785" uniqueCount="457">
   <si>
     <t>krittin.wor@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>kwanchol.lim@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>chatkaew.tie@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>chartchada.soo@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>chutiphon.pra@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>nachapol.pis@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>tawin.san@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>naphatsakorn.you@student.mahidol.ac.th</t>
   </si>
   <si>
@@ -1393,87 +1393,105 @@
   <si>
     <t>นางสาว อัจจิมา</t>
   </si>
   <si>
     <t>นางสาว อัจฉรา</t>
   </si>
   <si>
     <t>นางสาว อายูมิ</t>
   </si>
   <si>
     <t>นางสาว เอมิกา</t>
   </si>
   <si>
     <t>ชาย          54    คน</t>
   </si>
   <si>
     <t>นางสาว นันท์นภัส</t>
   </si>
   <si>
     <t>แลสันกลาง</t>
   </si>
   <si>
     <t>nannapas.lae@student.mahidol.ac.th</t>
   </si>
   <si>
-    <t>หญิง        94    คน</t>
-[...4 lines deleted...]
-  <si>
     <t>หญิง         94    คน</t>
   </si>
   <si>
     <t>รวม        148    คน</t>
+  </si>
+  <si>
+    <t>ลาออก 3 สค.69</t>
+  </si>
+  <si>
+    <t>หญิง        93    คน</t>
+  </si>
+  <si>
+    <t>รวม       147    คน</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> สิงหาคม 2569</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="TH Sarabun New"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="TH Sarabun New"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1655,51 +1673,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1735,67 +1753,73 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2101,93 +2125,93 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50711A6C-C6DD-4215-93F4-FD816F9DF90F}">
   <dimension ref="A1:E169"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+    <sheetView tabSelected="1" topLeftCell="A159" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="I170" sqref="I170"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="20" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="33" t="s">
         <v>348</v>
       </c>
-      <c r="B1" s="30"/>
-[...2 lines deleted...]
-      <c r="E1" s="30"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
     </row>
     <row r="2" spans="1:5" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="34" t="s">
         <v>349</v>
       </c>
-      <c r="B2" s="31"/>
-[...2 lines deleted...]
-      <c r="E2" s="31"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
     </row>
     <row r="3" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>344</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>345</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="30" t="s">
         <v>346</v>
       </c>
-      <c r="D3" s="28"/>
+      <c r="D3" s="31"/>
       <c r="E3" s="19"/>
     </row>
     <row r="4" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13">
         <v>1</v>
       </c>
       <c r="B4" s="14">
         <v>6903001</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>149</v>
       </c>
       <c r="E4" s="17"/>
     </row>
     <row r="5" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>6903002</v>
       </c>
       <c r="C5" s="4" t="s">
@@ -2731,69 +2755,69 @@
         <v>6903038</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>170</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E41" s="7"/>
     </row>
     <row r="42" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="21"/>
       <c r="B42" s="21"/>
       <c r="C42" s="22"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
     </row>
     <row r="43" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="24"/>
       <c r="B43" s="24"/>
       <c r="C43" s="25"/>
       <c r="D43" s="26"/>
       <c r="E43" s="26"/>
     </row>
     <row r="44" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="29" t="s">
+      <c r="A44" s="32" t="s">
         <v>355</v>
       </c>
-      <c r="B44" s="29"/>
-[...2 lines deleted...]
-      <c r="E44" s="29"/>
+      <c r="B44" s="32"/>
+      <c r="C44" s="32"/>
+      <c r="D44" s="32"/>
+      <c r="E44" s="32"/>
     </row>
     <row r="45" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="18" t="s">
         <v>344</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>345</v>
       </c>
-      <c r="C45" s="27" t="s">
+      <c r="C45" s="30" t="s">
         <v>346</v>
       </c>
-      <c r="D45" s="28"/>
+      <c r="D45" s="31"/>
       <c r="E45" s="19"/>
     </row>
     <row r="46" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="12">
         <v>39</v>
       </c>
       <c r="B46" s="3">
         <v>6903039</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>377</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E46" s="7"/>
     </row>
     <row r="47" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="12">
         <v>40</v>
       </c>
       <c r="B47" s="3">
         <v>6903040</v>
       </c>
       <c r="C47" s="4" t="s">
@@ -3027,1593 +3051,1585 @@
       <c r="D62" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E62" s="7"/>
     </row>
     <row r="63" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="12">
         <v>56</v>
       </c>
       <c r="B63" s="3">
         <v>6903056</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>386</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E63" s="7"/>
     </row>
     <row r="64" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="12">
         <v>57</v>
       </c>
       <c r="B64" s="3">
-        <v>6903057</v>
+        <v>6903058</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E64" s="7"/>
     </row>
     <row r="65" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="12">
         <v>58</v>
       </c>
       <c r="B65" s="3">
-        <v>6903058</v>
+        <v>6903059</v>
       </c>
       <c r="C65" s="4" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>265</v>
+        <v>180</v>
       </c>
       <c r="E65" s="7"/>
     </row>
     <row r="66" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="12">
         <v>59</v>
       </c>
       <c r="B66" s="3">
-        <v>6903059</v>
+        <v>6903060</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E66" s="7"/>
     </row>
     <row r="67" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="12">
         <v>60</v>
       </c>
       <c r="B67" s="3">
-        <v>6903060</v>
+        <v>6903061</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>181</v>
+        <v>266</v>
       </c>
       <c r="E67" s="7"/>
     </row>
     <row r="68" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="12">
         <v>61</v>
       </c>
       <c r="B68" s="3">
-        <v>6903061</v>
+        <v>6903062</v>
       </c>
       <c r="C68" s="4" t="s">
-        <v>390</v>
+        <v>182</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E68" s="7"/>
     </row>
     <row r="69" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="12">
         <v>62</v>
       </c>
       <c r="B69" s="3">
-        <v>6903062</v>
+        <v>6903063</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>182</v>
+        <v>391</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E69" s="7"/>
     </row>
     <row r="70" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="12">
         <v>63</v>
       </c>
       <c r="B70" s="3">
-        <v>6903063</v>
+        <v>6903064</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>391</v>
+        <v>183</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E70" s="7"/>
     </row>
     <row r="71" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="12">
         <v>64</v>
       </c>
       <c r="B71" s="3">
-        <v>6903064</v>
+        <v>6903065</v>
       </c>
       <c r="C71" s="4" t="s">
-        <v>183</v>
+        <v>392</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E71" s="7"/>
     </row>
     <row r="72" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="12">
         <v>65</v>
       </c>
       <c r="B72" s="3">
-        <v>6903065</v>
+        <v>6903066</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E72" s="7"/>
     </row>
     <row r="73" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="12">
         <v>66</v>
       </c>
       <c r="B73" s="3">
-        <v>6903066</v>
+        <v>6903067</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E73" s="7"/>
     </row>
     <row r="74" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="12">
         <v>67</v>
       </c>
       <c r="B74" s="3">
-        <v>6903067</v>
+        <v>6903068</v>
       </c>
       <c r="C74" s="4" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>272</v>
+        <v>184</v>
       </c>
       <c r="E74" s="7"/>
     </row>
     <row r="75" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="12">
         <v>68</v>
       </c>
       <c r="B75" s="3">
-        <v>6903068</v>
+        <v>6903069</v>
       </c>
       <c r="C75" s="4" t="s">
-        <v>395</v>
+        <v>185</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>184</v>
+        <v>273</v>
       </c>
       <c r="E75" s="7"/>
     </row>
     <row r="76" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="12">
         <v>69</v>
       </c>
       <c r="B76" s="3">
-        <v>6903069</v>
+        <v>6903070</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>185</v>
+        <v>396</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>273</v>
+        <v>186</v>
       </c>
       <c r="E76" s="7"/>
     </row>
     <row r="77" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="12">
         <v>70</v>
       </c>
       <c r="B77" s="3">
-        <v>6903070</v>
+        <v>6903071</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>396</v>
+        <v>188</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E77" s="7"/>
     </row>
     <row r="78" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="12">
         <v>71</v>
       </c>
       <c r="B78" s="3">
-        <v>6903071</v>
+        <v>6903072</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>187</v>
+        <v>274</v>
       </c>
       <c r="E78" s="7"/>
     </row>
     <row r="79" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="12">
         <v>72</v>
       </c>
       <c r="B79" s="3">
-        <v>6903072</v>
+        <v>6903073</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E79" s="7"/>
     </row>
     <row r="80" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="12">
         <v>73</v>
       </c>
       <c r="B80" s="3">
-        <v>6903073</v>
+        <v>6903074</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E80" s="7"/>
     </row>
     <row r="81" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="12">
         <v>74</v>
       </c>
       <c r="B81" s="3">
-        <v>6903074</v>
+        <v>6903075</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>191</v>
+        <v>397</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E81" s="7"/>
     </row>
     <row r="82" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="12">
         <v>75</v>
       </c>
       <c r="B82" s="3">
-        <v>6903075</v>
+        <v>6903076</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E82" s="7"/>
     </row>
     <row r="83" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="12">
-[...11 lines deleted...]
-      <c r="E83" s="7"/>
+      <c r="A83" s="21"/>
+      <c r="B83" s="21"/>
+      <c r="C83" s="22"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="23"/>
     </row>
     <row r="84" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="21"/>
-[...3 lines deleted...]
-      <c r="E84" s="23"/>
+      <c r="A84" s="24"/>
+      <c r="B84" s="24"/>
+      <c r="C84" s="25"/>
+      <c r="D84" s="26"/>
+      <c r="E84" s="26"/>
     </row>
     <row r="85" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="24"/>
       <c r="B85" s="24"/>
       <c r="C85" s="25"/>
       <c r="D85" s="26"/>
       <c r="E85" s="26"/>
     </row>
     <row r="86" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="24"/>
       <c r="B86" s="24"/>
       <c r="C86" s="25"/>
       <c r="D86" s="26"/>
       <c r="E86" s="26"/>
     </row>
     <row r="87" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="29" t="s">
+      <c r="A87" s="32" t="s">
         <v>356</v>
       </c>
-      <c r="B87" s="29"/>
-[...2 lines deleted...]
-      <c r="E87" s="29"/>
+      <c r="B87" s="32"/>
+      <c r="C87" s="32"/>
+      <c r="D87" s="32"/>
+      <c r="E87" s="32"/>
     </row>
     <row r="88" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="18" t="s">
         <v>344</v>
       </c>
       <c r="B88" s="19" t="s">
         <v>345</v>
       </c>
-      <c r="C88" s="27" t="s">
+      <c r="C88" s="30" t="s">
         <v>346</v>
       </c>
-      <c r="D88" s="28"/>
+      <c r="D88" s="31"/>
       <c r="E88" s="19"/>
     </row>
     <row r="89" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="12">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B89" s="3">
         <v>6903077</v>
       </c>
       <c r="C89" s="4" t="s">
         <v>399</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="7"/>
     </row>
     <row r="90" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="12">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B90" s="3">
         <v>6903078</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>192</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E90" s="7"/>
     </row>
     <row r="91" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="12">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B91" s="3">
         <v>6903079</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>400</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>281</v>
       </c>
       <c r="E91" s="7"/>
     </row>
     <row r="92" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="12">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B92" s="3">
         <v>6903080</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>401</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="7"/>
     </row>
     <row r="93" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="12">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B93" s="3">
         <v>6903081</v>
       </c>
       <c r="C93" s="4" t="s">
         <v>402</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E93" s="7"/>
     </row>
     <row r="94" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="12">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B94" s="3">
         <v>6903082</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>403</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>284</v>
       </c>
       <c r="E94" s="7"/>
     </row>
     <row r="95" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="12">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B95" s="3">
         <v>6903083</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>404</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>285</v>
       </c>
       <c r="E95" s="7"/>
     </row>
     <row r="96" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="12">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B96" s="3">
         <v>6903084</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>405</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E96" s="7"/>
     </row>
     <row r="97" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="12">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B97" s="3">
         <v>6903085</v>
       </c>
       <c r="C97" s="4" t="s">
         <v>406</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>287</v>
       </c>
       <c r="E97" s="7"/>
     </row>
     <row r="98" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="12">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B98" s="3">
         <v>6903086</v>
       </c>
       <c r="C98" s="4" t="s">
         <v>407</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>288</v>
       </c>
       <c r="E98" s="7"/>
     </row>
     <row r="99" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="12">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B99" s="3">
         <v>6903087</v>
       </c>
       <c r="C99" s="4" t="s">
         <v>408</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E99" s="7"/>
     </row>
     <row r="100" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="12">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B100" s="3">
         <v>6903088</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>193</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>290</v>
       </c>
       <c r="E100" s="7"/>
     </row>
     <row r="101" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="12">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B101" s="3">
         <v>6903089</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>409</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>291</v>
       </c>
       <c r="E101" s="7"/>
     </row>
     <row r="102" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="12">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B102" s="3">
         <v>6903090</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>410</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E102" s="7"/>
     </row>
     <row r="103" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="12">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B103" s="3">
         <v>6903091</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>194</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>293</v>
       </c>
       <c r="E103" s="7"/>
     </row>
     <row r="104" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="12">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B104" s="3">
         <v>6903092</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>411</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>294</v>
       </c>
       <c r="E104" s="7"/>
     </row>
     <row r="105" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="12">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B105" s="3">
         <v>6903093</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>412</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E105" s="7"/>
     </row>
     <row r="106" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="12">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B106" s="3">
         <v>6903094</v>
       </c>
       <c r="C106" s="4" t="s">
         <v>413</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>296</v>
       </c>
       <c r="E106" s="7"/>
     </row>
     <row r="107" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="12">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B107" s="3">
         <v>6903095</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>414</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>195</v>
       </c>
       <c r="E107" s="7"/>
     </row>
     <row r="108" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="12">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B108" s="3">
         <v>6903096</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>196</v>
       </c>
       <c r="E108" s="7"/>
     </row>
     <row r="109" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="12">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B109" s="3">
         <v>6903097</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>198</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>297</v>
       </c>
       <c r="E109" s="7"/>
     </row>
     <row r="110" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="12">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B110" s="3">
         <v>6903098</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>199</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>298</v>
       </c>
       <c r="E110" s="7"/>
     </row>
     <row r="111" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="12">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B111" s="3">
         <v>6903099</v>
       </c>
       <c r="C111" s="4" t="s">
         <v>415</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>299</v>
       </c>
       <c r="E111" s="7"/>
     </row>
     <row r="112" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="12">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B112" s="3">
         <v>6903100</v>
       </c>
       <c r="C112" s="4" t="s">
         <v>416</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>300</v>
       </c>
       <c r="E112" s="7"/>
     </row>
     <row r="113" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="12">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B113" s="3">
         <v>6903101</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>417</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E113" s="7"/>
     </row>
     <row r="114" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="12">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B114" s="3">
         <v>6903102</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>418</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>302</v>
       </c>
       <c r="E114" s="7"/>
     </row>
     <row r="115" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="12">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B115" s="3">
         <v>6903103</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>200</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>303</v>
       </c>
       <c r="E115" s="7"/>
     </row>
     <row r="116" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="12">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B116" s="3">
         <v>6903104</v>
       </c>
       <c r="C116" s="4" t="s">
         <v>419</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>304</v>
       </c>
       <c r="E116" s="7"/>
     </row>
     <row r="117" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="12">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B117" s="3">
         <v>6903105</v>
       </c>
       <c r="C117" s="4" t="s">
         <v>201</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>305</v>
       </c>
       <c r="E117" s="7"/>
     </row>
     <row r="118" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="12">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B118" s="3">
         <v>6903106</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>420</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>306</v>
       </c>
       <c r="E118" s="7"/>
     </row>
     <row r="119" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="12">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B119" s="3">
         <v>6903107</v>
       </c>
       <c r="C119" s="4" t="s">
         <v>202</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E119" s="7"/>
     </row>
     <row r="120" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="12">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B120" s="3">
         <v>6903108</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>203</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>204</v>
       </c>
       <c r="E120" s="7"/>
     </row>
     <row r="121" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="12">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B121" s="3">
         <v>6903109</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>421</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>308</v>
       </c>
       <c r="E121" s="7"/>
     </row>
     <row r="122" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="12">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B122" s="3">
         <v>6903110</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>422</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>309</v>
       </c>
       <c r="E122" s="7"/>
     </row>
     <row r="123" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="12">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B123" s="3">
         <v>6903111</v>
       </c>
       <c r="C123" s="4" t="s">
         <v>423</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>310</v>
       </c>
       <c r="E123" s="7"/>
     </row>
     <row r="124" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="12">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B124" s="3">
         <v>6903112</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>424</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>311</v>
       </c>
       <c r="E124" s="7"/>
     </row>
     <row r="125" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="12">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B125" s="3">
         <v>6903113</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>425</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>312</v>
       </c>
       <c r="E125" s="7"/>
     </row>
     <row r="126" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="12">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B126" s="3">
         <v>6903114</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>426</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E126" s="7"/>
     </row>
     <row r="127" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="21"/>
       <c r="B127" s="21"/>
       <c r="C127" s="22"/>
       <c r="D127" s="23"/>
       <c r="E127" s="23"/>
     </row>
     <row r="128" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="24"/>
       <c r="B128" s="24"/>
       <c r="C128" s="25"/>
       <c r="D128" s="26"/>
       <c r="E128" s="26"/>
     </row>
     <row r="129" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="24"/>
       <c r="B129" s="24"/>
       <c r="C129" s="25"/>
       <c r="D129" s="26"/>
       <c r="E129" s="26"/>
     </row>
     <row r="130" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="29" t="s">
+      <c r="A130" s="32" t="s">
         <v>357</v>
       </c>
-      <c r="B130" s="29"/>
-[...2 lines deleted...]
-      <c r="E130" s="29"/>
+      <c r="B130" s="32"/>
+      <c r="C130" s="32"/>
+      <c r="D130" s="32"/>
+      <c r="E130" s="32"/>
     </row>
     <row r="131" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="18" t="s">
         <v>344</v>
       </c>
       <c r="B131" s="19" t="s">
         <v>345</v>
       </c>
-      <c r="C131" s="27" t="s">
+      <c r="C131" s="30" t="s">
         <v>346</v>
       </c>
-      <c r="D131" s="28"/>
+      <c r="D131" s="31"/>
       <c r="E131" s="19"/>
     </row>
     <row r="132" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="12">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B132" s="3">
         <v>6903115</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>427</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>314</v>
       </c>
       <c r="E132" s="7"/>
     </row>
     <row r="133" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="12">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B133" s="3">
         <v>6903116</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>428</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>315</v>
       </c>
       <c r="E133" s="7"/>
     </row>
     <row r="134" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="12">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B134" s="3">
         <v>6903117</v>
       </c>
       <c r="C134" s="4" t="s">
         <v>429</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>316</v>
       </c>
       <c r="E134" s="7"/>
     </row>
     <row r="135" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="12">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B135" s="3">
         <v>6903118</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>205</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>317</v>
       </c>
       <c r="E135" s="7"/>
     </row>
     <row r="136" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A136" s="12">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B136" s="3">
         <v>6903119</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>206</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>318</v>
       </c>
       <c r="E136" s="7"/>
     </row>
     <row r="137" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A137" s="12">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B137" s="3">
         <v>6903120</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>430</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E137" s="7"/>
     </row>
     <row r="138" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="12">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B138" s="3">
         <v>6903121</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>207</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>320</v>
       </c>
       <c r="E138" s="7"/>
     </row>
     <row r="139" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="12">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B139" s="3">
         <v>6903122</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>431</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>321</v>
       </c>
       <c r="E139" s="7"/>
     </row>
     <row r="140" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A140" s="12">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B140" s="3">
         <v>6903123</v>
       </c>
       <c r="C140" s="4" t="s">
         <v>432</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>322</v>
       </c>
       <c r="E140" s="7"/>
     </row>
     <row r="141" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A141" s="12">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B141" s="3">
         <v>6903124</v>
       </c>
       <c r="C141" s="4" t="s">
         <v>433</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>323</v>
       </c>
       <c r="E141" s="7"/>
     </row>
     <row r="142" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A142" s="12">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B142" s="3">
         <v>6903125</v>
       </c>
       <c r="C142" s="4" t="s">
         <v>208</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>324</v>
       </c>
       <c r="E142" s="7"/>
     </row>
     <row r="143" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A143" s="12">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B143" s="3">
         <v>6903126</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>209</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E143" s="7"/>
     </row>
     <row r="144" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="12">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B144" s="3">
         <v>6903127</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>210</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>326</v>
       </c>
       <c r="E144" s="7"/>
     </row>
     <row r="145" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A145" s="12">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B145" s="3">
         <v>6903128</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>434</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>327</v>
       </c>
       <c r="E145" s="7"/>
     </row>
     <row r="146" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A146" s="12">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B146" s="3">
         <v>6903129</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>434</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>328</v>
       </c>
       <c r="E146" s="7"/>
     </row>
     <row r="147" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A147" s="12">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B147" s="3">
         <v>6903130</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>435</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>329</v>
       </c>
       <c r="E147" s="7"/>
     </row>
     <row r="148" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A148" s="12">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B148" s="3">
         <v>6903131</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>436</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>330</v>
       </c>
       <c r="E148" s="7"/>
     </row>
     <row r="149" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="12">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B149" s="3">
         <v>6903132</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>437</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E149" s="7"/>
     </row>
     <row r="150" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A150" s="12">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B150" s="3">
         <v>6903133</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>438</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>332</v>
       </c>
       <c r="E150" s="7"/>
     </row>
     <row r="151" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="12">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B151" s="3">
         <v>6903134</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>438</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>333</v>
       </c>
       <c r="E151" s="7"/>
     </row>
     <row r="152" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A152" s="12">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B152" s="3">
         <v>6903135</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>439</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>334</v>
       </c>
       <c r="E152" s="7"/>
     </row>
     <row r="153" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A153" s="12">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B153" s="3">
         <v>6903136</v>
       </c>
       <c r="C153" s="4" t="s">
         <v>440</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>350</v>
       </c>
       <c r="E153" s="7"/>
     </row>
     <row r="154" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A154" s="12">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B154" s="3">
         <v>6903137</v>
       </c>
       <c r="C154" s="4" t="s">
         <v>211</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>335</v>
       </c>
       <c r="E154" s="7"/>
     </row>
     <row r="155" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A155" s="12">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B155" s="3">
         <v>6903138</v>
       </c>
       <c r="C155" s="4" t="s">
         <v>441</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>336</v>
       </c>
       <c r="E155" s="7"/>
     </row>
     <row r="156" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A156" s="12">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B156" s="3">
         <v>6903139</v>
       </c>
       <c r="C156" s="4" t="s">
         <v>442</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E156" s="7"/>
     </row>
     <row r="157" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="12">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B157" s="3">
         <v>6903140</v>
       </c>
       <c r="C157" s="4" t="s">
         <v>442</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E157" s="7"/>
     </row>
     <row r="158" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="12">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B158" s="3">
         <v>6903141</v>
       </c>
       <c r="C158" s="4" t="s">
         <v>212</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>339</v>
       </c>
       <c r="E158" s="7"/>
     </row>
     <row r="159" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A159" s="12">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B159" s="3">
         <v>6903142</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>443</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>341</v>
       </c>
       <c r="E159" s="7"/>
     </row>
     <row r="160" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A160" s="12">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B160" s="3">
         <v>6903143</v>
       </c>
       <c r="C160" s="4" t="s">
         <v>444</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E160" s="7"/>
     </row>
     <row r="161" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A161" s="12">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B161" s="3">
         <v>6903144</v>
       </c>
       <c r="C161" s="4" t="s">
         <v>352</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>351</v>
       </c>
       <c r="E161" s="7"/>
     </row>
     <row r="162" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A162" s="12">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B162" s="3">
         <v>6903145</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>213</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E162" s="7"/>
     </row>
     <row r="163" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A163" s="12">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B163" s="3">
         <v>6903146</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>445</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>342</v>
       </c>
       <c r="E163" s="7"/>
     </row>
     <row r="164" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="12">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B164" s="8">
         <v>6903147</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>446</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>343</v>
       </c>
       <c r="E164" s="11"/>
     </row>
     <row r="165" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="12">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B165" s="3">
         <v>6803158</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>448</v>
       </c>
-      <c r="D165" s="32" t="s">
+      <c r="D165" s="27" t="s">
         <v>449</v>
       </c>
       <c r="E165" s="7"/>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C167" s="20" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C168" s="20" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C169" s="20" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>354</v>
+        <v>456</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C131:D131"/>
     <mergeCell ref="A130:E130"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C45:D45"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="C88:D88"/>
     <mergeCell ref="A87:E87"/>
   </mergeCells>
   <pageMargins left="0.7" right="0" top="0.5" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4440E32E-633E-4D4F-95FE-6F9757D5681E}">
-  <dimension ref="A1:E168"/>
+  <dimension ref="A1:G168"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="K11" sqref="K11"/>
+    <sheetView topLeftCell="A55" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="J65" sqref="J65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="21.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="33" t="s">
         <v>348</v>
       </c>
-      <c r="B1" s="30"/>
-[...2 lines deleted...]
-      <c r="E1" s="30"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
     </row>
     <row r="2" spans="1:5" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="33" t="s">
         <v>349</v>
       </c>
-      <c r="B2" s="30"/>
-[...2 lines deleted...]
-      <c r="E2" s="30"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
     </row>
     <row r="3" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18" t="s">
         <v>344</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>345</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="30" t="s">
         <v>346</v>
       </c>
-      <c r="D3" s="28"/>
+      <c r="D3" s="31"/>
       <c r="E3" s="19" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13">
         <v>1</v>
       </c>
       <c r="B4" s="14">
         <v>6903001</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>147</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>149</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12">
         <v>2</v>
       </c>
@@ -5228,69 +5244,69 @@
     <row r="41" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="12">
         <v>38</v>
       </c>
       <c r="B41" s="3">
         <v>6903038</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>170</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>246</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="21"/>
       <c r="B42" s="24"/>
       <c r="C42" s="26"/>
       <c r="D42" s="26"/>
       <c r="E42" s="26"/>
     </row>
     <row r="43" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="29" t="s">
+      <c r="A43" s="32" t="s">
         <v>355</v>
       </c>
-      <c r="B43" s="29"/>
-[...2 lines deleted...]
-      <c r="E43" s="29"/>
+      <c r="B43" s="32"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
+      <c r="E43" s="32"/>
     </row>
     <row r="44" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="18" t="s">
         <v>344</v>
       </c>
       <c r="B44" s="19" t="s">
         <v>345</v>
       </c>
-      <c r="C44" s="27" t="s">
+      <c r="C44" s="30" t="s">
         <v>346</v>
       </c>
-      <c r="D44" s="28"/>
+      <c r="D44" s="31"/>
       <c r="E44" s="19" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="12">
         <v>39</v>
       </c>
       <c r="B45" s="3">
         <v>6903039</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>377</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="12">
         <v>40</v>
       </c>
@@ -5319,306 +5335,309 @@
       </c>
       <c r="D47" s="5" t="s">
         <v>249</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="12">
         <v>42</v>
       </c>
       <c r="B48" s="3">
         <v>6903042</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>172</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="49" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="12">
         <v>43</v>
       </c>
       <c r="B49" s="3">
         <v>6903043</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>379</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>251</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="12">
         <v>44</v>
       </c>
       <c r="B50" s="3">
         <v>6903044</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>173</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="51" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="12">
         <v>45</v>
       </c>
       <c r="B51" s="3">
         <v>6903045</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>380</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="52" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="12">
         <v>46</v>
       </c>
       <c r="B52" s="3">
         <v>6903046</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>174</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E52" s="7" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="53" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="12">
         <v>47</v>
       </c>
       <c r="B53" s="3">
         <v>6903047</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>175</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="54" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="12">
         <v>48</v>
       </c>
       <c r="B54" s="3">
         <v>6903048</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>381</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="55" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="12">
         <v>49</v>
       </c>
       <c r="B55" s="3">
         <v>6903049</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>176</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="56" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="12">
         <v>50</v>
       </c>
       <c r="B56" s="3">
         <v>6903050</v>
       </c>
       <c r="C56" s="4" t="s">
         <v>382</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="57" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="12">
         <v>51</v>
       </c>
       <c r="B57" s="3">
         <v>6903051</v>
       </c>
       <c r="C57" s="4" t="s">
         <v>383</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="58" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="12">
         <v>52</v>
       </c>
       <c r="B58" s="3">
         <v>6903052</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>178</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>177</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="59" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="12">
         <v>53</v>
       </c>
       <c r="B59" s="3">
         <v>6903053</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>179</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="60" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="12">
         <v>54</v>
       </c>
       <c r="B60" s="3">
         <v>6903054</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>384</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>261</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="61" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="12">
         <v>55</v>
       </c>
       <c r="B61" s="3">
         <v>6903055</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>385</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="62" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="12">
         <v>56</v>
       </c>
       <c r="B62" s="3">
         <v>6903056</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>386</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="63" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="12">
+    <row r="63" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="28">
         <v>57</v>
       </c>
       <c r="B63" s="3">
         <v>6903057</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>367</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>264</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>56</v>
       </c>
-    </row>
-    <row r="64" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G63" s="29" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="12">
         <v>58</v>
       </c>
       <c r="B64" s="3">
         <v>6903058</v>
       </c>
       <c r="C64" s="4" t="s">
         <v>387</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="12">
         <v>59</v>
       </c>
       <c r="B65" s="3">
         <v>6903059</v>
       </c>
       <c r="C65" s="4" t="s">
         <v>388</v>
@@ -5919,69 +5938,69 @@
         <v>75</v>
       </c>
     </row>
     <row r="83" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="21"/>
       <c r="B83" s="21"/>
       <c r="C83" s="23"/>
       <c r="D83" s="23"/>
       <c r="E83" s="23"/>
     </row>
     <row r="84" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="24"/>
       <c r="B84" s="24"/>
       <c r="C84" s="26"/>
       <c r="D84" s="26"/>
       <c r="E84" s="26"/>
     </row>
     <row r="85" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="24"/>
       <c r="B85" s="24"/>
       <c r="C85" s="26"/>
       <c r="D85" s="26"/>
       <c r="E85" s="26"/>
     </row>
     <row r="86" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="29" t="s">
+      <c r="A86" s="32" t="s">
         <v>356</v>
       </c>
-      <c r="B86" s="29"/>
-[...2 lines deleted...]
-      <c r="E86" s="29"/>
+      <c r="B86" s="32"/>
+      <c r="C86" s="32"/>
+      <c r="D86" s="32"/>
+      <c r="E86" s="32"/>
     </row>
     <row r="87" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
         <v>344</v>
       </c>
       <c r="B87" s="19" t="s">
         <v>345</v>
       </c>
-      <c r="C87" s="27" t="s">
+      <c r="C87" s="30" t="s">
         <v>346</v>
       </c>
-      <c r="D87" s="28"/>
+      <c r="D87" s="31"/>
       <c r="E87" s="19" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="12">
         <v>77</v>
       </c>
       <c r="B88" s="3">
         <v>6903077</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>399</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="89" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="12">
         <v>78</v>
       </c>
@@ -6610,69 +6629,69 @@
         <v>113</v>
       </c>
     </row>
     <row r="126" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="21"/>
       <c r="B126" s="21"/>
       <c r="C126" s="23"/>
       <c r="D126" s="23"/>
       <c r="E126" s="23"/>
     </row>
     <row r="127" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="24"/>
       <c r="B127" s="24"/>
       <c r="C127" s="26"/>
       <c r="D127" s="26"/>
       <c r="E127" s="26"/>
     </row>
     <row r="128" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="24"/>
       <c r="B128" s="24"/>
       <c r="C128" s="26"/>
       <c r="D128" s="26"/>
       <c r="E128" s="26"/>
     </row>
     <row r="129" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="29" t="s">
+      <c r="A129" s="32" t="s">
         <v>357</v>
       </c>
-      <c r="B129" s="29"/>
-[...2 lines deleted...]
-      <c r="E129" s="29"/>
+      <c r="B129" s="32"/>
+      <c r="C129" s="32"/>
+      <c r="D129" s="32"/>
+      <c r="E129" s="32"/>
     </row>
     <row r="130" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="18" t="s">
         <v>344</v>
       </c>
       <c r="B130" s="19" t="s">
         <v>345</v>
       </c>
-      <c r="C130" s="27" t="s">
+      <c r="C130" s="30" t="s">
         <v>346</v>
       </c>
-      <c r="D130" s="28"/>
+      <c r="D130" s="31"/>
       <c r="E130" s="19" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="131" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A131" s="12">
         <v>115</v>
       </c>
       <c r="B131" s="3">
         <v>6903115</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>427</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>314</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="132" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A132" s="12">
         <v>116</v>
       </c>
@@ -7204,70 +7223,70 @@
         <v>147</v>
       </c>
       <c r="B163" s="8">
         <v>6903147</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>446</v>
       </c>
       <c r="D163" s="10" t="s">
         <v>343</v>
       </c>
       <c r="E163" s="11" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="164" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A164" s="12">
         <v>148</v>
       </c>
       <c r="B164" s="3">
         <v>6803158</v>
       </c>
       <c r="C164" s="4" t="s">
         <v>448</v>
       </c>
-      <c r="D164" s="32" t="s">
+      <c r="D164" s="27" t="s">
         <v>449</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C166" s="20" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C167" s="20" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C168" s="20" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>354</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C130:D130"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A86:E86"/>
     <mergeCell ref="A129:E129"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="C87:D87"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.5" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>