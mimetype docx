--- v1 (2026-01-17)
+++ v2 (2026-05-07)
@@ -1,1993 +1,1471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3E1EEF78" w14:textId="56A014E2" w:rsidR="00A565C2" w:rsidRPr="008766C4" w:rsidRDefault="00A565C2" w:rsidP="001F2358">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008766C4">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A5DB1F1" wp14:editId="5798253E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>2360930</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>673100</wp:posOffset>
+              <wp:posOffset>520700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00181145">
-[...80 lines deleted...]
-    <w:p w14:paraId="43D5A73C" w14:textId="76586EA0" w:rsidR="0014326E" w:rsidRPr="008766C4" w:rsidRDefault="00480979" w:rsidP="00181145">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หน่วยงาน/ภาควิชา........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767D7E10" w14:textId="16CF8DD1" w:rsidR="0014326E" w:rsidRPr="008766C4" w:rsidRDefault="00884D26" w:rsidP="00181145">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008766C4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">โทร. </w:t>
       </w:r>
-      <w:r w:rsidR="00480979">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475A20C7" w14:textId="338044D9" w:rsidR="0014326E" w:rsidRPr="008766C4" w:rsidRDefault="00AE130B" w:rsidP="00A9367F">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="008766C4">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ อว 78.08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วันที่ </w:t>
       </w:r>
-      <w:r w:rsidRPr="008766C4">
-[...75 lines deleted...]
-      <w:r w:rsidRPr="008766C4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ขอรายงานตัวกลับเข้าปฏิบัติงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
-      <w:r w:rsidRPr="008766C4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk84432521"/>
-      <w:r w:rsidR="00480979">
-[...13 lines deleted...]
-        <w:t>รองคณบดีฝ่ายบริหาร)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี (ผ่านรองคณบดีฝ่ายบริหาร)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5128D340" w14:textId="77777777" w:rsidR="004B7B99" w:rsidRDefault="004B7B99" w:rsidP="004B7B99">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>สิ่งที่ส่งมาด้วย</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00240FDE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">สำเนาคำสั่งอนุมัติให้ลาฝึกอบรม </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB6A4A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>และ ขยายเวลาการฝึกอบรม (ทุกฉบับ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263D2C06" w14:textId="77777777" w:rsidR="004B7B99" w:rsidRPr="00240FDE" w:rsidRDefault="004B7B99" w:rsidP="004B7B99">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00240FDE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t> สำเนาหลักฐานสำเร็จการ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ฝึกอบรม </w:t>
       </w:r>
-      <w:r w:rsidRPr="00240FDE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Certificate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CE99A1" w14:textId="77777777" w:rsidR="004B7B99" w:rsidRPr="00BA0F1C" w:rsidRDefault="004B7B99" w:rsidP="004B7B99">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="28"/>
+            <w:u w:val="none"/>
+            <w:cs/>
+          </w:rPr>
+          <w:t>รายงานผลการฝึกอบรม</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ด้วย ข้าพเจ้า.......................................................... ตำแหน่ง....................................... สังกัดภาควิชา/หน่วยงาน ............................ คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ได้รับอนุมัติให้ลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve">ฝึกอบรม/ฝึกอบรม (วิจัย) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ ..................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ชื่อคณะ/ส่วนงาน/องค์กร ที่เข้ารับการฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................................................. ประเทศ ....................................... โดยมีกำหนดตั้งแต่วันที่................................ ถึงวันที่................................ รวมระยะเวลา...............ปี....................เดือน..................วัน ด้วยทุน.......................... โดยได้รับเงินเดือน </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>แบบฟอร์มรายงานผลการฝึกอบรม</w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="2C7101FD" w14:textId="46BFE63B" w:rsidR="004B7B99" w:rsidRDefault="004B7B99" w:rsidP="004B7B99">
+        <w:t xml:space="preserve">(ได้รับอนุมัติให้ลาพักผ่อน ณ ต่างประเทศ ตั้งแต่วันที่ ................... ถึงวันที่........................) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>นั้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008766C4">
-[...171 lines deleted...]
-      <w:r w:rsidR="002D15CB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บัดนี้ ข้าพเจ้าได้สำเร็จการฝึกอบรมในหลักสูตรดังกล่าวเรียบร้อยแล้ว และได้เดินทางกลับถึงประเทศไทย วันที่.......................................เวลา........................................ โดยสายการบิน........................... เที่ยวบินที่.....................................  จึงขอรายงานตัว และ กลับเข้ามาปฏิบัติงานตั้งแต่วันที่ .............................................. เป็นต้นไป</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>จึงเรียนมาเพื่อโปรดพิจารณาและดำเนินการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วย จะเป็นพระคุณยิ่ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>นั้น</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A35F4B6" w14:textId="2E327019" w:rsidR="00EC7B02" w:rsidRDefault="00EC7B02" w:rsidP="00C17CD5">
+        <w:tab/>
+        <w:t>ชื่อผู้ขออนุมัติ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...56 lines deleted...]
-    <w:p w14:paraId="6DFF8D4D" w14:textId="1F80F00A" w:rsidR="00D544E5" w:rsidRDefault="00D544E5" w:rsidP="00C17CD5">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...22 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...48 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(         ชื่อผู้บังคับบัญชาชั้นต้น           )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...124 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่งผู้บังคับบัญชาชั้นต้น ........................</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3072"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3072"/>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="2558"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D1393B" w:rsidRPr="001D7D8F" w14:paraId="72586A5F" w14:textId="77777777" w:rsidTr="00994227">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="2402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3072" w:type="dxa"/>
+            <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3638B7EF" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>เรียน คณบดี (ผ่านรองคณบดีฝ่ายบริหาร)</w:t>
+              <w:t>เรียน คณบดี</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38F522D1" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRPr="001D7D8F" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t>เห็นสมควร และ เสนอคณบดีพิจารณา</w:t>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เพื่อโปรดพิจารณา</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F458158" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F099"/>
             </w:r>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ไม่</w:t>
-[...17 lines deleted...]
-              <w:t>เนื่องจาก</w:t>
+              <w:t>เห็นสมควร และ เสนอคณบดีพิจารณา</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="187FE982" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:cs/>
-[...1 lines deleted...]
-              <w:t>...........................................</w:t>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F099"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>............................</w:t>
+              <w:t>ไม่เห็นสมควร เนื่องจาก</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E2DE036" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>.......................................................................</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="40FF7C77" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRPr="00D63B14" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D63B14">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">           )</w:t>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(รองศาสตราจารย์ ดร. ภญ.จิระพรรณ จิตติคุณ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2456BD05" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">ตำแหน่งผู้บังคับบัญชาชั้นต้น </w:t>
-[...8 lines deleted...]
-              <w:t>........................</w:t>
+              <w:t>รองคณบดีฝ่ายบริหาร</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E9E2FDA" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRPr="001D7D8F" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่............................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3072" w:type="dxa"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="059E792B" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRPr="001D7D8F" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:cs/>
-[...1 lines deleted...]
-              <w:t>เรียน คณบดี</w:t>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F099"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>อนุมัติ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B9B183A" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F099"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ไม่อนุมัติ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เนื่องจาก..........................................................</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>เพื่อโปรดพิจารณา</w:t>
+              <w:t>........................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77FD25FC" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRPr="001D7D8F" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...4 lines deleted...]
-                <w:cs/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t>เห็นสมควร และ เสนอคณบดีพิจารณา</w:t>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(                                                     )</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45A7283C" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...80 lines deleted...]
-              <w:jc w:val="thaiDistribute"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="271EF17D" w14:textId="6B71A085" w:rsidR="00D1393B" w:rsidRPr="008F36D5" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:spacing w:val="-10"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F36D5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:spacing w:val="-10"/>
-[...24 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คณบดี/รักษาการแทน</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="692320D3" w14:textId="6231CEB8" w:rsidR="00D1393B" w:rsidRPr="001D7D8F" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>รองคณบดีฝ่ายบริหาร</w:t>
-[...19 lines deleted...]
-              <w:t>วันที่............................................</w:t>
+              <w:t>วันที่...........................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3072" w:type="dxa"/>
+            <w:tcW w:w="2558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7139D533" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRPr="001D7D8F" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...4 lines deleted...]
-                <w:cs/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้นเรื่อง</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="001D7D8F">
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สำเนา</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>อนุมัติ</w:t>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52B4F2FF" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRPr="001D7D8F" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1. ผู้ขอ</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="001D7D8F">
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">รายงานตัว    </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">ไม่อนุมัติ </w:t>
+              <w:t xml:space="preserve">ผู้บังคับบัญชาชั้นต้น    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02DB0904" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRPr="001D7D8F" w:rsidRDefault="00D1393B" w:rsidP="00994227">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D7D8F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>เนื่องจาก..........................................................</w:t>
-[...210 lines deleted...]
-              <w:t>ผู้บังคับบัญชาชั้นต้น    3. หน่วยงานของผู้ขอรายงานตัว</w:t>
+              <w:t>3. หน่วยงานของผู้ขอรายงานตัว</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79A21159" w14:textId="77777777" w:rsidR="00D1393B" w:rsidRPr="008766C4" w:rsidRDefault="00D1393B" w:rsidP="00D1393B">
-[...131 lines deleted...]
-    <w:sectPr w:rsidR="00FA09B6" w:rsidRPr="00D1393B" w:rsidSect="00181145">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="709" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1440" w:bottom="709" w:left="1440" w:header="567" w:footer="89" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="179D59AF" w14:textId="77777777" w:rsidR="006F2C76" w:rsidRDefault="006F2C76" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EABBB58" w14:textId="77777777" w:rsidR="006F2C76" w:rsidRDefault="006F2C76" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2017,672 +1495,148 @@
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10145D99" w14:textId="7550E013" w:rsidR="001C647D" w:rsidRPr="005472EA" w:rsidRDefault="001C647D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7857621D" w14:textId="77777777" w:rsidR="001C647D" w:rsidRPr="005472EA" w:rsidRDefault="001C647D">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56703795" w14:textId="77777777" w:rsidR="006F2C76" w:rsidRDefault="006F2C76" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72F83A40" w14:textId="77777777" w:rsidR="006F2C76" w:rsidRDefault="006F2C76" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...522 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7E24C0D4"/>
   <w15:docId w15:val="{8FDAECFA-DF46-4C90-A5B8-A6371C918B74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3076,145 +2030,148 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0014326E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0014326E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A9367F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A9367F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A9367F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A9367F"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00ED71C1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D1393B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1248614257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1614243713">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -3505,74 +2462,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2594</Characters>
+  <Pages>2</Pages>
+  <Words>366</Words>
+  <Characters>2088</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3043</CharactersWithSpaces>
+  <CharactersWithSpaces>2450</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>