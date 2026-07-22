--- v2 (2026-05-07)
+++ v3 (2026-07-22)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -43,51 +44,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>520700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="914400" cy="914400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Picture 2" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="914400" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -453,51 +454,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Certificate)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="28"/>
             <w:u w:val="none"/>
             <w:cs/>
           </w:rPr>
           <w:t>รายงานผลการฝึกอบรม</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
@@ -792,81 +793,81 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(         ชื่อผู้บังคับบัญชาชั้นต้น           )</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5040"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่งผู้บังคับบัญชาชั้นต้น ........................</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="2558"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -1390,143 +1391,2870 @@
           <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3. หน่วยงานของผู้ขอรายงานตัว</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">รายงานการศึกษา  ฝึกอบรม  ดูงาน  ประชุม </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สัมมนา  ปฏิบัติการวิจัย  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>และการไปปฏิบัติงานในองค์การระหว่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.  ชื่อ-สกุล..........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">................................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พนักงานมหาวิทยาลัย      ตำแหน่ง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...............................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> สังกัด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.......................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้รับอนุมัติให้ไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประชุม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สัมมนา  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ดูงาน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ศึกษา   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ฝึกอบรม </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปฏิบัติงานวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...........               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.....................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>องค์กร / ประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>........................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วยทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.............................................................................. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รวมระยะเวลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้รับคุณวุฒิ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วุฒิบัตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้อมูลในเชิงวิชาการที่ได้รับจากการประชุม/สัมมนา ดูงาน ศึกษา ฝึกอบรม ปฏิบัติงานวิจัย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ระบุสิ่งที่ได้เรียนรู้</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วัตถุประสงค์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...........................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เนื้อหา (โดยย่อ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประโยชน์ที่ได้รับจากการไปเพิ่มพูนความรู้และประสบการณ์ในครั้งนี้</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อตนเอง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อหน่วยงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>4.  ปัญหา / อุปสรรค.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ข้อคิดเห็นและข้อเสนอแนะ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ความคิดเห็นของผู้บังคับบัญชา</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                          ระบุชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่งผู้บังคับบัญชาชั้นต้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ความคิดเห็นของคณบดี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ระดับส่วนงาน)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)…………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รองศาสตราจารย์ ภก.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุร</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กิจ นา</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฑี</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุวรรณ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040" w:hanging="5040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5040" w:hanging="5040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1440" w:bottom="709" w:left="1440" w:header="567" w:footer="89" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="849" w:bottom="709" w:left="1440" w:header="567" w:footer="89" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p>
     <w:pPr>
@@ -1541,50 +4269,78 @@
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="238442F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CD89184"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="1560" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2170,51 +4926,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1614243713">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTIyMzM=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTIyMzM=" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2462,74 +5218,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2088</Characters>
+  <Pages>3</Pages>
+  <Words>1173</Words>
+  <Characters>6691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2450</CharactersWithSpaces>
+  <CharactersWithSpaces>7849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>