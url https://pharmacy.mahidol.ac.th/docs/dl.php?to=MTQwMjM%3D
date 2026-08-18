--- v0 (2025-11-26)
+++ v1 (2026-08-18)
@@ -2,1256 +2,1254 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="001E1BD4" w:rsidRPr="00CC0C52" w:rsidRDefault="00C939EC" w:rsidP="00CC0C52">
+    <w:p w14:paraId="481E0637" w14:textId="2A3A0687" w:rsidR="00CF42EB" w:rsidRPr="0002568E" w:rsidRDefault="00C939EC" w:rsidP="00CF42EB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0C52">
+      <w:r w:rsidRPr="0002568E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบประเมินตนเอง</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C52" w:rsidRPr="00CC0C52">
+      <w:r w:rsidR="00CC0C52" w:rsidRPr="0002568E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประกอบ</w:t>
       </w:r>
-      <w:r w:rsidR="001E1BD4" w:rsidRPr="00CC0C52">
+      <w:r w:rsidR="001E1BD4" w:rsidRPr="0002568E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t>การประเมินผลการ</w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C52" w:rsidRPr="00CC0C52">
+      <w:r w:rsidR="00CC0C52" w:rsidRPr="0002568E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t>ทดลองปฏิบัติงาน</w:t>
       </w:r>
-      <w:r w:rsidR="001E1BD4" w:rsidRPr="00CC0C52">
+      <w:r w:rsidR="0002568E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ครั้งที่............</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1BD4" w:rsidRPr="0002568E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00586293" w:rsidRPr="00CC0C52" w:rsidRDefault="00CC0C52">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+    <w:p w14:paraId="197E824D" w14:textId="6107C188" w:rsidR="00CF42EB" w:rsidRPr="00CF42EB" w:rsidRDefault="00CF42EB" w:rsidP="00CF42EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF42EB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0C52" w:rsidRPr="00CF42EB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โปรดระบุงานที่ได้รับมอบหมายเพื่อประเมินการปฏิบัติงานของตนเอง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> พร้อมลงชื่อผู้ทดลองปฏิบัติงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B548721" w14:textId="4845FF58" w:rsidR="00586293" w:rsidRPr="00CF42EB" w:rsidRDefault="007B572D" w:rsidP="00CF42EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF42EB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(กรุณาระบุให้ตรงตามแบบรายงานการประเมินของคณะกรรมการทดลองปฏิบัติงาน</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF42EB" w:rsidRPr="00CF42EB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF42EB">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D0C48C" w14:textId="54CFD0F4" w:rsidR="00CC57B8" w:rsidRPr="00CC0C52" w:rsidRDefault="00586293">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC0C52">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>1</w:t>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:t>ใส่เครื่องหมาย</w:t>
+      </w:r>
+      <w:r w:rsidR="0018766D" w:rsidRPr="00CC0C52">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0018766D" w:rsidRPr="00CC0C52">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:sym w:font="Wingdings" w:char="F0FE"/>
+      </w:r>
       <w:r w:rsidRPr="00CC0C52">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ใส่เครื่องหมาย</w:t>
+        <w:t xml:space="preserve"> เรียงจาก </w:t>
+      </w:r>
+      <w:r w:rsidR="007B572D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ดี</w:t>
+      </w:r>
+      <w:r w:rsidR="0002568E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มาก</w:t>
       </w:r>
       <w:r w:rsidR="0018766D" w:rsidRPr="00CC0C52">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="007B572D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ดี</w:t>
       </w:r>
       <w:r w:rsidR="0018766D" w:rsidRPr="00CC0C52">
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> เรียงจาก </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  / </w:t>
+      </w:r>
+      <w:r w:rsidR="007B572D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พอใช้</w:t>
       </w:r>
       <w:r w:rsidR="0018766D" w:rsidRPr="00CC0C52">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>5 ดีเด่น / 4 ดีมาก  / 3 ดี / 2 พอใช้ / 1 ต้องปรับปรุง</w:t>
+        <w:t xml:space="preserve"> / ต้องปรับปรุง</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8784" w:type="dxa"/>
+        <w:tblW w:w="9239" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="725"/>
-        <w:gridCol w:w="5242"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="4799"/>
+        <w:gridCol w:w="832"/>
+        <w:gridCol w:w="869"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="1151"/>
+        <w:gridCol w:w="12"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00586293" w:rsidRPr="00586293" w:rsidTr="004A79D4">
+      <w:tr w:rsidR="00586293" w:rsidRPr="00586293" w14:paraId="7875B7BD" w14:textId="77777777" w:rsidTr="007B572D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00586293" w:rsidP="0010507E">
+          <w:p w14:paraId="2810F43F" w14:textId="77777777" w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00586293" w:rsidP="0010507E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00586293">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5242" w:type="dxa"/>
+            <w:tcW w:w="4799" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00CC0C52" w:rsidP="0010507E">
+          <w:p w14:paraId="2D76D002" w14:textId="77777777" w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00CC0C52" w:rsidP="0010507E">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>งานที่ได้รับมอบหมาย</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00CC0C52">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(จากแบบรายงานการประเมินผลทดลองปฏิบัติงานฯ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3715" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="42169C44" w14:textId="5EB2C24F" w:rsidR="00586293" w:rsidRDefault="007B572D" w:rsidP="0010507E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>งานที่ได้รับมอบหมาย</w:t>
-[...49 lines deleted...]
-              <w:t>คะแนน</w:t>
+              <w:t>ระดับประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00586293" w:rsidRPr="00586293" w:rsidTr="004A79D4">
+      <w:tr w:rsidR="007B572D" w:rsidRPr="00586293" w14:paraId="4962B711" w14:textId="77777777" w:rsidTr="007B572D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00586293" w:rsidP="0010507E">
+          <w:p w14:paraId="5716C219" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="0010507E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5242" w:type="dxa"/>
+            <w:tcW w:w="4799" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00586293" w:rsidP="0010507E">
+          <w:p w14:paraId="1F211D6A" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="0010507E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00A705C4" w:rsidP="00586293">
+          <w:p w14:paraId="5472274D" w14:textId="30B1641A" w:rsidR="007B572D" w:rsidRPr="007B572D" w:rsidRDefault="007B572D" w:rsidP="00586293">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B572D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>ดีมาก</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00A705C4" w:rsidP="00586293">
+          <w:p w14:paraId="3A5A8CDD" w14:textId="37ABCB56" w:rsidR="007B572D" w:rsidRPr="007B572D" w:rsidRDefault="007B572D" w:rsidP="00586293">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B572D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>ดี</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00586293" w:rsidP="00586293">
+          <w:p w14:paraId="3EDAD699" w14:textId="3A9CF5C5" w:rsidR="007B572D" w:rsidRPr="007B572D" w:rsidRDefault="007B572D" w:rsidP="00586293">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B572D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>พอใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00586293" w:rsidRPr="00586293" w:rsidRDefault="00A705C4" w:rsidP="00586293">
+          <w:p w14:paraId="6C677D07" w14:textId="31F9C723" w:rsidR="007B572D" w:rsidRPr="007B572D" w:rsidRDefault="007B572D" w:rsidP="00586293">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B572D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="32"/>
-                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>2</w:t>
-[...31 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>ต้องปรับปรุง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidTr="004A79D4">
+      <w:tr w:rsidR="007B572D" w:rsidRPr="00586293" w14:paraId="534275BC" w14:textId="77777777" w:rsidTr="007B572D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="6B15DFBD" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00586293">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5242" w:type="dxa"/>
+            <w:tcW w:w="4799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:p w14:paraId="41354A53" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="347124F3" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="73A34D19" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="5AD1BB94" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="3B161494" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="59203640" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...14 lines deleted...]
-        <w:bookmarkEnd w:id="0"/>
       </w:tr>
-      <w:tr w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidTr="004A79D4">
+      <w:tr w:rsidR="007B572D" w:rsidRPr="00586293" w14:paraId="3323CA55" w14:textId="77777777" w:rsidTr="007B572D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="37AB83D7" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00586293">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5242" w:type="dxa"/>
+            <w:tcW w:w="4799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:p w14:paraId="49EDA114" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C494B2A" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="62D56E5C" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="30F7B30A" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="299C4486" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...13 lines deleted...]
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="6AFDA3DD" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidTr="004A79D4">
+      <w:tr w:rsidR="007B572D" w:rsidRPr="00586293" w14:paraId="6969FE5E" w14:textId="77777777" w:rsidTr="007B572D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="7F15F3D8" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00586293">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5242" w:type="dxa"/>
+            <w:tcW w:w="4799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:p w14:paraId="0838A4ED" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="001BCA87" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="453559E2" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="2AC61FD3" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="0DBFB906" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...13 lines deleted...]
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="0F29C6B7" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidTr="004A79D4">
+      <w:tr w:rsidR="007B572D" w:rsidRPr="00586293" w14:paraId="5B037E00" w14:textId="77777777" w:rsidTr="007B572D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="22504F64" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00586293">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5242" w:type="dxa"/>
+            <w:tcW w:w="4799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:p w14:paraId="7E0270BD" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EABF274" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="65812647" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="26A65F57" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="57A45582" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...13 lines deleted...]
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="56715250" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidTr="004A79D4">
+      <w:tr w:rsidR="007B572D" w:rsidRPr="00586293" w14:paraId="74E3279E" w14:textId="77777777" w:rsidTr="007B572D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="3005AE60" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00586293">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5242" w:type="dxa"/>
+            <w:tcW w:w="4799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:p w14:paraId="64FF73B0" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37060679" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="004A79D4" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="7D331A22" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="2C7E83D0" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="0C9386FA" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...13 lines deleted...]
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="12ADD215" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidTr="004A79D4">
+      <w:tr w:rsidR="007B572D" w:rsidRPr="00586293" w14:paraId="183589ED" w14:textId="77777777" w:rsidTr="007B572D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="12" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRPr="00586293" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="4973D441" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="00586293" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5242" w:type="dxa"/>
+            <w:tcW w:w="4799" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="7BA2A531" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CC0C52" w:rsidRPr="004A79D4" w:rsidRDefault="00CC0C52" w:rsidP="00727D03">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:p w14:paraId="29A83200" w14:textId="77777777" w:rsidR="007B572D" w:rsidRPr="004A79D4" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcW w:w="832" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="349304BD" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="07299F3B" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
+          <w:p w14:paraId="62CE425E" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00727D03" w:rsidRDefault="00727D03" w:rsidP="00727D03">
-[...22 lines deleted...]
-              <w:ind w:right="541"/>
+          <w:p w14:paraId="1DD5093C" w14:textId="77777777" w:rsidR="007B572D" w:rsidRDefault="007B572D" w:rsidP="00727D03">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CC0C52" w:rsidRDefault="00CC0C52" w:rsidP="00CC0C52">
+    <w:p w14:paraId="58F91A18" w14:textId="77777777" w:rsidR="00CC0C52" w:rsidRDefault="00CC0C52" w:rsidP="00CC0C52">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D28CA" w:rsidRPr="0018766D" w:rsidRDefault="00CC0C52" w:rsidP="00CC0C52">
+    <w:p w14:paraId="676AF21E" w14:textId="77777777" w:rsidR="008D28CA" w:rsidRPr="0018766D" w:rsidRDefault="00CC0C52" w:rsidP="00CC0C52">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="0018766D" w:rsidRPr="0018766D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตั้งแต่เริ่ม</w:t>
       </w:r>
@@ -1326,77 +1324,77 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ของตนเอง</w:t>
       </w:r>
       <w:r w:rsidR="00A705C4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระหว่าง</w:t>
       </w:r>
       <w:r w:rsidR="0018766D" w:rsidRPr="0018766D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การประเมินการทดลองปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018766D" w:rsidRDefault="0018766D">
+    <w:p w14:paraId="0CD75C37" w14:textId="022346F4" w:rsidR="0018766D" w:rsidRDefault="0018766D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC0C52" w:rsidRDefault="00CC0C52" w:rsidP="00CC0C52">
+    <w:p w14:paraId="3CF9725D" w14:textId="77777777" w:rsidR="00CC0C52" w:rsidRDefault="00CC0C52" w:rsidP="00CC0C52">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0018766D" w:rsidRPr="0018766D" w:rsidRDefault="00CC0C52" w:rsidP="00CC0C52">
+    <w:p w14:paraId="48A51F18" w14:textId="513F3D66" w:rsidR="0018766D" w:rsidRPr="0018766D" w:rsidRDefault="00CC0C52" w:rsidP="00CC0C52">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="0018766D" w:rsidRPr="0018766D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตั้งแต่เริ่</w:t>
@@ -1483,426 +1481,402 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>องตนเอง</w:t>
       </w:r>
       <w:r w:rsidR="00A705C4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระหว่าง</w:t>
       </w:r>
       <w:r w:rsidR="0018766D" w:rsidRPr="0018766D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การประเมินทดลองปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018766D" w:rsidRDefault="0018766D" w:rsidP="0018766D">
+    <w:p w14:paraId="01A6B63C" w14:textId="1E65AA67" w:rsidR="0018766D" w:rsidRDefault="0018766D" w:rsidP="0018766D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+        <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A705C4" w:rsidRDefault="00A705C4" w:rsidP="0018766D">
-      <w:pPr>
+    <w:p w14:paraId="643B08B1" w14:textId="77777777" w:rsidR="0002568E" w:rsidRDefault="0002568E" w:rsidP="0018766D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A9DF74" w14:textId="19D50908" w:rsidR="00A705C4" w:rsidRDefault="00A705C4" w:rsidP="0018766D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56EE662B" w14:textId="77777777" w:rsidR="00A705C4" w:rsidRPr="00586293" w:rsidRDefault="00A705C4" w:rsidP="00A705C4">
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00586293">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงชื่อ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586293">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………………………………..……..…………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586293">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้ทดลองปฏิบัติงาน</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A705C4" w:rsidRPr="00586293" w:rsidRDefault="00A705C4" w:rsidP="00A705C4">
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:firstLine="720"/>
+    <w:p w14:paraId="12D25CC3" w14:textId="77777777" w:rsidR="00A705C4" w:rsidRPr="00586293" w:rsidRDefault="00A705C4" w:rsidP="00A705C4">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00586293">
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586293">
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ลงชื่อ</w:t>
+        <w:t>วันที่....</w:t>
       </w:r>
       <w:r w:rsidRPr="00586293">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>…………………………………………..……..…………………</w:t>
+        <w:t>....</w:t>
       </w:r>
       <w:r w:rsidRPr="00586293">
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t>ผู้ทดลองปฏิบัติงาน</w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A705C4" w:rsidRPr="00586293" w:rsidRDefault="00A705C4" w:rsidP="00A705C4">
-[...1 lines deleted...]
-        <w:ind w:left="1440" w:firstLine="720"/>
+    <w:p w14:paraId="6A2D1BB6" w14:textId="1F5C5EEA" w:rsidR="00255C80" w:rsidRPr="00586293" w:rsidRDefault="00A705C4" w:rsidP="007E57B9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00586293">
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">                       </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00586293">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...1 lines deleted...]
-        <w:t>วันที่....</w:t>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00586293">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>....</w:t>
-[...24 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00586293">
-[...47 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00586293">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00586293">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00586293">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00255C80" w:rsidRPr="00586293" w:rsidSect="0005654F">
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="993" w:right="1138" w:bottom="0" w:left="1699" w:header="562" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D17826" w:rsidRDefault="00D17826" w:rsidP="00673742">
+    <w:p w14:paraId="25EDD22E" w14:textId="77777777" w:rsidR="00D658C9" w:rsidRDefault="00D658C9" w:rsidP="00673742">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D17826" w:rsidRDefault="00D17826" w:rsidP="00673742">
+    <w:p w14:paraId="660CE002" w14:textId="77777777" w:rsidR="00D658C9" w:rsidRDefault="00D658C9" w:rsidP="00673742">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-101731897"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00673742" w:rsidRDefault="00673742">
+      <w:p w14:paraId="704CA82F" w14:textId="77777777" w:rsidR="00673742" w:rsidRDefault="00673742">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00673742" w:rsidRDefault="00673742">
+  <w:p w14:paraId="47DD15C0" w14:textId="77777777" w:rsidR="00673742" w:rsidRDefault="00673742">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D17826" w:rsidRDefault="00D17826" w:rsidP="00673742">
+    <w:p w14:paraId="6F396C5D" w14:textId="77777777" w:rsidR="00D658C9" w:rsidRDefault="00D658C9" w:rsidP="00673742">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D17826" w:rsidRDefault="00D17826" w:rsidP="00673742">
+    <w:p w14:paraId="406CB8E7" w14:textId="77777777" w:rsidR="00D658C9" w:rsidRDefault="00D658C9" w:rsidP="00673742">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA7048C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ADC2F3A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2378,50 +2352,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5422" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6142" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2452194F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3DDA2D9C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A56F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7527032"/>
     <w:lvl w:ilvl="0" w:tplc="55D67BD2">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2490,51 +2553,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B545295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03228CC8"/>
     <w:lvl w:ilvl="0" w:tplc="C77EC55C">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2603,51 +2666,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404C53C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C082D24"/>
     <w:lvl w:ilvl="0" w:tplc="DE26DF48">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2716,51 +2779,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CFC2B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC5CFA32"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2805,51 +2868,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="503D7278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C989848"/>
     <w:lvl w:ilvl="0" w:tplc="D58E462C">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2918,51 +2981,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50FC2BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D1E27C0"/>
     <w:lvl w:ilvl="0" w:tplc="50FEAB54">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:lang w:bidi="th-TH"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3008,51 +3071,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="540A4E9F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B0CE38A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A761FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D94FE5A"/>
     <w:lvl w:ilvl="0" w:tplc="5E30F608">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3121,294 +3273,309 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="934747107">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="251820616">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1234199484">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1268931786">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="450592164">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6" w16cid:durableId="356392578">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="406924541">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1671564348">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="9" w16cid:durableId="1745106575">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="10" w16cid:durableId="2095276896">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1428309448">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="12" w16cid:durableId="1646859314">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="13" w16cid:durableId="1320379415">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="14" w16cid:durableId="240650123">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E1BD4"/>
+    <w:rsid w:val="0002568E"/>
     <w:rsid w:val="00053D67"/>
     <w:rsid w:val="0005654F"/>
     <w:rsid w:val="00064998"/>
     <w:rsid w:val="000903DE"/>
     <w:rsid w:val="000B6E98"/>
     <w:rsid w:val="000E352B"/>
     <w:rsid w:val="00130E3A"/>
     <w:rsid w:val="001329D5"/>
     <w:rsid w:val="0013609F"/>
     <w:rsid w:val="0018766D"/>
     <w:rsid w:val="001937AA"/>
     <w:rsid w:val="001B01E8"/>
     <w:rsid w:val="001C439C"/>
     <w:rsid w:val="001D7D7F"/>
     <w:rsid w:val="001E1BD4"/>
+    <w:rsid w:val="00203A2A"/>
     <w:rsid w:val="0020715E"/>
     <w:rsid w:val="00231834"/>
     <w:rsid w:val="00241051"/>
     <w:rsid w:val="00243B25"/>
     <w:rsid w:val="00255C80"/>
     <w:rsid w:val="0025616A"/>
     <w:rsid w:val="00267C1B"/>
     <w:rsid w:val="00281D21"/>
+    <w:rsid w:val="002D3170"/>
     <w:rsid w:val="002D7C14"/>
     <w:rsid w:val="002E74A6"/>
     <w:rsid w:val="00311741"/>
+    <w:rsid w:val="0031699A"/>
     <w:rsid w:val="00320B4E"/>
     <w:rsid w:val="00325FB3"/>
     <w:rsid w:val="00333819"/>
     <w:rsid w:val="00360341"/>
     <w:rsid w:val="00395768"/>
     <w:rsid w:val="003B6C79"/>
     <w:rsid w:val="003E52D5"/>
     <w:rsid w:val="00435D9A"/>
     <w:rsid w:val="00457EDF"/>
     <w:rsid w:val="00497B10"/>
     <w:rsid w:val="004A1C6A"/>
     <w:rsid w:val="004A1FFC"/>
     <w:rsid w:val="004A79D4"/>
     <w:rsid w:val="004E62CD"/>
+    <w:rsid w:val="00504FBA"/>
     <w:rsid w:val="00527765"/>
     <w:rsid w:val="00530343"/>
     <w:rsid w:val="00586293"/>
     <w:rsid w:val="00586B03"/>
     <w:rsid w:val="005E256D"/>
     <w:rsid w:val="005E7124"/>
     <w:rsid w:val="005F31D3"/>
     <w:rsid w:val="0061796A"/>
     <w:rsid w:val="006250AB"/>
     <w:rsid w:val="0063696C"/>
+    <w:rsid w:val="00653B45"/>
     <w:rsid w:val="00662826"/>
     <w:rsid w:val="00673742"/>
     <w:rsid w:val="006D7C6E"/>
     <w:rsid w:val="006F33AC"/>
     <w:rsid w:val="00702791"/>
     <w:rsid w:val="00722738"/>
     <w:rsid w:val="00723F6B"/>
     <w:rsid w:val="00727D03"/>
     <w:rsid w:val="00736125"/>
     <w:rsid w:val="007377E2"/>
     <w:rsid w:val="00741768"/>
     <w:rsid w:val="00750430"/>
     <w:rsid w:val="00774BEB"/>
     <w:rsid w:val="007756FA"/>
     <w:rsid w:val="0079686F"/>
     <w:rsid w:val="007978A9"/>
+    <w:rsid w:val="007B572D"/>
     <w:rsid w:val="007D188C"/>
     <w:rsid w:val="007E542C"/>
     <w:rsid w:val="007E57B9"/>
     <w:rsid w:val="007F5CE4"/>
     <w:rsid w:val="00820D37"/>
     <w:rsid w:val="008510CE"/>
     <w:rsid w:val="008646C4"/>
     <w:rsid w:val="008744CB"/>
     <w:rsid w:val="00884E9C"/>
     <w:rsid w:val="008B48FE"/>
     <w:rsid w:val="008C6960"/>
     <w:rsid w:val="008D28CA"/>
     <w:rsid w:val="008E6DCE"/>
     <w:rsid w:val="008F7C3E"/>
     <w:rsid w:val="00957E22"/>
     <w:rsid w:val="00967EAB"/>
     <w:rsid w:val="0097540D"/>
     <w:rsid w:val="009B6CE8"/>
     <w:rsid w:val="009C3CB3"/>
     <w:rsid w:val="009C7615"/>
     <w:rsid w:val="009E329D"/>
     <w:rsid w:val="009F7274"/>
     <w:rsid w:val="00A1138A"/>
     <w:rsid w:val="00A15003"/>
     <w:rsid w:val="00A705C4"/>
     <w:rsid w:val="00A82602"/>
     <w:rsid w:val="00A85EF1"/>
     <w:rsid w:val="00A9107A"/>
     <w:rsid w:val="00A919A4"/>
     <w:rsid w:val="00AE57B9"/>
     <w:rsid w:val="00AF7D21"/>
     <w:rsid w:val="00B36020"/>
     <w:rsid w:val="00B36031"/>
     <w:rsid w:val="00B71668"/>
     <w:rsid w:val="00B87220"/>
     <w:rsid w:val="00BA66D8"/>
     <w:rsid w:val="00BB458D"/>
     <w:rsid w:val="00C64B11"/>
     <w:rsid w:val="00C939EC"/>
     <w:rsid w:val="00CC0C52"/>
     <w:rsid w:val="00CC57B8"/>
+    <w:rsid w:val="00CF42EB"/>
     <w:rsid w:val="00D17826"/>
     <w:rsid w:val="00D54425"/>
+    <w:rsid w:val="00D658C9"/>
     <w:rsid w:val="00D86A95"/>
     <w:rsid w:val="00E12700"/>
     <w:rsid w:val="00E13D79"/>
     <w:rsid w:val="00E7066F"/>
     <w:rsid w:val="00E7471A"/>
     <w:rsid w:val="00E74E33"/>
     <w:rsid w:val="00E75ECB"/>
     <w:rsid w:val="00E75F24"/>
     <w:rsid w:val="00E8313D"/>
     <w:rsid w:val="00EA44C0"/>
     <w:rsid w:val="00EB716C"/>
     <w:rsid w:val="00F4434F"/>
     <w:rsid w:val="00F808FD"/>
     <w:rsid w:val="00F82714"/>
     <w:rsid w:val="00FC040D"/>
     <w:rsid w:val="00FD603F"/>
     <w:rsid w:val="00FE263B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4916E768"/>
+  <w14:docId w14:val="4DAE5FEA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3DBA0362-59E3-4476-9B96-07FAA3DD5870}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3740,50 +3907,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009C7615"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New" w:cs="Angsana New"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001E1BD4"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -3995,51 +4163,51 @@
     <w:rsid w:val="00F4434F"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A85EF1"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s1">
     <w:name w:val="s1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00FE263B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4288,70 +4456,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62925BAA-4D2E-409C-AB9B-DF2070F25E88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>219</Words>
-  <Characters>1254</Characters>
+  <Words>189</Words>
+  <Characters>1081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1471</CharactersWithSpaces>
+  <CharactersWithSpaces>1268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>