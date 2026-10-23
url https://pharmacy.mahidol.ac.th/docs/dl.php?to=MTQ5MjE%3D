--- v0 (2025-11-26)
+++ v1 (2026-10-23)
@@ -18,51 +18,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3629CC3D" w14:textId="4A02FA4D" w:rsidR="00820B19" w:rsidRPr="00E005AB" w:rsidRDefault="00820B19" w:rsidP="00820B19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3988BE3A" wp14:editId="465EF6FE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3988BE3A" wp14:editId="528F03FA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2594610</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>12700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="771525" cy="771525"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="29" name="Picture 1" descr="logo-MU_color"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="logo-MU_color"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
@@ -1097,224 +1097,290 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D83549">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">รวมเป็นวงเงินทั้งสิ้น ............................บาท (...............................................) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136DF1B2" w14:textId="77777777" w:rsidR="007D6254" w:rsidRPr="00D83549" w:rsidRDefault="007D6254" w:rsidP="00F6061D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A384103" w14:textId="54EB3EE4" w:rsidR="00F6061D" w:rsidRPr="009343CD" w:rsidRDefault="00F6061D" w:rsidP="00F6061D">
+    <w:p w14:paraId="5A384103" w14:textId="03D0FFE5" w:rsidR="00F6061D" w:rsidRPr="009343CD" w:rsidRDefault="00F6061D" w:rsidP="00F6061D">
       <w:pPr>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>หมายเหตุ - ขออนุ</w:t>
       </w:r>
       <w:r w:rsidR="007D6254" w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
         <w:t>มั</w:t>
       </w:r>
       <w:r w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ติเงินจากทุนสนับสนุนการเข้าร่วมประชุมภายในประเทศ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D6254" w:rsidRPr="009343CD">
+        <w:t>ติเงินจาก</w:t>
+      </w:r>
+      <w:r w:rsidR="00225725">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t>*</w:t>
+        <w:t>ประกาศ</w:t>
       </w:r>
       <w:r w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">เฉพาะข้อ 1-3 (ไม่เกิน 5,000 บาท) วงเงิน </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009343CD">
+        <w:t xml:space="preserve">ทุนสนับสนุนการเข้าร่วมประชุมภายในประเทศ </w:t>
+      </w:r>
+      <w:r w:rsidR="007D6254" w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t>บาท</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">            - ขออนุ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D6254" w:rsidRPr="009343CD">
+        <w:t xml:space="preserve">เฉพาะข้อ 1-3 (ไม่เกิน 5,000 บาท) วงเงิน </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009343CD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t>มั</w:t>
-      </w:r>
+        <w:t>บาท</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332C39A1" w14:textId="1DE68A96" w:rsidR="00F6061D" w:rsidRPr="009343CD" w:rsidRDefault="00F6061D" w:rsidP="00F6061D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ติเงินจากทุนสนับสนุนการนำเสนอผลงาน เฉพาะข้อ 4 (ไม่เกิน 1,000 บาท/ครั้ง) วงเงิน </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009343CD">
+        <w:t xml:space="preserve">            - ขออนุ</w:t>
+      </w:r>
+      <w:r w:rsidR="007D6254" w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t>บาท</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>มั</w:t>
+      </w:r>
       <w:r w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">            - กรณีส่วนต่างขออนุมัติเงินจาก เงินรายได้ภาควิชา/หน่วยงาน วงเงิน ................... บาท</w:t>
+        <w:t>ติเงินจาก</w:t>
+      </w:r>
+      <w:r w:rsidR="00225725">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประกาศ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009343CD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ทุนสนับสนุนการนำเสนอผลงาน เฉพาะข้อ 4 (ไม่เกิน 1,000 บาท/ครั้ง) วงเงิน </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009343CD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009343CD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บาท</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58795D3F" w14:textId="02E1047F" w:rsidR="00F6061D" w:rsidRPr="009343CD" w:rsidRDefault="00F6061D" w:rsidP="00F6061D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009343CD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">            - กรณีส่วนต่าง</w:t>
+      </w:r>
+      <w:r w:rsidR="00225725">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จากประกาศฯ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009343CD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขออนุมัติเงินจาก เงินรายได้ภาควิชา/หน่วยงาน วงเงิน ................... บาท</w:t>
       </w:r>
       <w:r w:rsidRPr="009343CD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2643F8" w14:textId="7ABE7FEE" w:rsidR="00820B19" w:rsidRPr="00D83549" w:rsidRDefault="00820B19" w:rsidP="00ED1909">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -1538,51 +1604,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D83549">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">วันที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="00D83549">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>……............……...………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1FE30F47" w14:textId="78FD3450" w:rsidR="00ED1909" w:rsidRPr="004812AA" w:rsidRDefault="00035954" w:rsidP="00ED1909">
+    <w:p w14:paraId="1FE30F47" w14:textId="04282D95" w:rsidR="00ED1909" w:rsidRPr="004812AA" w:rsidRDefault="00035954" w:rsidP="00ED1909">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:ind w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004812AA">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ส่วนของงานกลยุทธ์และแผน  </w:t>
       </w:r>
       <w:r w:rsidRPr="004812AA">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="26"/>
@@ -1637,89 +1703,98 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004812AA">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
         <w:t>เห็นสมควรพิจารณาอนุมัติในหลักการ</w:t>
       </w:r>
       <w:r w:rsidR="00D83549">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ประจำปีงบประมาณ 2569</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve">ประจำปีงบประมาณ </w:t>
+      </w:r>
+      <w:r w:rsidR="00225725">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>2570</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10352" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5104"/>
         <w:gridCol w:w="5248"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED1909" w:rsidRPr="004812AA" w14:paraId="639307E7" w14:textId="77777777" w:rsidTr="001217EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5104" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="453DE49C" w14:textId="4F45BCAB" w:rsidR="00ED1909" w:rsidRPr="009F2D69" w:rsidRDefault="009F2D69" w:rsidP="00947D04">
+          <w:p w14:paraId="453DE49C" w14:textId="4A235DA5" w:rsidR="00ED1909" w:rsidRPr="009F2D69" w:rsidRDefault="00225725" w:rsidP="00947D04">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F2D69">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประกาศ</w:t>
+            </w:r>
+            <w:r w:rsidR="009F2D69" w:rsidRPr="009F2D69">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ทุนสนับสนุน</w:t>
             </w:r>
             <w:r w:rsidR="00ED1909" w:rsidRPr="009F2D69">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การเข้าร่วมประชุมภายในประเทศ (5,000 บาท)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11147FDB" w14:textId="77777777" w:rsidR="00C23109" w:rsidRDefault="00ED1909" w:rsidP="00ED1909">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -1773,67 +1848,85 @@
             </w:r>
             <w:r w:rsidR="00C62638" w:rsidRPr="009F2D69">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2D69">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>.................... บาท</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7794F8" w14:textId="74E576E8" w:rsidR="00ED1909" w:rsidRPr="009F2D69" w:rsidRDefault="00ED1909" w:rsidP="00ED1909">
+          <w:p w14:paraId="2E7794F8" w14:textId="37BDD7CF" w:rsidR="00ED1909" w:rsidRPr="009F2D69" w:rsidRDefault="00ED1909" w:rsidP="00ED1909">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F2D69">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">                    ทุนสนับสนุนการนำ</w:t>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r w:rsidR="00225725">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประกาศ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F2D69">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทุนสนับสนุนการนำ</w:t>
             </w:r>
             <w:r w:rsidR="00D90383">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เ</w:t>
             </w:r>
             <w:r w:rsidRPr="009F2D69">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สนอผลงาน (2,000 บาท)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="306DEA23" w14:textId="77777777" w:rsidR="00C23109" w:rsidRDefault="00ED1909" w:rsidP="00ED1909">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -2032,92 +2125,83 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมวด</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00553FD6" w:rsidRPr="004812AA" w14:paraId="104B5186" w14:textId="77777777" w:rsidTr="001217EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55D2ED01" w14:textId="070FB89A" w:rsidR="00553FD6" w:rsidRDefault="00553FD6" w:rsidP="00553FD6">
+          <w:p w14:paraId="55D2ED01" w14:textId="7D04D2B7" w:rsidR="00553FD6" w:rsidRDefault="00553FD6" w:rsidP="00553FD6">
             <w:pPr>
               <w:ind w:right="-106"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F07F"/>
             </w:r>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>เงินรายได้คณะฯ ประจำปี 256</w:t>
-[...8 lines deleted...]
-              <w:t>9</w:t>
+              <w:t xml:space="preserve">เงินรายได้คณะฯ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DDDFB45" w14:textId="77777777" w:rsidR="00553FD6" w:rsidRPr="004812AA" w:rsidRDefault="00553FD6" w:rsidP="00553FD6">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F07F"/>
             </w:r>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
@@ -2272,77 +2356,50 @@
             </w:pPr>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F07F"/>
             </w:r>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>งบดำเนินการ</w:t>
-            </w:r>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> ค่าสาธารณูปโภค</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03708FDA" w14:textId="644FCDA8" w:rsidR="00553FD6" w:rsidRPr="004812AA" w:rsidRDefault="00553FD6" w:rsidP="00553FD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F07F"/>
             </w:r>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2492,88 +2549,85 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4928881D" w14:textId="77777777" w:rsidR="00035954" w:rsidRPr="004812AA" w:rsidRDefault="00035954" w:rsidP="004812AA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>……………………………………………..</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32FAA637" w14:textId="70373191" w:rsidR="00035954" w:rsidRPr="004812AA" w:rsidRDefault="00035954" w:rsidP="004812AA">
+          <w:p w14:paraId="187B640F" w14:textId="77777777" w:rsidR="003D0F59" w:rsidRPr="003D0F59" w:rsidRDefault="003D0F59" w:rsidP="003D0F59">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004812AA">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> แทนนิมิต)</w:t>
+            <w:r w:rsidRPr="003D0F59">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D0F59">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>……………………………………..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D0F59">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54C7521D" w14:textId="77777777" w:rsidR="00035954" w:rsidRPr="004812AA" w:rsidRDefault="00035954" w:rsidP="004812AA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004812AA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หัวหน้างานกลยุทธ์และแผน</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DA5FCF8" w14:textId="77777777" w:rsidR="00035954" w:rsidRPr="004812AA" w:rsidRDefault="00035954" w:rsidP="004812AA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
@@ -2963,91 +3017,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รองศาสตราจารย์</w:t>
             </w:r>
             <w:r w:rsidR="009F2D69">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB025E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ภก.</w:t>
-[...39 lines deleted...]
-              <w:t>สุวรรณ )</w:t>
+              <w:t>ภก.สุรกิจ นาฑีสุวรรณ )</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F148135" w14:textId="77777777" w:rsidR="004812AA" w:rsidRPr="00EB025E" w:rsidRDefault="004812AA" w:rsidP="00722C84">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB025E">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คณบดีคณะเภสัชศาสตร์</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40AD8EEB" w14:textId="77777777" w:rsidR="004812AA" w:rsidRPr="00EB025E" w:rsidRDefault="004812AA" w:rsidP="00722C84">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
@@ -3421,95 +3435,95 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3621"/>
         <w:gridCol w:w="1341"/>
         <w:gridCol w:w="1494"/>
         <w:gridCol w:w="3973"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C23109" w:rsidRPr="002817CD" w14:paraId="57D2CA81" w14:textId="77777777" w:rsidTr="00240BDE">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10429" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6C324F" w14:textId="734C5420" w:rsidR="00C23109" w:rsidRPr="00C23109" w:rsidRDefault="00C23109" w:rsidP="00C23109">
+          <w:p w14:paraId="3E6C324F" w14:textId="40089AFC" w:rsidR="00C23109" w:rsidRPr="00C23109" w:rsidRDefault="00C23109" w:rsidP="00C23109">
             <w:pPr>
               <w:ind w:right="-112" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C23109">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ใบสั่งงานภา</w:t>
             </w:r>
             <w:r w:rsidR="00240BDE">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ย</w:t>
             </w:r>
             <w:r w:rsidRPr="00C23109">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ในคณะเภสัชศาสตร์ 2569</w:t>
+              <w:t>ในคณะเภสัชศาสตร์</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C23109" w:rsidRPr="002817CD" w14:paraId="3834F7BA" w14:textId="77777777" w:rsidTr="00240BDE">
         <w:trPr>
           <w:trHeight w:val="2633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3621" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="245513FB" w14:textId="77777777" w:rsidR="00C23109" w:rsidRPr="002817CD" w:rsidRDefault="00C23109" w:rsidP="0095331D">
             <w:pPr>
               <w:ind w:right="-79" w:firstLine="38"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -3696,51 +3710,51 @@
                                     <w:t>บริการวิชาการ</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="69D646B3" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1.1pt;margin-top:.45pt;width:76.5pt;height:86.4pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQtxvljAIAADgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx1nzdIacYqgRYYB&#10;QVu0HXpmZDkWptckJXb260fJTpo+TsN0EESR4uPjR82uOiXJjjsvjC5pfjaihGtmKqE3Jf35tPxy&#10;QYkPoCuQRvOS7rmnV/PPn2atLfjYNEZW3BF0on3R2pI2IdgiyzxruAJ/ZizXqKyNUxBQdJusctCi&#10;dyWz8Wj0LWuNq6wzjHuPtze9ks6T/7rmLNzVteeByJJibiHtLu3ruGfzGRQbB7YRbEgD/iELBUJj&#10;0KOrGwhAtk68c6UEc8abOpwxozJT14LxVANWk4/eVPPYgOWpFgTH2yNM/v+5Zbe7e0dEVdIxJRoU&#10;tugBQQO9kZyMIzyt9QVaPdp7Fwv0dmXYL4+K7JUmCn6w6Wqnoi2WR7qE9f6INe8CYXh5Oc0nE+wI&#10;Q1U+upyOL1IzMigOr63z4Ts3isRDSR2mlSCG3cqHGB+Kg0lKzEhRLYWUSdj7a+nIDrDtyJbKtJRI&#10;8AEvS7pMK9aGLvzpM6lJW9Kv+XSCiQHSsZYQ8KgsAuT1hhKQG+Q5Cy6l8uqxfxfzCYs9iTtK66O4&#10;sY4b8E2fcPLaM1OJgOMhhSrpxelrqWOVPBF8QOOlAfEUunU3NG9tqj322Jme/N6ypcB4K4TjHhyy&#10;HbuAExzucKulQQDMcKKkMe7PR/fRHkmIWkpanB5E5/cWHMdqf2ik52V+fh7HLQnnk+kYBXeqWZ9q&#10;9FZdG+xUjn+FZekY7YM8HGtn1DMO+iJGRRVohrH7PgzCdeinGr8KxheLZIYjZiGs9KNl0XmELCL9&#10;1D2DswOtAvbo1hwmDYo37Opt40ttFttgapGoFyHucR3mAMcz0Wn4SuL8n8rJ6uXDm/8FAAD//wMA&#10;UEsDBBQABgAIAAAAIQAG6zrZ3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvQv/D&#10;8gRv7cZojcZsShEK3kKriN422WcSmn0bsts09df39VRvM8ww82WryXZixMG3jhTcLyIQSJUzLdUK&#10;Pj8282cQPmgyunOECk7oYZXPbjKdGnekLY67UAseIZ9qBU0IfSqlrxq02i9cj8TZrxusDmyHWppB&#10;H3ncdjKOoidpdUv80Oge3xqs9ruDVeC+t8XfybRfm1Kafl/8vBdj8qjU3e20fgURcArXMlzwGR1y&#10;ZirdgYwXnYI45qKCFxCXcLlkW7JIHhKQeSb/4+dnAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFC3G+WMAgAAOAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAAbrOtncAAAABgEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+                    <v:rect w14:anchorId="69D646B3" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:1.1pt;margin-top:.45pt;width:76.5pt;height:86.4pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcCdL8dwIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nzdIadYqgRYYB&#10;QVugLXpmZDk2JomapMTOfv0oxUmztqdhPhikSPHj8VFX171WbCudb9GUPD8bcSaNwKo165I/Py2+&#10;XHDmA5gKFBpZ8p30/Hr2+dNVZws5xgZVJR2jIMYXnS15E4ItssyLRmrwZ2ilIWONTkMg1a2zykFH&#10;0bXKxqPRt6xDV1mHQnpPp7d7I5+l+HUtRbivay8DUyWn2kL6u/RfxX82u4Ji7cA2rRjKgH+oQkNr&#10;KOkx1C0EYBvXvgulW+HQYx3OBOoM67oVMvVA3eSjN908NmBl6oXA8fYIk/9/YcXd9tE+uFi6t0sU&#10;Pz0hknXWF0dLVPzg09dOR18qnPUJxd0RRdkHJujwcppPJoS1IFM+upyOLxLMGRSH29b58F2iZlEo&#10;uaMpJfBgu/Qh5ofi4JIKQ9VWi1appOz8jXJsCzRQ4kGFHWcKfKDDki/SF4dKIfzpNWVYV/Kv+XRC&#10;hQERrVYQSNS2Krk3a85ArYnBIrhUyl+X/bucT9TsSd5R+j7KG/u4Bd/sC05R95zTbSDiq1aX/OL0&#10;tjKxS5moO6DxOoAohX7VU4NRXGG1e3DM4Z7W3opFS/mWBMcDOOIxTYF2M9zTr1ZIAOAgcdag+/3R&#10;efQnepGVs472gtD5tQEnqdsfhoh3mZ+fx0VKyvlkOibFnVpWpxaz0TdIk8rpFbAiidE/qINYO9Qv&#10;tMLzmJVMYATl3s9hUG7Cfl/pERByPk9utDwWwtI8WhGDR8gi0k/9Czg70CrQjO7wsENQvGHX3jfe&#10;NDjfBKzbRL1XXIc9oMVLdBoeibjZp3ryen3KZn8AAAD//wMAUEsDBBQABgAIAAAAIQAG6zrZ3AAA&#10;AAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvQv/D8gRv7cZojcZsShEK3kKriN422WcS&#10;mn0bsts09df39VRvM8ww82WryXZixMG3jhTcLyIQSJUzLdUKPj8282cQPmgyunOECk7oYZXPbjKd&#10;GnekLY67UAseIZ9qBU0IfSqlrxq02i9cj8TZrxusDmyHWppBH3ncdjKOoidpdUv80Oge3xqs9ruD&#10;VeC+t8XfybRfm1Kafl/8vBdj8qjU3e20fgURcArXMlzwGR1yZirdgYwXnYI45qKCFxCXcLlkW7JI&#10;HhKQeSb/4+dnAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANwJ0vx3AgAAEgUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAbrOtncAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
                       <v:path arrowok="t"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="0F4012F6" w14:textId="77777777" w:rsidR="00C23109" w:rsidRPr="002817CD" w:rsidRDefault="00C23109" w:rsidP="00C23109">
                             <w:pPr>
                               <w:ind w:right="-236"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002817CD">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>พันธกิจ</w:t>
@@ -8035,58 +8049,58 @@
     </w:p>
     <w:p w14:paraId="5B44FBCF" w14:textId="007D23D9" w:rsidR="00C23109" w:rsidRDefault="00C23109" w:rsidP="00553FD6">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C23109" w:rsidSect="005520F1">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="1133" w:bottom="284" w:left="1134" w:header="57" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66D94817" w14:textId="77777777" w:rsidR="002B4645" w:rsidRDefault="002B4645">
+    <w:p w14:paraId="58CB3348" w14:textId="77777777" w:rsidR="00B014F1" w:rsidRDefault="00B014F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4150CE13" w14:textId="77777777" w:rsidR="002B4645" w:rsidRDefault="002B4645">
+    <w:p w14:paraId="40BF8CB1" w14:textId="77777777" w:rsidR="00B014F1" w:rsidRDefault="00B014F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -8122,162 +8136,172 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH Sarabun New">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DF9F749" w14:textId="77777777" w:rsidR="002B4645" w:rsidRDefault="002B4645">
+    <w:p w14:paraId="27A5942C" w14:textId="77777777" w:rsidR="00B014F1" w:rsidRDefault="00B014F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="423D3272" w14:textId="77777777" w:rsidR="002B4645" w:rsidRDefault="002B4645">
+    <w:p w14:paraId="1BE0B883" w14:textId="77777777" w:rsidR="00B014F1" w:rsidRDefault="00B014F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="063B5094" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00F147D6" w:rsidRDefault="00000000" w:rsidP="00513FA4">
+  <w:p w14:paraId="063B5094" w14:textId="77777777" w:rsidR="00C503B5" w:rsidRPr="00F147D6" w:rsidRDefault="00C503B5" w:rsidP="00513FA4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:cs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00820B19"/>
+    <w:rsid w:val="00034F8B"/>
     <w:rsid w:val="00035954"/>
     <w:rsid w:val="0009738F"/>
     <w:rsid w:val="00111B96"/>
     <w:rsid w:val="001217EA"/>
     <w:rsid w:val="001702E0"/>
     <w:rsid w:val="00220A9C"/>
+    <w:rsid w:val="00225725"/>
     <w:rsid w:val="00240BDE"/>
     <w:rsid w:val="0027225A"/>
     <w:rsid w:val="002B4645"/>
     <w:rsid w:val="00324FA2"/>
+    <w:rsid w:val="00383C95"/>
     <w:rsid w:val="003C252D"/>
+    <w:rsid w:val="003D0F59"/>
     <w:rsid w:val="003E39E0"/>
     <w:rsid w:val="00466621"/>
     <w:rsid w:val="004812AA"/>
     <w:rsid w:val="004936FD"/>
     <w:rsid w:val="005520F1"/>
     <w:rsid w:val="00553FD6"/>
     <w:rsid w:val="00556434"/>
     <w:rsid w:val="00581EB2"/>
     <w:rsid w:val="005C3C51"/>
     <w:rsid w:val="00684A21"/>
     <w:rsid w:val="0074331E"/>
     <w:rsid w:val="00767146"/>
     <w:rsid w:val="00792DFB"/>
     <w:rsid w:val="007B5B05"/>
     <w:rsid w:val="007C2D28"/>
     <w:rsid w:val="007C6B97"/>
     <w:rsid w:val="007C6FD1"/>
     <w:rsid w:val="007D6254"/>
     <w:rsid w:val="00820B19"/>
     <w:rsid w:val="00820E94"/>
     <w:rsid w:val="008F6644"/>
     <w:rsid w:val="00900BB4"/>
     <w:rsid w:val="009343CD"/>
     <w:rsid w:val="00947D04"/>
     <w:rsid w:val="00955EA8"/>
     <w:rsid w:val="00963354"/>
     <w:rsid w:val="0099439E"/>
     <w:rsid w:val="009B7F8F"/>
     <w:rsid w:val="009F2D69"/>
     <w:rsid w:val="00A35502"/>
+    <w:rsid w:val="00B014F1"/>
     <w:rsid w:val="00BB4A6B"/>
+    <w:rsid w:val="00BD6F7A"/>
     <w:rsid w:val="00C23109"/>
     <w:rsid w:val="00C46876"/>
+    <w:rsid w:val="00C503B5"/>
     <w:rsid w:val="00C62638"/>
     <w:rsid w:val="00CD4C24"/>
+    <w:rsid w:val="00CF458F"/>
     <w:rsid w:val="00D237BA"/>
     <w:rsid w:val="00D35E68"/>
     <w:rsid w:val="00D47DFC"/>
+    <w:rsid w:val="00D74946"/>
     <w:rsid w:val="00D83549"/>
     <w:rsid w:val="00D90383"/>
+    <w:rsid w:val="00E16C6E"/>
     <w:rsid w:val="00ED1909"/>
     <w:rsid w:val="00EE66AC"/>
     <w:rsid w:val="00F10556"/>
     <w:rsid w:val="00F345A3"/>
+    <w:rsid w:val="00F55AA5"/>
     <w:rsid w:val="00F6061D"/>
     <w:rsid w:val="00FB7D5D"/>
     <w:rsid w:val="00FC537E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -8677,51 +8701,50 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00820B19"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -8774,50 +8797,78 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00820B19"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1819105153">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2033069422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -9083,70 +9134,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>742</Words>
-  <Characters>4230</Characters>
+  <Words>741</Words>
+  <Characters>4224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4963</CharactersWithSpaces>
+  <CharactersWithSpaces>4956</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chayanut Niramorn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>