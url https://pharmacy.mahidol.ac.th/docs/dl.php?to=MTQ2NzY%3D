--- v0 (2026-01-16)
+++ v1 (2026-08-19)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Parnupong\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Parnphat\Desktop\ไฟล์งาน อ..บอล\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5FBA020-6284-487F-97DD-3B3021041CA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{033E06F2-B6EB-4E41-B448-94BD698DF8D0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{BCCC5C6D-47FE-4303-8455-5154E5067E73}"/>
   </bookViews>
   <sheets>
-    <sheet name="Year of Admission 2024" sheetId="1" r:id="rId1"/>
+    <sheet name="List of Third-Year Students" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>นาย ชัฒณัยธ์ อาสน์ทอง</t>
   </si>
   <si>
     <t>MR. CHATTANAI ARSNATONG</t>
   </si>
   <si>
     <t>นาย ชานนท์ ดำรงทวีศักดิ์</t>
   </si>
   <si>
@@ -123,95 +123,95 @@
   <si>
     <t>น.ส. สุพิชชา พูนผล</t>
   </si>
   <si>
     <t>MS. SUPITCHA POONPHOL</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Name-Surname (English)</t>
   </si>
   <si>
     <t>Name-Surname (Thai)</t>
   </si>
   <si>
     <t>Student ID</t>
   </si>
   <si>
     <t>Year of Admission</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
-    <t>Re: List of Students (Year of Admission 2024)
-[...3 lines deleted...]
-  <si>
     <t>chattanai.ars@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>chanon.dam@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>nanita.pon@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>natnicha.eur@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>nutrada.sil@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>thatsachol.nar@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>sirichai.ler@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>saticha.rat@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>supitcha.poo@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>paphapat.dok@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>rachaya.chi@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>ramon.asa@student.mahidol.ac.th</t>
   </si>
   <si>
     <t>maninthorn.thr@student.mahidol.ac.th</t>
   </si>
   <si>
-    <t>data date: Jan 1, 2026.</t>
+    <t>Re: List of Third-Year Students
+Doctor of Pharmacy (International Program)
+Faculty of Pharmacy, Mahidol University</t>
+  </si>
+  <si>
+    <t>July 15, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -740,352 +740,352 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sirichai.ler@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramon.asa@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nanita.pon@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maninthorn.thr@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rachaya.chi@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chanon.dam@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chattanai.ars@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thatsachol.nar@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paphapat.dok@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nutrada.sil@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:supitcha.poo@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natnicha.eur@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saticha.rat@student.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EE3644A-073F-4D69-8E22-782CA645E2E2}">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:A16"/>
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.42578125" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="92.25" customHeight="1">
       <c r="A1" s="18" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
     </row>
     <row r="3" spans="1:6" s="1" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>28</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>29</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="18" customHeight="1">
       <c r="A4" s="4">
         <v>1</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="4">
         <v>6731002</v>
       </c>
       <c r="E4" s="9">
         <v>2024</v>
       </c>
       <c r="F4" s="15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="18" customHeight="1">
       <c r="A5" s="4">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4">
         <v>6731003</v>
       </c>
       <c r="E5" s="8">
         <v>2024</v>
       </c>
       <c r="F5" s="15" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="18" customHeight="1">
       <c r="A6" s="4">
         <v>3</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="4">
         <v>6731004</v>
       </c>
       <c r="E6" s="9">
         <v>2024</v>
       </c>
       <c r="F6" s="15" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="18" customHeight="1">
       <c r="A7" s="4">
         <v>4</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4">
         <v>6731005</v>
       </c>
       <c r="E7" s="8">
         <v>2024</v>
       </c>
       <c r="F7" s="15" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="18" customHeight="1">
       <c r="A8" s="4">
         <v>5</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="4">
         <v>6731006</v>
       </c>
       <c r="E8" s="9">
         <v>2024</v>
       </c>
       <c r="F8" s="15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="18" customHeight="1">
       <c r="A9" s="4">
         <v>6</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="4">
         <v>6731007</v>
       </c>
       <c r="E9" s="8">
         <v>2024</v>
       </c>
       <c r="F9" s="15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="18" customHeight="1">
       <c r="A10" s="4">
         <v>7</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="4">
         <v>6731008</v>
       </c>
       <c r="E10" s="9">
         <v>2024</v>
       </c>
       <c r="F10" s="17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="18" customHeight="1">
       <c r="A11" s="4">
         <v>8</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="4">
         <v>6731009</v>
       </c>
       <c r="E11" s="8">
         <v>2024</v>
       </c>
       <c r="F11" s="15" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="18" customHeight="1">
       <c r="A12" s="4">
         <v>9</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="4">
         <v>6731010</v>
       </c>
       <c r="E12" s="9">
         <v>2024</v>
       </c>
       <c r="F12" s="17" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="18" customHeight="1">
       <c r="A13" s="4">
         <v>10</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="4">
         <v>6731011</v>
       </c>
       <c r="E13" s="8">
         <v>2024</v>
       </c>
       <c r="F13" s="17" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="18" customHeight="1">
       <c r="A14" s="4">
         <v>11</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="4">
         <v>6731012</v>
       </c>
       <c r="E14" s="9">
         <v>2024</v>
       </c>
       <c r="F14" s="15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18" customHeight="1">
       <c r="A15" s="4">
         <v>12</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="4">
         <v>6731013</v>
       </c>
       <c r="E15" s="8">
         <v>2024</v>
       </c>
       <c r="F15" s="15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="18" customHeight="1">
-      <c r="A16" s="4">
+      <c r="A16" s="5">
         <v>13</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="5">
         <v>6731014</v>
       </c>
       <c r="E16" s="10">
         <v>2024</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="18" customHeight="1">
       <c r="A17" s="3"/>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
     </row>
     <row r="18" spans="1:6" ht="18" customHeight="1">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="18" customHeight="1">
       <c r="A19" s="3"/>
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
@@ -1135,44 +1135,44 @@
     <hyperlink ref="F12" r:id="rId12" xr:uid="{1A852A60-E672-4EE0-91F6-A7ED5FCFBD6E}"/>
     <hyperlink ref="F13" r:id="rId13" xr:uid="{2E921BE6-C6D9-41C2-8F38-CB9F1AE97549}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId14"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Year of Admission 2024</vt:lpstr>
+      <vt:lpstr>List of Third-Year Students</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Parnphat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>