--- v0 (2025-11-26)
+++ v1 (2026-07-22)
@@ -124,83 +124,94 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบคำขอตำแหน่งทางวิชาการทั่วไป (ก.พ.อ.03 ปรับปรุง)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1519FD" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D1519FE" w14:textId="6D16568B" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
+    <w:p w14:paraId="3D1519FE" w14:textId="0BBA3B34" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ฉบับปรับปรุง ณ วันที่ </w:t>
       </w:r>
       <w:r w:rsidR="008217A2">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:cs/>
         </w:rPr>
-        <w:t>9 พฤศจิกายน 2566</w:t>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6851">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มิถุนายน 2569</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1519FF" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D151A00" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
@@ -648,63 +659,52 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>นางสาวใจดี มีออม</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A13" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Miss Jaidee </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Miss Jaidee Meeaom</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D151A14" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ภาควิชา</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
@@ -779,61 +779,59 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    1.1 วัน เดือน ปีเกิด   </w:t>
       </w:r>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">มกราคม พ.ศ. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3D151A19" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    1.2 อายุ </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -1258,394 +1256,217 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Fang X, Hu Y, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Meeaom</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Meeaom J</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Shi W, Lu S, Cao Y. Improving physicochemical properties </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A22" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">and pharmacological activities of ternary co-amorphous systems. </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">and pharmacological activities of ternary co-amorphous systems. Eur J Pharm Biopharm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A23" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>2022;181:22</w:t>
-[...9 lines deleted...]
-        <w:t>-35.</w:t>
+        <w:t>2022;181:22-35.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A24" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Meeaom</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Meeaom J</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Asano S, Yu LR, Shulewitz MJ, Park CJ, Park JE, et al. Coupling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A25" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">morphogenesis to mitotic entry. Proc Natl </w:t>
-[...39 lines deleted...]
-        <w:t>-9.</w:t>
+        <w:t>morphogenesis to mitotic entry. Proc Natl Acad Sci USA. 2004;101:4124-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A26" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1418"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">          1.3.2     </w:t>
@@ -1813,75 +1634,61 @@
     <w:p w14:paraId="3D151A2A" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Meeaom</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> J</w:t>
+        <w:t>Meeaom J</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>, Okada T, Saito K, Yamazaki M.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -1899,144 +1706,78 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">obtained by </w:t>
       </w:r>
       <w:r w:rsidR="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>differential gene expression profiles of quinolizidine alkaloid-</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">differential gene expression profiles of quinolizidine alkaloid-producing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A2B" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">and nonproducing cultivars of Lupinus </w:t>
-[...43 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>and nonproducing cultivars of Lupinus angustifolius. Plant Biotechnol.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A2C" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
@@ -2174,51 +1915,50 @@
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ประเทศไทย</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A2F" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A30" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">2. ประวัติการรับราชการ/การทำงานในมหาวิทยาลัยมหิดล </w:t>
       </w:r>
     </w:p>
@@ -2267,61 +2007,59 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    2.2 ได้รับแต่งตั้งให้ดำรงตำแหน่งผู้ช่วยอาจารย์ เมื่อวันที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">มกราคม พ.ศ. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A33" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRDefault="00FB0A0C" w:rsidP="00FB0A0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
@@ -2336,79 +2074,78 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">2.3 ได้รับแต่งตั้งให้ดำรงตำแหน่งอาจารย์ เมื่อวันที่ </w:t>
       </w:r>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">มกราคม พ.ศ. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3D151A34" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00FB0A0C" w:rsidRDefault="00FB0A0C" w:rsidP="00FB0A0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>2.4 ได้รับแต่งตั้งให้ดำรงตำแหน่งผู้ช่วยศาสตราจารย์ (</w:t>
       </w:r>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>โดยวิธีปกติ</w:t>
       </w:r>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
@@ -2534,322 +2271,863 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เมื่อวันที่ </w:t>
       </w:r>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">มกราคม พ.ศ. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3D151A35" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
+    <w:p w14:paraId="3D151A36" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          อายุราชการ/การทำงาน </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ปี </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เดือน </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286B2E2F" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRPr="00EC40EE" w:rsidRDefault="00C958C2" w:rsidP="00952CBD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D151A36" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3D151A37" w14:textId="3D11969C" w:rsidR="00FB0A0C" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">          อายุราชการ/การทำงาน </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> เดือน </w:t>
+        <w:t xml:space="preserve">    2.5 ตำแหน่งอื่น ๆ ในปัจจุบัน </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3D151A37" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
+    <w:p w14:paraId="3D151A38" w14:textId="738A65BD" w:rsidR="00952CBD" w:rsidRPr="00FB0A0C" w:rsidRDefault="00FB0A0C" w:rsidP="00FB0A0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC40EE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">    2.5 ตำแหน่งอื่น ๆ ในปัจจุบัน </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">รองคณบดีฝ่าย... คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ตั้งแต่วันที่ </w:t>
+      </w:r>
+      <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xx </w:t>
+      </w:r>
+      <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">มกราคม พ.ศ. </w:t>
+      </w:r>
+      <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ถึง ปัจจุบัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D151A38" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00FB0A0C" w:rsidRDefault="00FB0A0C" w:rsidP="00FB0A0C">
-[...79 lines deleted...]
-    <w:p w14:paraId="3D151A39" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
+    <w:p w14:paraId="3D151A39" w14:textId="7920D939" w:rsidR="00952CBD" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D151A3A" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00EC40EE">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9979" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="117"/>
+        <w:gridCol w:w="733"/>
+        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1361"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="240"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="191"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C958C2" w14:paraId="10EEEDA3" w14:textId="77777777" w:rsidTr="00C33F2B">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="117" w:type="dxa"/>
+          <w:wAfter w:w="191" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8261" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DE4042" w14:textId="05AD9183" w:rsidR="00C958C2" w:rsidRDefault="00C958C2" w:rsidP="00C958C2">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การลาฝึกศึกษา/ฝึกอบรม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="01540FCD" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C958C2" w14:paraId="24A9C3EC" w14:textId="77777777" w:rsidTr="00C33F2B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="391F489A" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRPr="00F20FD2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลำดับที่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00311EBE" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRPr="00F20FD2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประเภทการลา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77751245" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRPr="00F20FD2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สถาบัน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="614AEA8F" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRPr="00F20FD2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประเทศ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1215642B" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRPr="00F20FD2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่เริ่มต้นลา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B06E88" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRPr="00F20FD2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่สิ้นสุดการลา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="608D37FD" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRPr="00F20FD2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F20FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่กลับเข้าปฏิบัติงาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C958C2" w14:paraId="5787AB4C" w14:textId="77777777" w:rsidTr="00C33F2B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCDF480" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B299C15" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลาฝึกอบรม (วิจัย)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46559357" w14:textId="547B8506" w:rsidR="00C958C2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>AAA University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0255E8" w14:textId="77777777" w:rsidR="00C958C2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สหพันธ์สาธารณรัฐเยอรมนี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A6954C" w14:textId="0A93A1CB" w:rsidR="00C958C2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">มีนาคม </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>XXXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BA73A7" w14:textId="1D50F8FF" w:rsidR="00C958C2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">เมษายน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>XXXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F3AEDA" w14:textId="5A788B46" w:rsidR="00C958C2" w:rsidRDefault="00C958C2" w:rsidP="00C33F2B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">เมษายน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>XXXX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1CD9BC45" w14:textId="72BA40EF" w:rsidR="00C958C2" w:rsidRPr="00EC40EE" w:rsidRDefault="00C958C2" w:rsidP="00952CBD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D151A3A" w14:textId="6E59FCCB" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00C958C2" w:rsidP="00EC40EE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:color w:val="FF0000"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D151CA3" wp14:editId="3D151CA4">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D151CA3" wp14:editId="1CC31BE1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>189230</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>1136378</wp:posOffset>
+                  <wp:posOffset>3268345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5993130" cy="1404620"/>
-                <wp:effectExtent l="0" t="0" r="26670" b="28575"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="13335"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5993130" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="C00000"/>
@@ -3865,61 +4143,59 @@
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>มกราคม</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> พ.ศ.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0011681D">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="0011681D">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>xxxx</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ถึง </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00911EA1">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ปัจจุบัน</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D151CB6" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRDefault="00FB0A0C" w:rsidP="00952CBD">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="567"/>
@@ -3978,61 +4254,59 @@
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ตั้งแต่วันที่ </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002B447C">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve">xx </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002B447C">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">มกราคม พ.ศ. </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="002B447C">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>xxxx</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ถึง </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00911EA1">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ปัจจุบัน</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D151CB7" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRPr="0063401A" w:rsidRDefault="00FB0A0C" w:rsidP="00952CBD">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="567"/>
@@ -4081,61 +4355,59 @@
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ตั้งแต่วันที่ </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002B447C">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve">xx </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002B447C">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">มกราคม พ.ศ. </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="002B447C">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t>xxxx</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ถึง </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00911EA1">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ปัจจุบัน</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D151CB8" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRDefault="00FB0A0C" w:rsidP="00952CBD">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="1260"/>
@@ -4313,51 +4585,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3D151CA3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:89.5pt;width:471.9pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMcAfHEgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC920qRrrDhVly7T&#10;pO6H1O0POGMco2GOAYnd/fU9cJpG3fYyjQcE3PHl7nPH6nroNDtI5xWakk8nOWfSCKyV2ZX8+7ft&#10;myvOfABTg0YjS/4gPb9ev3616m0hZ9iirqVjJGJ80duStyHYIsu8aGUHfoJWGjI26DoItHW7rHbQ&#10;k3qns1meX2Y9uto6FNJ7Or0djXyd9JtGivClabwMTJecYgtpdmmu4pytV1DsHNhWiWMY8A9RdKAM&#10;PXqSuoUAbO/Ub1KdEg49NmEisMuwaZSQKQfKZpq/yOa+BStTLgTH2xMm//9kxefDvf3qWBje4UAF&#10;TEl4e4fih2cGNy2YnbxxDvtWQk0PTyOyrLe+OF6NqH3ho0jVf8Kaigz7gEloaFwXqVCejNSpAA8n&#10;6HIITNDhYrm8mF6QSZBtOs/nl7NUlgyKp+vW+fBBYsfiouSOqprk4XDnQwwHiieX+JpHreqt0jpt&#10;3K7aaMcOQB2wTSNl8MJNG9aXfLmYLUYCf5XY5HH8SaJTgVpZq67kVycnKCK396ZOjRZA6XFNIWtz&#10;BBnZjRTDUA3kGIFWWD8QUodjy9IXo0WL7hdnPbVryf3PPTjJmf5oqCzL6Xwe+ztt5ou3xJC5c0t1&#10;bgEjSKrkgbNxuQnpTyRg9obKt1UJ7HMkx1ipDRPv45eJfX6+T17PH3v9CAAA//8DAFBLAwQUAAYA&#10;CAAAACEASWmOs94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhCqcZW&#10;mk5oEtqFyzo0wS1rvLaicaoma7t/jznBzfZ7ev5evpldJ0YcQutJw+NCgUCqvG2p1vBxeHtYgQjR&#10;kDWdJ9RwxQCb4vYmN5n1E+1xLGMtOIRCZjQ0MfaZlKFq0Jmw8D0Sa2c/OBN5HWppBzNxuOtkotRS&#10;OtMSf2hMj9sGq+/y4jSsJpd+7nf+azsel+/VLimP5/mq9f3d/PoCIuIc/8zwi8/oUDDTyV/IBtFp&#10;4CKRr89rHlhep0/c5KQhVSoBWeTyf4HiBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAExw&#10;B8cSAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AElpjrPeAAAACAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokecolor="#c00000">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:14.9pt;margin-top:257.35pt;width:471.9pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMcAfHEgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC920qRrrDhVly7T&#10;pO6H1O0POGMco2GOAYnd/fU9cJpG3fYyjQcE3PHl7nPH6nroNDtI5xWakk8nOWfSCKyV2ZX8+7ft&#10;myvOfABTg0YjS/4gPb9ev3616m0hZ9iirqVjJGJ80duStyHYIsu8aGUHfoJWGjI26DoItHW7rHbQ&#10;k3qns1meX2Y9uto6FNJ7Or0djXyd9JtGivClabwMTJecYgtpdmmu4pytV1DsHNhWiWMY8A9RdKAM&#10;PXqSuoUAbO/Ub1KdEg49NmEisMuwaZSQKQfKZpq/yOa+BStTLgTH2xMm//9kxefDvf3qWBje4UAF&#10;TEl4e4fih2cGNy2YnbxxDvtWQk0PTyOyrLe+OF6NqH3ho0jVf8Kaigz7gEloaFwXqVCejNSpAA8n&#10;6HIITNDhYrm8mF6QSZBtOs/nl7NUlgyKp+vW+fBBYsfiouSOqprk4XDnQwwHiieX+JpHreqt0jpt&#10;3K7aaMcOQB2wTSNl8MJNG9aXfLmYLUYCf5XY5HH8SaJTgVpZq67kVycnKCK396ZOjRZA6XFNIWtz&#10;BBnZjRTDUA3kGIFWWD8QUodjy9IXo0WL7hdnPbVryf3PPTjJmf5oqCzL6Xwe+ztt5ou3xJC5c0t1&#10;bgEjSKrkgbNxuQnpTyRg9obKt1UJ7HMkx1ipDRPv45eJfX6+T17PH3v9CAAA//8DAFBLAwQUAAYA&#10;CAAAACEA35b4+OEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WaX0hYK&#10;8mhME9OLl6Jp9LaFVyCybwm7BfrvXU96nMxk5ptsN+tOjDTY1jDCchGAIC5N1XKN8PH++rQFYZ3i&#10;SnWGCeFGFnb5/V2m0spMfKSxcLXwJWxThdA416dS2rIhrezC9MTeu5hBK+flUMtqUJMv150MgyCS&#10;WrXsFxrV076h8ru4aoTtpNefx4P52o+n6K08hMXpMt8QHx/ml2cQjmb3F4ZffI8OuWc6mytXVnQI&#10;YeLJHcJmuY5B+EASryIQZ4R4tUlA5pn8fyH/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AExwB8cSAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAN+W+PjhAAAACgEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" strokecolor="#c00000">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="3D151CA7" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRPr="001D35BF" w:rsidRDefault="00FB0A0C" w:rsidP="00952CBD">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                           <w:cs/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001D35BF">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                           <w:cs/>
@@ -5769,50 +6041,100 @@
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00A1295A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ไม่มี</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00952CBD" w:rsidRPr="00EC40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ถ้าไม่มีข้อใด ให้ตัดออก แล้วเลื่อนลำดับขึ้น)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D151A3B" w14:textId="610D0CEA" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="3960"/>
+          <w:tab w:val="left" w:pos="5940"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D151A3C" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="3960"/>
+          <w:tab w:val="left" w:pos="5940"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D151A3D" w14:textId="5D428F5F" w:rsidR="00952CBD" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3. ภาระงานย้อนหลัง 3 ปี</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151A3E" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRPr="00EC40EE" w:rsidRDefault="00FB0A0C" w:rsidP="00FB0A0C">
       <w:pPr>
@@ -7112,61 +7434,59 @@
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>AA BB</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D151A69" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รหัส 62</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3D151A6A" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">นาย </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
@@ -7174,61 +7494,59 @@
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>DD FF</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D151A6B" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รหัส 62</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3D151A6C" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>อาจารย์ที่ปรึกษาร่วม</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D151A6D" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -7257,61 +7575,59 @@
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>CC VV</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D151A6E" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รหัส 62</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3D151A6F" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">นาย </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
@@ -7319,61 +7635,59 @@
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>RR TT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D151A70" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รหัส 62</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D151A71" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D151A72" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
@@ -7754,61 +8068,59 @@
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>KK SS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D151A87" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รหัส 62</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3D151A89" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">น.ส. </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
@@ -7817,61 +8129,59 @@
               </w:rPr>
               <w:t>GG KK</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D151A8A" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รหัส 62</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D151A8B" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D151A8C" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00FB0A0C">
             <w:pPr>
@@ -8689,71 +8999,59 @@
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6760">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>BB</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE6760">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> รหัส60</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE6760">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
-              <w:t>xxxxx</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">xxxxx </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE6760">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00FE6760">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เลขที่หนังสือ คำสั่งบัณฑิตวิทยาลัย ที่ </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE6760">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -9229,61 +9527,59 @@
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> นางสาว </w:t>
             </w:r>
             <w:r w:rsidR="007E70B3">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">PP SS </w:t>
             </w:r>
             <w:r w:rsidR="007E70B3">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รหัส 62</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007E70B3">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>xxxxx</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="000D4414">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D4414" w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เลขที่หนังสือ คำสั่งบัณฑิตวิทยาลัย ที่ </w:t>
             </w:r>
             <w:r w:rsidR="000D4414" w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
@@ -9488,51 +9784,50 @@
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D151ABD" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>รวมเวลางานสอน 3 ปีการศึกษา</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151ABE" w14:textId="77777777" w:rsidR="00952CBD" w:rsidRPr="00EC40EE" w:rsidRDefault="00952CBD" w:rsidP="00952CBD">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ปีการศึกษา </w:t>
       </w:r>
@@ -10073,50 +10368,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D151AC5" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ระดับ</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D151AC6" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ของหลักสูตร</w:t>
             </w:r>
@@ -11411,392 +11707,80 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> นาที</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151AF5" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D151AF6" w14:textId="49407B62" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="00DF59EA" w:rsidP="008A2164">
+    <w:p w14:paraId="3D151AF6" w14:textId="55C7F19E" w:rsidR="008A2164" w:rsidRDefault="008A2164" w:rsidP="008A2164">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="30"/>
-[...1 lines deleted...]
-          <w:cs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF59EA">
-[...311 lines deleted...]
-      <w:r w:rsidR="008A2164" w:rsidRPr="00FB0A0C">
+      <w:r w:rsidRPr="00FB0A0C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="008A2164" w:rsidRPr="00EC40EE">
+      <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>3.2 งานวิจัย</w:t>
       </w:r>
-      <w:r w:rsidR="008A2164" w:rsidRPr="00EC40EE">
+      <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4D0E" w:rsidRPr="00FB4D0E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>(ปี</w:t>
       </w:r>
       <w:r w:rsidR="008C46B5">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
@@ -11932,107 +11916,107 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>พ.ศ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D151AF8" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151AF8" w14:textId="62FBADB9" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ทุนวิจัยในฐานะหัวหน้าโครงการ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D151AF9" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151AF9" w14:textId="76A99117" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>Principal Investigator)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D151AFA" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151AFA" w14:textId="773A0CE3" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005825EA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ที่ดำเนินการในแต่ละปีพ.ศ.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12104,91 +12088,91 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2565</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D151AFF" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151AFF" w14:textId="5AF97AB0" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1. การศึกษาฤทธิ์ต้านอนุมูลอิสระและต้านมะเร็งของ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D151B00" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151B00" w14:textId="512313DF" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>อนุพันธุ์สารไพริมิโดไพริมิไดโนนต่อเซลล์มะเร็ง</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D151B01" w14:textId="28060F8C" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151B01" w14:textId="52D7F5FA" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตั้งแต่วันที่ 2 ตุลาคม พ.ศ. 2565</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
@@ -12229,51 +12213,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ธันวาคม พ.ศ. </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>256</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D151B02" w14:textId="0DB5992C" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151B02" w14:textId="6B6C2DB0" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ระบุวันที่เริ่มต้น-สิ้นสุด ตามสัญญารับทุน</w:t>
             </w:r>
             <w:r w:rsidR="00DF59EA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-10"/>
@@ -12361,82 +12345,82 @@
       <w:tr w:rsidR="008A2164" w:rsidRPr="00EC40EE" w14:paraId="3D151B0B" w14:textId="77777777" w:rsidTr="00613063">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D151B06" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D151B07" w14:textId="2CFB2F4A" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151B07" w14:textId="3A9471D9" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2. โครงการร่วมวิจัยกรมวิทยาศาสตร์การแพทย์-สำนักงานคณะกรรมการอาหารและยา เพื่อประเมินอุบัติการณ์การแพ้</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ยาและการวิจัยเพื่อนำเภสัชพันธุศาสตร์มาใช้ในระบบสาธารณสุข</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D151B08" w14:textId="0B76023C" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151B08" w14:textId="121B5641" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตั้งแต่วันที่ 1 มกราคม พ.ศ. 2565</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
@@ -12554,91 +12538,90 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2164" w:rsidRPr="00EC40EE" w14:paraId="3D151B11" w14:textId="77777777" w:rsidTr="008A2164">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D151B0C" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D151B0D" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151B0D" w14:textId="71718931" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>โครงการร่วมวิจัยกรมวิทยาศาสตร์การแพทย์-สำนักงานคณะกรรมการอาหารและยา เพื่อประเมินอุบัติการณ์การแพ้</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ยาและการวิจัยเพื่อนำเภสัชพันธุศาสตร์มาใช้ในระบบสาธารณสุข</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D151B0E" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
+          <w:p w14:paraId="3D151B0E" w14:textId="53D26E64" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตั้งแต่วันที่ 1 มกราคม พ.ศ. 2564</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="30"/>
@@ -12733,57 +12716,123 @@
           </w:tcPr>
           <w:p w14:paraId="3D151B10" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>400 ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D151B12" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="008A2164">
+    <w:p w14:paraId="55634233" w14:textId="19D62DA5" w:rsidR="00E324DD" w:rsidRPr="00E324DD" w:rsidRDefault="00E324DD" w:rsidP="008A2164">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E324DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากเป็นงานวิจัยที่ดำเนินการต่อเนื่องหลายปี ให้ระบุวันที่ 1 มกราคม พ.ศ. 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E324DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xx </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E324DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ถึงวันที่ 31 ธันวาคม พ.ศ. 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E324DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E324DD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> แยกเป็นรายปี</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D151B12" w14:textId="67056792" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="008A2164">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">รวมเวลาทำงานวิจัยในระยะเวลา 3 ปี เท่ากับ </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>600</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
@@ -12794,51 +12843,51 @@
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ชม.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">นาที </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D151B14" w14:textId="0EBBDE7B" w:rsidR="008A2164" w:rsidRPr="0033178F" w:rsidRDefault="008A2164" w:rsidP="0033178F">
+    <w:p w14:paraId="3D151B14" w14:textId="4E083C7C" w:rsidR="008A2164" w:rsidRPr="0033178F" w:rsidRDefault="008A2164" w:rsidP="0033178F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">คิดเป็นเวลาทำงานวิจัยเฉลี่ย เท่ากับ </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
@@ -12862,80 +12911,108 @@
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">นาที </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243FFDF2" w14:textId="77777777" w:rsidR="0092111F" w:rsidRPr="00EC40EE" w:rsidRDefault="0092111F" w:rsidP="00952CBD">
+    <w:p w14:paraId="243FFDF2" w14:textId="5E76B057" w:rsidR="0092111F" w:rsidRPr="00EC40EE" w:rsidRDefault="0092111F" w:rsidP="00952CBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="5940"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D151B15" w14:textId="77777777" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="008A2164">
+    <w:p w14:paraId="4023606F" w14:textId="77777777" w:rsidR="00E324DD" w:rsidRDefault="00E324DD" w:rsidP="008A2164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE5E848" w14:textId="77777777" w:rsidR="00E324DD" w:rsidRDefault="00E324DD" w:rsidP="008A2164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5E6995" w14:textId="77777777" w:rsidR="00E324DD" w:rsidRDefault="00E324DD" w:rsidP="008A2164">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D151B15" w14:textId="050CFD4F" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="008A2164">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0A0C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>3.3 งานบริการทางวิชาการ</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC40EE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151B16" w14:textId="577693B8" w:rsidR="008A2164" w:rsidRPr="00EC40EE" w:rsidRDefault="008A2164" w:rsidP="008A2164">
       <w:pPr>
@@ -14515,51 +14592,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D151B3F" w14:textId="77777777" w:rsidR="00613063" w:rsidRPr="00EC40EE" w:rsidRDefault="00613063" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8137"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D151B40" w14:textId="77777777" w:rsidR="00613063" w:rsidRPr="00EC40EE" w:rsidRDefault="00613063" w:rsidP="00613063">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8137"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
@@ -17245,50 +17321,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D151B8F" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8137"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2564</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D151B90" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8137"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
@@ -18122,51 +18199,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D151BAD" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8137"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D151BAE" w14:textId="77777777" w:rsidR="00EC40EE" w:rsidRPr="00EC40EE" w:rsidRDefault="00EC40EE" w:rsidP="00FB0A0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8137"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC40EE">
@@ -20504,51 +20580,50 @@
               <w:t>ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D151BE2" w14:textId="3C069B84" w:rsidR="009714B3" w:rsidRPr="009714B3" w:rsidRDefault="00E152DC" w:rsidP="00E152DC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009714B3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>รวมเวลาทำงานอื่น</w:t>
       </w:r>
       <w:r w:rsidRPr="009714B3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009714B3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ๆ ที่ได้รับมอบหมายจากหัวหน้าหน่วยงาน/หัวหน้าส่วนงานในระยะเวลา</w:t>
       </w:r>
       <w:r w:rsidRPr="009714B3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -21090,62 +21165,51 @@
                                 <w:szCs w:val="30"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t xml:space="preserve">account email Mahidol </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D151CC1" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRPr="002831EA" w:rsidRDefault="00FB0A0C" w:rsidP="009714B3">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002831EA">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">2. </w:t>
-[...10 lines deleted...]
-                              <w:t xml:space="preserve">การหาค่า </w:t>
+                              <w:t xml:space="preserve">2. การหาค่า </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002831EA">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Quartile </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002831EA">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t xml:space="preserve">จาก </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId10" w:history="1">
                               <w:r w:rsidRPr="002831EA">
                                 <w:rPr>
@@ -21469,91 +21533,51 @@
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002831EA">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">6. ฐานข้อมูลระดับนานาชาติ ที่ ก.พ.อ. กำหนด ได้แก่ </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002831EA">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">ERIC, </w:t>
-[...39 lines deleted...]
-                              <w:t>, Scopus, Web of Science</w:t>
+                              <w:t>ERIC, MathsciNet, Pubmed, Scopus, Web of Science</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D151CC7" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRPr="002831EA" w:rsidRDefault="00FB0A0C" w:rsidP="009714B3">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002831EA">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">(เฉพาะในฐานข้อมูล </w:t>
                             </w:r>
                             <w:r w:rsidRPr="002831EA">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -21658,61 +21682,59 @@
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">จากเว็บไซต์ </w:t>
                             </w:r>
                             <w:hyperlink r:id="rId15" w:history="1">
                               <w:r w:rsidRPr="002831EA">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                   <w:sz w:val="30"/>
                                   <w:szCs w:val="30"/>
                                 </w:rPr>
                                 <w:t>https://tci-thailand.org/list%</w:t>
                               </w:r>
                               <w:r w:rsidRPr="002831EA">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                   <w:sz w:val="30"/>
                                   <w:szCs w:val="30"/>
                                   <w:cs/>
                                 </w:rPr>
                                 <w:t>20</w:t>
                               </w:r>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="002831EA">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                   <w:sz w:val="30"/>
                                   <w:szCs w:val="30"/>
                                 </w:rPr>
                                 <w:t>journal.php</w:t>
                               </w:r>
-                              <w:proofErr w:type="spellEnd"/>
                             </w:hyperlink>
                             <w:r w:rsidRPr="002831EA">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D151CC9" w14:textId="77777777" w:rsidR="00FB0A0C" w:rsidRPr="002831EA" w:rsidRDefault="00FB0A0C" w:rsidP="009714B3">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
@@ -22758,374 +22780,306 @@
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151BEC" w14:textId="77777777" w:rsidR="005135C3" w:rsidRDefault="005135C3" w:rsidP="005135C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">          4.1.1 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Meeaom</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Meeaom J</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> J</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve">, Bunsupa S, Brantner AH, Sithisarn P. Comparative </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>phytochemical p</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Bunsupa</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve">rofiling and </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S, Brantner AH, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Sithisarn</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> P. Comparative </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>phytochemical p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve">itro </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">rofiling and </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t>ntioxidant</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">n </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve">ctivity of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">itro </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve">xtracts from </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>ntioxidant</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve">aw </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">ctivity of </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve">aterials, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">xtracts from </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t>issue-</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">aw </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve">ultured </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">aterials, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>t</w:t>
+        <w:t xml:space="preserve">lants, and Callus of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>issue-</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Oroxylum indicum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E63DAE">
+        <w:t xml:space="preserve"> (L.) Vent. Evid Base</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">ultured </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">d Complement Alternat Med. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4DEE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...59 lines deleted...]
-        </w:rPr>
         <w:t>2017;2017:6853212</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E63DAE">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151BED" w14:textId="77777777" w:rsidR="005135C3" w:rsidRPr="006072A9" w:rsidRDefault="005135C3" w:rsidP="005135C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -23777,51 +23731,51 @@
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151BF3" w14:textId="77777777" w:rsidR="005135C3" w:rsidRPr="00625273" w:rsidRDefault="005135C3" w:rsidP="005135C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk110387459"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk110387459"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidRPr="00625273">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>การเผยแพร่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
@@ -24392,51 +24346,51 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00522673">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>งานวิจัยนี้มิใช่งานวิจัยที่เป็น</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF5ABC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนหนึ่งของการศึกษาเพื่อรับปริญญาหรือประกาศนียบัตร</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="3D151BFB" w14:textId="77777777" w:rsidR="005135C3" w:rsidRPr="002B4487" w:rsidRDefault="00FB0A0C" w:rsidP="005135C3">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0A0C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="005135C3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
@@ -24749,62 +24703,62 @@
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="002B4487">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk123894190"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk123894190"/>
       <w:r w:rsidRPr="002B4487">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0FC"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
@@ -25063,51 +25017,51 @@
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เล่ม</w:t>
       </w:r>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk110387193"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk110387193"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>และ</w:t>
       </w:r>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ได้ผ่านการประเมิน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
@@ -25163,51 +25117,51 @@
           <w:cs/>
         </w:rPr>
         <w:t>ที่มาจากหลากหลายสถาบัน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตามหลักเกณฑ์ที่กำหนด</w:t>
       </w:r>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="3D151C03" w14:textId="77777777" w:rsidR="005135C3" w:rsidRDefault="005135C3" w:rsidP="005135C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidRPr="005E547C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
@@ -25468,51 +25422,50 @@
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151C07" w14:textId="77777777" w:rsidR="005135C3" w:rsidRPr="002B4487" w:rsidRDefault="00FB0A0C" w:rsidP="005135C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB0A0C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="005135C3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidR="005135C3" w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ตำรา</w:t>
@@ -25948,50 +25901,51 @@
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151C0C" w14:textId="77777777" w:rsidR="005135C3" w:rsidRPr="0070002A" w:rsidRDefault="005135C3" w:rsidP="005135C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                4.3.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5610B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ใจดี มีออม</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5610B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
@@ -29119,51 +29073,50 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5902">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">บรรณาธิการ. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5902">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Integration of pharmacokinetic principles to support rational drug use. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5902">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>กรุงเทพมหานคร: บริษัทประชาชน จำกัด</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5902">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00156FBC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
@@ -29979,50 +29932,51 @@
           <w:cs/>
         </w:rPr>
         <w:t>.... ด้วยวิธีการตีพิมพ์</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151C29" w14:textId="77777777" w:rsidR="005135C3" w:rsidRDefault="005135C3" w:rsidP="005135C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                    .......... </w:t>
       </w:r>
       <w:r w:rsidRPr="0070002A">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>โดยสื่ออิเล็กทรอนิกส์อื่น ๆ เช่น ซีดีรอม</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151C2A" w14:textId="77777777" w:rsidR="005135C3" w:rsidRPr="0070002A" w:rsidRDefault="005135C3" w:rsidP="005135C3">
       <w:pPr>
@@ -30736,219 +30690,144 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>4.5.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Ruangroj</w:t>
-[...31 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Ruangroj P, Sangpotirat P, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Meeaom</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Meeaom J</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> J</w:t>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Peraya P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> P</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:cs/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F062"/>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-        <w:sym w:font="Symbol" w:char="F062"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:cs/>
-[...1 lines deleted...]
-        <w:t>-</w:t>
+        </w:rPr>
+        <w:t>adrenergic receptor and insulin resistance in the heart</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-        <w:t>adrenergic receptor and insulin resistance in the heart</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:cs/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> Ther</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biomol Ther</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>2017;25</w:t>
       </w:r>
       <w:r w:rsidRPr="00B0629B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
@@ -32527,162 +32406,78 @@
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>5.1.1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="000011B6">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Ruangroj</w:t>
-[...31 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Ruangroj P, Sangpotirat P, </w:t>
+      </w:r>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Meeaom</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Meeaom J</w:t>
+      </w:r>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> is required for </w:t>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Peraya P. Epac is required for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>GLP-</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
@@ -33155,107 +32950,97 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>พีรญา</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">บรรณาธิการ. เภสัชวิทยาของยารักษาโรคเบาหวาน. กรุงเทพมหานคร: โรงพิมพ์ </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Seaworld</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Seaworld graphic, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>2557</w:t>
+      </w:r>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>2557</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:br/>
       </w:r>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">หน้า </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>106-121</w:t>
       </w:r>
       <w:r w:rsidRPr="003A2297">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">. (มีส่วนร่วมร้อยละ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
@@ -34618,51 +34403,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D151C5A" w14:textId="77777777" w:rsidR="005135C3" w:rsidRDefault="005135C3" w:rsidP="005135C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>รวมงานสอนภาคบรรยาย</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -36460,108 +36244,96 @@
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0C2F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A5BF48" w14:textId="77777777" w:rsidR="00A86AD9" w:rsidRDefault="00A86AD9" w:rsidP="00E9798D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="024F08BC" w14:textId="77777777" w:rsidR="00A86AD9" w:rsidRDefault="00A86AD9">
+    <w:p w14:paraId="3D151C6B" w14:textId="5FF16918" w:rsidR="00E9798D" w:rsidRDefault="00A86AD9" w:rsidP="00B97E23">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00E9798D" w:rsidRPr="00522673">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ส่วนที่ </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9798D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00522673">
+      <w:r w:rsidR="00E9798D" w:rsidRPr="00522673">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แบบประเมินคุณสมบัติโดยผู้บังคับบัญชา </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151C6C" w14:textId="77777777" w:rsidR="00E9798D" w:rsidRPr="00522673" w:rsidRDefault="00E9798D" w:rsidP="00E9798D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D151C6D" w14:textId="77777777" w:rsidR="00E9798D" w:rsidRDefault="00E9798D" w:rsidP="00E9798D">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -36892,63 +36664,52 @@
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>นางสาวใจดี มีออม</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151C72" w14:textId="77777777" w:rsidR="00E9798D" w:rsidRPr="00B77FE4" w:rsidRDefault="00E9798D" w:rsidP="00E9798D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">Miss Jaidee </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Miss Jaidee Meeaom</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D151C73" w14:textId="77777777" w:rsidR="00E9798D" w:rsidRPr="00522673" w:rsidRDefault="00E9798D" w:rsidP="00E9798D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522673">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ภาควิชา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="30"/>
@@ -39509,145 +39270,145 @@
       </w:r>
       <w:r w:rsidRPr="00522673">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>..................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D151CA2" w14:textId="77777777" w:rsidR="005135C3" w:rsidRPr="009714B3" w:rsidRDefault="005135C3" w:rsidP="009714B3"/>
     <w:sectPr w:rsidR="005135C3" w:rsidRPr="009714B3" w:rsidSect="003336BF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="991" w:bottom="709" w:left="1440" w:header="426" w:footer="261" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A662C35" w14:textId="77777777" w:rsidR="00AA4A2A" w:rsidRDefault="00AA4A2A" w:rsidP="00F43D52">
+    <w:p w14:paraId="3D5D92A4" w14:textId="77777777" w:rsidR="00DE594A" w:rsidRDefault="00DE594A" w:rsidP="00F43D52">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23720108" w14:textId="77777777" w:rsidR="00AA4A2A" w:rsidRDefault="00AA4A2A" w:rsidP="00F43D52">
+    <w:p w14:paraId="372235AC" w14:textId="77777777" w:rsidR="00DE594A" w:rsidRDefault="00DE594A" w:rsidP="00F43D52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="730D32DA" w14:textId="77777777" w:rsidR="00AA4A2A" w:rsidRDefault="00AA4A2A" w:rsidP="00F43D52">
+    <w:p w14:paraId="3675734F" w14:textId="77777777" w:rsidR="00DE594A" w:rsidRDefault="00DE594A" w:rsidP="00F43D52">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="223C08BC" w14:textId="77777777" w:rsidR="00AA4A2A" w:rsidRDefault="00AA4A2A" w:rsidP="00F43D52">
+    <w:p w14:paraId="5EDF82C4" w14:textId="77777777" w:rsidR="00DE594A" w:rsidRDefault="00DE594A" w:rsidP="00F43D52">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1652475949"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
@@ -39817,149 +39578,155 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="783033926">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00952CBD"/>
     <w:rsid w:val="00015B82"/>
     <w:rsid w:val="00042CD8"/>
     <w:rsid w:val="000C501D"/>
     <w:rsid w:val="000D4414"/>
     <w:rsid w:val="000F6047"/>
     <w:rsid w:val="00156FBC"/>
     <w:rsid w:val="001701CB"/>
     <w:rsid w:val="001F1D08"/>
     <w:rsid w:val="00230D1F"/>
     <w:rsid w:val="00263696"/>
     <w:rsid w:val="00275DFA"/>
     <w:rsid w:val="00284621"/>
     <w:rsid w:val="002A0B87"/>
+    <w:rsid w:val="002B59CA"/>
     <w:rsid w:val="00311307"/>
     <w:rsid w:val="0033178F"/>
     <w:rsid w:val="003336BF"/>
     <w:rsid w:val="00345353"/>
     <w:rsid w:val="00383DA6"/>
     <w:rsid w:val="003B64AA"/>
     <w:rsid w:val="00400F5A"/>
     <w:rsid w:val="00450A5C"/>
     <w:rsid w:val="0045105F"/>
     <w:rsid w:val="004A59C7"/>
     <w:rsid w:val="004B4E39"/>
     <w:rsid w:val="004D1314"/>
     <w:rsid w:val="004D2053"/>
     <w:rsid w:val="005135C3"/>
     <w:rsid w:val="00522EFF"/>
     <w:rsid w:val="00536FCA"/>
     <w:rsid w:val="0057757F"/>
     <w:rsid w:val="005825EA"/>
+    <w:rsid w:val="00594943"/>
     <w:rsid w:val="005B4E0B"/>
     <w:rsid w:val="005F518A"/>
     <w:rsid w:val="0060001B"/>
     <w:rsid w:val="00601E6E"/>
     <w:rsid w:val="00613063"/>
     <w:rsid w:val="00642263"/>
     <w:rsid w:val="006B59AB"/>
     <w:rsid w:val="006F5CF5"/>
     <w:rsid w:val="00713469"/>
     <w:rsid w:val="00775FBB"/>
     <w:rsid w:val="0079685A"/>
     <w:rsid w:val="007B30A5"/>
+    <w:rsid w:val="007E6851"/>
     <w:rsid w:val="007E70B3"/>
     <w:rsid w:val="008217A2"/>
     <w:rsid w:val="008317BC"/>
     <w:rsid w:val="00867E98"/>
     <w:rsid w:val="00891AF9"/>
     <w:rsid w:val="008A2164"/>
     <w:rsid w:val="008C46B5"/>
     <w:rsid w:val="0092111F"/>
     <w:rsid w:val="009417B0"/>
     <w:rsid w:val="00952CBD"/>
     <w:rsid w:val="009714B3"/>
     <w:rsid w:val="009A6316"/>
     <w:rsid w:val="009F48C9"/>
     <w:rsid w:val="00A31118"/>
     <w:rsid w:val="00A33C5A"/>
     <w:rsid w:val="00A86AD9"/>
     <w:rsid w:val="00A87398"/>
     <w:rsid w:val="00AA4A2A"/>
     <w:rsid w:val="00AC5473"/>
     <w:rsid w:val="00B31E3B"/>
+    <w:rsid w:val="00B97E23"/>
     <w:rsid w:val="00BD1466"/>
     <w:rsid w:val="00C55736"/>
     <w:rsid w:val="00C82EE1"/>
     <w:rsid w:val="00C850B1"/>
     <w:rsid w:val="00C93426"/>
+    <w:rsid w:val="00C958C2"/>
     <w:rsid w:val="00D84065"/>
     <w:rsid w:val="00DA5838"/>
     <w:rsid w:val="00DB3968"/>
+    <w:rsid w:val="00DE594A"/>
     <w:rsid w:val="00DF59EA"/>
     <w:rsid w:val="00E152DC"/>
+    <w:rsid w:val="00E324DD"/>
     <w:rsid w:val="00E44D40"/>
     <w:rsid w:val="00E840DE"/>
     <w:rsid w:val="00E9798D"/>
     <w:rsid w:val="00EC40EE"/>
     <w:rsid w:val="00EE18EE"/>
     <w:rsid w:val="00EF0945"/>
     <w:rsid w:val="00F04748"/>
     <w:rsid w:val="00F050A7"/>
     <w:rsid w:val="00F12946"/>
     <w:rsid w:val="00F14174"/>
     <w:rsid w:val="00F43D52"/>
     <w:rsid w:val="00FA18A4"/>
     <w:rsid w:val="00FA36B1"/>
     <w:rsid w:val="00FB0A0C"/>
     <w:rsid w:val="00FB4D0E"/>
     <w:rsid w:val="00FE6760"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -40947,66 +40714,66 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{355D405A-BC87-4E04-A682-95C57A8E0323}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>26409</Characters>
+  <Pages>16</Pages>
+  <Words>4685</Words>
+  <Characters>26707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>220</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>222</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30981</CharactersWithSpaces>
+  <CharactersWithSpaces>31330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>chayanut</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>