--- v0 (2025-11-26)
+++ v1 (2026-06-12)
@@ -357,82 +357,82 @@
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง</w:t>
       </w:r>
       <w:r w:rsidR="00090A1F">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>............................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F373DE0" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F373DE1" w14:textId="54E03524" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
+    <w:p w14:paraId="0F373DE1" w14:textId="3FA5E0D7" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
       <w:r w:rsidRPr="00B23092">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E0ED5">
-[...5 lines deleted...]
-        <w:t>เลขานุการ</w:t>
+      <w:r w:rsidR="00BC1E34">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประธาน</w:t>
       </w:r>
       <w:r w:rsidR="002E0ED5">
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะอนุกรรมการพิจารณากลั่นกรองการขอตำแหน่งทางวิชาการของคณะเภสัชศาสตร์</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F373DE2" w14:textId="77777777" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="0014326E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F373DE3" w14:textId="409F3601" w:rsidR="0014326E" w:rsidRPr="00B23092" w:rsidRDefault="0014326E" w:rsidP="00B41841">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
@@ -704,51 +704,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4967" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50708DCF" w14:textId="77777777" w:rsidR="00360123" w:rsidRPr="00960BEB" w:rsidRDefault="00960BEB" w:rsidP="0019350F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960BEB">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- ดำเนินการแล้ว</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F373DE9" w14:textId="36FE1450" w:rsidR="00960BEB" w:rsidRPr="00960BEB" w:rsidRDefault="00960BEB" w:rsidP="0019350F">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960BEB">
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- ไม่ได้ดำเนินการ เนื่องจาก (ระบุเหตุผล)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00360123" w14:paraId="0F373DED" w14:textId="77777777" w:rsidTr="00360123">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4995" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F373DEB" w14:textId="77777777" w:rsidR="00360123" w:rsidRPr="00360123" w:rsidRDefault="00360123" w:rsidP="0064097B">
             <w:pPr>
               <w:rPr>
@@ -1045,88 +1045,87 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F373DFC" w14:textId="77777777" w:rsidR="00FD7807" w:rsidRDefault="00FD7807" w:rsidP="00B23092">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD7807" w:rsidSect="006B098D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="851" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D4FDAD8" w14:textId="77777777" w:rsidR="00AA1932" w:rsidRDefault="00AA1932" w:rsidP="00266540">
+    <w:p w14:paraId="07F7DD3D" w14:textId="77777777" w:rsidR="00A478EF" w:rsidRDefault="00A478EF" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A32FBA5" w14:textId="77777777" w:rsidR="00AA1932" w:rsidRDefault="00AA1932" w:rsidP="00266540">
+    <w:p w14:paraId="54F7458A" w14:textId="77777777" w:rsidR="00A478EF" w:rsidRDefault="00A478EF" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="TH Sarabun New">
-    <w:altName w:val="TH SarabunIT๙"/>
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -1146,61 +1145,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A894300" w14:textId="77777777" w:rsidR="00AA1932" w:rsidRDefault="00AA1932" w:rsidP="00266540">
+    <w:p w14:paraId="46439924" w14:textId="77777777" w:rsidR="00A478EF" w:rsidRDefault="00A478EF" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="307597D7" w14:textId="77777777" w:rsidR="00AA1932" w:rsidRDefault="00AA1932" w:rsidP="00266540">
+    <w:p w14:paraId="5E9CC098" w14:textId="77777777" w:rsidR="00A478EF" w:rsidRDefault="00A478EF" w:rsidP="00266540">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BE47DFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A60A9C"/>
     <w:lvl w:ilvl="0" w:tplc="01F46F24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1291,52 +1290,52 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1013386105">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0014326E"/>
     <w:rsid w:val="00002BFD"/>
@@ -1486,50 +1485,51 @@
     <w:rsid w:val="00690F9F"/>
     <w:rsid w:val="006944CE"/>
     <w:rsid w:val="0069578A"/>
     <w:rsid w:val="006974AD"/>
     <w:rsid w:val="00697C3D"/>
     <w:rsid w:val="006A5012"/>
     <w:rsid w:val="006B098D"/>
     <w:rsid w:val="006B09F8"/>
     <w:rsid w:val="006B1738"/>
     <w:rsid w:val="006B625E"/>
     <w:rsid w:val="006C0675"/>
     <w:rsid w:val="006C4439"/>
     <w:rsid w:val="006D48D8"/>
     <w:rsid w:val="006E2541"/>
     <w:rsid w:val="006E3523"/>
     <w:rsid w:val="00701209"/>
     <w:rsid w:val="007025AE"/>
     <w:rsid w:val="00702702"/>
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00707903"/>
     <w:rsid w:val="007249C7"/>
     <w:rsid w:val="00726BC1"/>
     <w:rsid w:val="0073446E"/>
     <w:rsid w:val="00770E82"/>
     <w:rsid w:val="00777FF8"/>
+    <w:rsid w:val="007847D0"/>
     <w:rsid w:val="0079083B"/>
     <w:rsid w:val="00794580"/>
     <w:rsid w:val="007947A2"/>
     <w:rsid w:val="007951A4"/>
     <w:rsid w:val="00797D25"/>
     <w:rsid w:val="007A4E53"/>
     <w:rsid w:val="007A7090"/>
     <w:rsid w:val="007C477B"/>
     <w:rsid w:val="007D07E6"/>
     <w:rsid w:val="007D239F"/>
     <w:rsid w:val="007D3DA7"/>
     <w:rsid w:val="007D53DF"/>
     <w:rsid w:val="007E5D1D"/>
     <w:rsid w:val="008043F4"/>
     <w:rsid w:val="008104F4"/>
     <w:rsid w:val="00811226"/>
     <w:rsid w:val="00812E77"/>
     <w:rsid w:val="00815294"/>
     <w:rsid w:val="008329A9"/>
     <w:rsid w:val="00837708"/>
     <w:rsid w:val="00840994"/>
     <w:rsid w:val="00875887"/>
     <w:rsid w:val="008842C1"/>
     <w:rsid w:val="00895155"/>
     <w:rsid w:val="008A1CA5"/>
@@ -1548,125 +1548,129 @@
     <w:rsid w:val="00925247"/>
     <w:rsid w:val="009321B2"/>
     <w:rsid w:val="00956736"/>
     <w:rsid w:val="00960BEB"/>
     <w:rsid w:val="00963BBF"/>
     <w:rsid w:val="00963D6E"/>
     <w:rsid w:val="00966E79"/>
     <w:rsid w:val="00972D36"/>
     <w:rsid w:val="00977A53"/>
     <w:rsid w:val="009912F0"/>
     <w:rsid w:val="009B144D"/>
     <w:rsid w:val="009C078C"/>
     <w:rsid w:val="009D13ED"/>
     <w:rsid w:val="009D177B"/>
     <w:rsid w:val="009D22E3"/>
     <w:rsid w:val="009D7D83"/>
     <w:rsid w:val="009E4600"/>
     <w:rsid w:val="009E4A8E"/>
     <w:rsid w:val="009F42D1"/>
     <w:rsid w:val="009F5EC9"/>
     <w:rsid w:val="00A21EB7"/>
     <w:rsid w:val="00A26E88"/>
     <w:rsid w:val="00A33AB4"/>
     <w:rsid w:val="00A3581F"/>
     <w:rsid w:val="00A37BBB"/>
+    <w:rsid w:val="00A478EF"/>
     <w:rsid w:val="00A5430C"/>
     <w:rsid w:val="00A55B7C"/>
     <w:rsid w:val="00A70D45"/>
     <w:rsid w:val="00A8413D"/>
     <w:rsid w:val="00A9693E"/>
     <w:rsid w:val="00AA1932"/>
     <w:rsid w:val="00AA3264"/>
     <w:rsid w:val="00AA4574"/>
     <w:rsid w:val="00AA45BD"/>
     <w:rsid w:val="00AB3226"/>
     <w:rsid w:val="00AB3A1B"/>
     <w:rsid w:val="00AC12B4"/>
     <w:rsid w:val="00AC6C75"/>
     <w:rsid w:val="00AC74BA"/>
     <w:rsid w:val="00AD0D89"/>
     <w:rsid w:val="00AD3738"/>
     <w:rsid w:val="00AE03CE"/>
     <w:rsid w:val="00AE1BCF"/>
     <w:rsid w:val="00AE5E9C"/>
     <w:rsid w:val="00AF7064"/>
     <w:rsid w:val="00B029B2"/>
     <w:rsid w:val="00B04BA1"/>
     <w:rsid w:val="00B053C4"/>
     <w:rsid w:val="00B05478"/>
     <w:rsid w:val="00B07B06"/>
     <w:rsid w:val="00B11732"/>
     <w:rsid w:val="00B161DB"/>
     <w:rsid w:val="00B23092"/>
     <w:rsid w:val="00B34701"/>
     <w:rsid w:val="00B41841"/>
     <w:rsid w:val="00B44A47"/>
     <w:rsid w:val="00B45C0F"/>
     <w:rsid w:val="00B53FF8"/>
     <w:rsid w:val="00B65DE5"/>
     <w:rsid w:val="00B75332"/>
     <w:rsid w:val="00B81C1E"/>
     <w:rsid w:val="00BA0C8D"/>
     <w:rsid w:val="00BB12C7"/>
     <w:rsid w:val="00BB7A43"/>
     <w:rsid w:val="00BC18BD"/>
+    <w:rsid w:val="00BC1E34"/>
     <w:rsid w:val="00BC513C"/>
     <w:rsid w:val="00BC70CB"/>
     <w:rsid w:val="00BE4668"/>
     <w:rsid w:val="00BF2632"/>
     <w:rsid w:val="00BF6FEB"/>
     <w:rsid w:val="00C044A9"/>
     <w:rsid w:val="00C07A2F"/>
     <w:rsid w:val="00C13BB8"/>
     <w:rsid w:val="00C146F0"/>
     <w:rsid w:val="00C3327D"/>
     <w:rsid w:val="00C37E84"/>
     <w:rsid w:val="00C44AE2"/>
     <w:rsid w:val="00C46F4C"/>
     <w:rsid w:val="00C575C8"/>
     <w:rsid w:val="00C6794C"/>
     <w:rsid w:val="00C72EBD"/>
     <w:rsid w:val="00C866EA"/>
     <w:rsid w:val="00CA6132"/>
     <w:rsid w:val="00CB4430"/>
     <w:rsid w:val="00CB5CE1"/>
     <w:rsid w:val="00CC2878"/>
     <w:rsid w:val="00CC2E5D"/>
     <w:rsid w:val="00CC5414"/>
     <w:rsid w:val="00CE10B1"/>
     <w:rsid w:val="00CE23D3"/>
+    <w:rsid w:val="00CE42AD"/>
     <w:rsid w:val="00CE72F4"/>
     <w:rsid w:val="00CF244C"/>
     <w:rsid w:val="00D078E8"/>
     <w:rsid w:val="00D13866"/>
     <w:rsid w:val="00D20D11"/>
     <w:rsid w:val="00D2779B"/>
     <w:rsid w:val="00D27F59"/>
     <w:rsid w:val="00D36258"/>
     <w:rsid w:val="00D41EAF"/>
     <w:rsid w:val="00D4256B"/>
+    <w:rsid w:val="00D82D7E"/>
     <w:rsid w:val="00D9005F"/>
     <w:rsid w:val="00D9037F"/>
     <w:rsid w:val="00D924DF"/>
     <w:rsid w:val="00D932BD"/>
     <w:rsid w:val="00D95DF3"/>
     <w:rsid w:val="00D966EC"/>
     <w:rsid w:val="00DA47F5"/>
     <w:rsid w:val="00DC14E7"/>
     <w:rsid w:val="00DC4321"/>
     <w:rsid w:val="00DD3CF7"/>
     <w:rsid w:val="00DD4D2B"/>
     <w:rsid w:val="00DE4088"/>
     <w:rsid w:val="00DF1031"/>
     <w:rsid w:val="00DF249A"/>
     <w:rsid w:val="00DF2F15"/>
     <w:rsid w:val="00DF3FA5"/>
     <w:rsid w:val="00DF5D40"/>
     <w:rsid w:val="00E05716"/>
     <w:rsid w:val="00E16E34"/>
     <w:rsid w:val="00E2336C"/>
     <w:rsid w:val="00E25AC2"/>
     <w:rsid w:val="00E352BD"/>
     <w:rsid w:val="00E57009"/>
     <w:rsid w:val="00E6108A"/>
     <w:rsid w:val="00E631AC"/>
@@ -2564,66 +2568,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C619557-EF65-4E52-8F2A-160E3DE6AFC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>176</Words>
-  <Characters>1006</Characters>
+  <Words>175</Words>
+  <Characters>1004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1180</CharactersWithSpaces>
+  <CharactersWithSpaces>1177</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>