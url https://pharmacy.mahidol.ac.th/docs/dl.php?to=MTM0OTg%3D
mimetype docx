--- v0 (2025-11-26)
+++ v1 (2026-06-13)
@@ -1,1863 +1,1985 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2492DCDB" w14:textId="590B844C" w:rsidR="00D55E6B" w:rsidRPr="0025560D" w:rsidRDefault="00D55E6B" w:rsidP="00D55E6B">
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="rphighlightallclass"/>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
-          <w:cs/>
-[...4 lines deleted...]
-          <w:rStyle w:val="rphighlightallclass"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Check List </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="rphighlightallclass"/>
+        <w:t xml:space="preserve">Check List – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การเตรียมเอกสาร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขอไปปฏิบัติงาน ณ ต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="yellow"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(อธิการบดี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:highlight w:val="yellow"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เป็นผู้ลงนามอนุมัติ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คำนิยาม ความหมาย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การไปปฏิบัติงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0025560D">
-[...1 lines deleted...]
-          <w:rStyle w:val="rphighlightallclass"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หมายถึง การไปปฏิบัติงานเพื่อประโยชน์แก่ส่วนงาน และ/หรือ มหาวิทยาลัย  ได้แก่</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">การไปเยี่ยมชมสถาบัน/มหาวิทยาลัยในต่างประเทศ  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">การไปฝึกปฏิบัติงานการใช้เครื่องมือ ที่มหาวิทยาลัยสั่งซื้อมาใช้งาน  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การไปเจรจาความร่วมมือทางวิชาการ การไป</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทํา</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MOU  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การนํานักศึกษาไปศึกษา/ดูงาน ตามที่หลักสูตร</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กําหนด</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การไปตรวจเยี่ยมนักศึกษาที่ไปฝึกปฏิบัติงาน งาน/ไป</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทํา</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วิจัย ที่สถาบันต่างประเทศ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">การเดินทางไปสอบวิทยานิพนธ์ของนักศึกษา </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การไป</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทํา</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หน้าที่แลกเปลี่ยน วัฒนธรรม  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">การไปปฏิบัติหน้าที่ทางการแพทย์แก่องค์กรที่ขอรับความช่วยเหลือ  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การไปจัดแสดงนิทรรศการ/ แสดงผลงานของส่วนงาน/มหาวิทยาลัย เพื่อเผยแพร่ภารกิจต่าง ๆ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="rphighlightallclass"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทุนสำหรับการไปประชุม/สัมมนา/ปฏิบัติงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หมายถึง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เงินค่าใช้จ่าย เพื่อการเดินทางไปประชุม/สัมมนา/ปฏิบัติงาน </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้แก่ ค่าที่พัก ค่าพาหนะเดินทาง ค่าเบี้ยเลี้ยง และอื่นๆ ที่เกี่ยวข้อง</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
-          <w:cs/>
-[...4 lines deleted...]
-    <w:p w14:paraId="312F85F1" w14:textId="77777777" w:rsidR="00D55E6B" w:rsidRDefault="00D55E6B" w:rsidP="00D55E6B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="rphighlightallclass"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การส่งเอกสารบันทึกขออนุมัติไปต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>โปรดนำส่งเอกสาร หมายเลข 1-</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">โปรดนำส่งเอกสาร ที่...หน่วยทรัพยากรบุคคล </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ก่อน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>4</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">วันที่มีกำหนดการเดินทางอย่างน้อย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> วันทำการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ที่...หน่วยทรัพยากรบุคคล</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>กรณีต้องการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขอทำหนังสือเดินทางราชการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">วันที่มีกำหนดการเดินทาง </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> ต้องส่งล่วงหน้า </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ก่อน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>15 วันทำการ</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve">วันที่มีกำหนดการเดินทาง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">อย่างน้อย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>*</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>กรณีต้องการ</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve"> วันทำการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระเบียบปฏิบัติเกี่ยวกับการเดินทาง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไปปฏิบัติภารกิจ ณ ต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ระยะเวลาการอนุมัติเดินทางไปปฏิบัติภารกิจ ณ ต่างประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ให้ออกเดินทางล่วงหน้าได้ตามความจำเป็น</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และ เมื่อเสร็จสิ้นภารกิจในต่างประเทศแล้ว </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...893 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต้องเดินทางถึงประเทศไทย ไม่เกินระยะเวลาดังต่อไปนี้</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3440"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3481"/>
+        <w:gridCol w:w="2964"/>
+        <w:gridCol w:w="3047"/>
+        <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F1CFD" w14:paraId="005AB650" w14:textId="77777777" w:rsidTr="00463250">
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7660B3" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRPr="0026307A" w:rsidRDefault="006F1CFD" w:rsidP="00463250">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026307A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ประเทศ</w:t>
+              <w:t>ประเทศที่เดินทางไป</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6468B540" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRPr="0026307A" w:rsidRDefault="006F1CFD" w:rsidP="00463250">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ออกเดินทางล่วงหน้า</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026307A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ออกเดินทางล่วงหน้า</w:t>
-[...24 lines deleted...]
-              <w:t>ก่อนเวลาที่เริ่มปฏิบัติราชการ</w:t>
+              <w:t>ก่อนเริ่มภารกิจ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D3BFFC" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRDefault="006F1CFD" w:rsidP="00463250">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้องเดินทางกลับ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ต้องเดินทางกลับ</w:t>
-[...36 lines deleted...]
-              <w:t>เสร็จสิ้นการปฏิบัติราชการ</w:t>
+              <w:t>หลังเสร็จสิ้นภารกิจ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F1CFD" w14:paraId="10549976" w14:textId="77777777" w:rsidTr="00463250">
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3310D3B6" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRPr="0026307A" w:rsidRDefault="006F1CFD" w:rsidP="00463250">
+          <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
+              <w:t>ประเทศในทวีป</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เอเซีย</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026307A">
-[...4 lines deleted...]
-                <w:szCs w:val="30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>1.1 ทวีปเอเซีย</w:t>
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2796ACE2" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRPr="0026307A" w:rsidRDefault="006F1CFD" w:rsidP="00463250">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026307A">
-[...4 lines deleted...]
-                <w:szCs w:val="30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ไม่เกิน 24 ชั่วโมง</w:t>
+              <w:t>ออสเตรเลีย นิวซีแลนด์ ประเทศในทวีปยุโรป</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หรือประเทศในทวีปอเมริกาเหนือ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A733211" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRPr="0026307A" w:rsidRDefault="006F1CFD" w:rsidP="00463250">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="30"/>
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ภายใน 24 ชั่วโมง</w:t>
-[...27 lines deleted...]
-              <w:t>1.2 ประเทศออสเตรเลียหรือนิวซีแลนด์ ทวีปยุโรป อเมริกาเหนือ อาฟริกา</w:t>
+              <w:t>ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6430B23C" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRPr="0026307A" w:rsidRDefault="006F1CFD" w:rsidP="00463250">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026307A">
-[...4 lines deleted...]
-                <w:szCs w:val="30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ไม่เกิน 48 ชั่วโมง</w:t>
+              <w:t>ประเทศในทวีปอเมริกาใต้ หรือ ประเทศในทวีปแอฟริกา</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B32A53A" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRPr="0026307A" w:rsidRDefault="006F1CFD" w:rsidP="00463250">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="30"/>
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ภายใน</w:t>
-[...47 lines deleted...]
-              <w:t>1.3 ทวีปอเมริกาใต้</w:t>
+              <w:t>ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F62EC1A" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRPr="0026307A" w:rsidRDefault="006F1CFD" w:rsidP="00463250">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>ไม่เกิน</w:t>
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
             </w:r>
-            <w:r w:rsidRPr="0026307A">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72 </w:t>
             </w:r>
-            <w:r w:rsidRPr="0026307A">
-[...51 lines deleted...]
-                <w:szCs w:val="30"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A45AA89" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRDefault="006F1CFD" w:rsidP="006F1CFD">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">หากประสงค์เดินทางล่วงหน้า หรือ เดินทางกลับประเทศไทยภายหลังระยะเวลาที่กำหนด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จะต้องใช้วันลาพักผ่อน หรือ ลากิจส่วนตัว ร่วมด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไม่สามารถ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใช้สิทธิการออกเดินทางล่วงหน้า/เดินทางกลับ ตามตารางดังกล่าวข้างต้นได้</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="108966EB" w14:textId="20E520AD" w:rsidR="00D55E6B" w:rsidRDefault="006F1CFD" w:rsidP="00D55E6B">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เอกสารที่ผู้ขอลาต่างประเทศ ต้องจัดเตรียม</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2595"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="10456" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5240"/>
+        <w:gridCol w:w="5216"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>กรณีได้รับเชิญ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เป็นกรรมการ/ผู้ทรงคุณวุฒิ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กรณี</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ไปทำ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOU / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ออกบูธ และอื่นๆ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หนังสือเชิญ พร้อมกำหนดการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. สำเนาหลักฐานการได้รับทุน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(หากใช้เงินของคณะฯ ให้แนบสำเนาบันทึกขออนุมัติในหลักการ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1. หนังสือตอบรับจากหน่วยงาน</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ที่จะไปทำ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MOU </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หรือ หนังสือเชิญให้ไปออกบูธ หรือ จัดแสดงนิทรรศการ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">สำเนาหลักฐานการได้รับทุน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(หากใช้เงินของคณะฯ ให้แนบสำเนาบันทึกขออนุมัติในหลักการ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2595"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A55B03">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve">หากประสงค์ใช้วันลาพักผ่อน / ลากิจส่วนตัว ณ ต่างประเทศ ร่วมด้วย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โปรดลาในระบบลาออนไลน์ก่อน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>หากประสงค์เดินทางล่วงหน้า</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แล้วแนบเอกสารขอลาพักผ่อน/กิจส่วนตัว ณ ต่างประเทศ จากระบบลาออนไลน์มาด้วย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:cs/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:cs/>
-[...79 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="502D1083" wp14:editId="6BDF64FA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5407025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>95250</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="439420" cy="439420"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20601"/>
                 <wp:lineTo x="20601" y="20601"/>
                 <wp:lineTo x="20601" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2029473354" name="Picture 2029473354" descr="Form__testcf801f0d87a9b15c549e29d86cd2a4a9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1880,230 +2002,349 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="439420" cy="439420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002F569F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">อ่านรายละเอียดเพิ่มเติม หรือ </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F569F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Download </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F569F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">เอกสารอื่น ๆ </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve">เอกสารอื่น ๆ ได้ทาง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ได้ทาง </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve">หรือ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:cs/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Scan QR Code </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00AC3DDF">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="30"/>
             <w:szCs w:val="30"/>
           </w:rPr>
           <w:t>https://pharmacy.mahidol.ac.th/docs/view/MTE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AC3DDF">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="30"/>
             <w:szCs w:val="30"/>
             <w:cs/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AC3DDF">
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="30"/>
             <w:szCs w:val="30"/>
           </w:rPr>
-          <w:t>Nzk=/</w:t>
+          <w:t>Nzk</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AC3DDF">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="30"/>
+            <w:szCs w:val="30"/>
+          </w:rPr>
+          <w:t>=/</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="30"/>
             <w:szCs w:val="30"/>
             <w:cs/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14A0F1A2" w14:textId="77777777" w:rsidR="00D55E6B" w:rsidRDefault="00D55E6B" w:rsidP="00D55E6B">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A38D8CE" w14:textId="77777777" w:rsidR="00D55E6B" w:rsidRDefault="00D55E6B" w:rsidP="00D55E6B">
+    <w:p>
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4D727E" w14:textId="77777777" w:rsidR="0090519A" w:rsidRDefault="0090519A" w:rsidP="00B43567">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03D9390D" w14:textId="52A2E58F" w:rsidR="006F1CFD" w:rsidRDefault="00D608B3" w:rsidP="00B43567">
+    <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E29995E" wp14:editId="1E87966F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2872740</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="897255" cy="897255"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="right"/>
             <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
@@ -2121,3733 +2362,2746 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="897255" cy="897255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004557BA" w:rsidRPr="00422FFB">
-[...18 lines deleted...]
-    <w:p w14:paraId="0911F52B" w14:textId="77777777" w:rsidR="006F1CFD" w:rsidRDefault="006F1CFD" w:rsidP="00B43567">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6470C6A8" w14:textId="77777777" w:rsidR="0090519A" w:rsidRDefault="0090519A" w:rsidP="00B43567">
+    <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="107230E0" w14:textId="0C2E39EC" w:rsidR="004557BA" w:rsidRPr="00E83799" w:rsidRDefault="00E83799" w:rsidP="00B43567">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อหน่วยงาน/ภาควิชา</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B50BFD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>คณะเภสัชศาสตร์</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60BE7A45" w14:textId="77777777" w:rsidR="004557BA" w:rsidRPr="00422FFB" w:rsidRDefault="004557BA" w:rsidP="00B43567">
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...18 lines deleted...]
-    <w:p w14:paraId="06659677" w14:textId="77777777" w:rsidR="004557BA" w:rsidRPr="00422FFB" w:rsidRDefault="004557BA" w:rsidP="004557BA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โทร. ..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่</w:t>
       </w:r>
-      <w:r w:rsidR="00E83799" w:rsidRPr="00E83799">
-[...47 lines deleted...]
-    <w:p w14:paraId="024A0E34" w14:textId="77777777" w:rsidR="004557BA" w:rsidRPr="00422FFB" w:rsidRDefault="004557BA" w:rsidP="004557BA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อว 78.08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...9 lines deleted...]
-    <w:p w14:paraId="6E0F927E" w14:textId="23A13A28" w:rsidR="004557BA" w:rsidRPr="00832C7D" w:rsidRDefault="004557BA" w:rsidP="00051E65">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00422FFB">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
-      <w:r w:rsidR="00051E65">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00832C7D">
-[...45 lines deleted...]
-          <w:cs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ข้าราชการขออนุมัติไปราชการ ณ ต่างประเทศ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หรือ พนักงานมหาวิทยาลัย/พนักงานมหาวิทยาลัยชื่อส่วนงาน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขออนุมัติ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ไปปฏิบัติงาน ณ ต่างประเทศ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และ ลาพักผ่อน/ลากิจส่วนตัว </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ ต่างประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D76D57" w:rsidRPr="00832C7D">
-[...30 lines deleted...]
-    <w:p w14:paraId="6673CF0E" w14:textId="50D7356F" w:rsidR="004557BA" w:rsidRPr="000876FD" w:rsidRDefault="004557BA" w:rsidP="00BB40A7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(หากใช้ทุนส่วนตัวเพียงอย่างเดียว และไม่ใช้วันลาพักผ่อน หรือ ลากิจส่วนตัว ให้ระบุเพิ่มต่อท้ายว่า โดยไม่ถือเป็นวันลา)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00422FFB">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00313835" w:rsidRPr="00422FFB">
-[...17 lines deleted...]
-      <w:r w:rsidR="000876FD">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี (ผ่าน</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อตำแหน่งผู้บังคับบัญชาชั้นต้น)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DB306B" w14:textId="77777777" w:rsidR="004557BA" w:rsidRPr="00422FFB" w:rsidRDefault="004557BA" w:rsidP="004557BA">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:firstLine="560"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ข้อมูลการเสนอขออนุมัติลาฯ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADD34AB" w14:textId="020B7A37" w:rsidR="00B43567" w:rsidRPr="00C22B2F" w:rsidRDefault="004557BA" w:rsidP="004F7037">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้เสนอขออนุมัติ</w:t>
       </w:r>
-      <w:r w:rsidR="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>สกุล...</w:t>
       </w:r>
-      <w:r w:rsidR="00DB589B">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คำนำหน้า/ยศ/ตำแหน่ง</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
-      <w:r w:rsidR="00D76D57" w:rsidRPr="00422FFB">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C22B2F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้าราชการพลเรือนในสถาบันอุดมศึกษา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C22B2F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633A35A6" w14:textId="353A229D" w:rsidR="00B43567" w:rsidRDefault="00051E65" w:rsidP="004F7037">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พนักงานมหาวิทยาลัย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พนักงานมหาวิทยาลัย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ชื่อส่วนงาน / ลูกจ้าง.................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง...............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...205 lines deleted...]
-    <w:p w14:paraId="4B28FD9E" w14:textId="77777777" w:rsidR="00A83CEA" w:rsidRDefault="004F7037" w:rsidP="004F7037">
+        <w:t xml:space="preserve">................................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เลขประจำตำแหน่ง...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ตรวจสอบจากรหัสบุคลากรในระบบ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>PY-MED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............สังกัด...............................................บรรจุเมื่อวันที่.........................  ระยะเวลาการจ้างตั้งแต่วันที่.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตามคำสั่งจ้างต่อครั้งล่าสุด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......................ถึงวันที่...............................................โทร.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...270 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004557BA" w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="004557BA" w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ประเภทการลา </w:t>
       </w:r>
-      <w:r w:rsidR="00A87C1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D707CA" w:rsidRPr="00DD7270">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="003F4D05">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve"> ราชการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ราชการ</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ขรก.)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
+        <w:t xml:space="preserve"> ปฏิบัติงาน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(พม.) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F4D05" w:rsidRPr="00015A3A">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F4D05" w:rsidRPr="00DD7270">
+        <w:t xml:space="preserve">และ </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="003F4D05">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
+        <w:t xml:space="preserve"> ลาพักผ่อน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F4D05" w:rsidRPr="00DD7270">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ปฏิบัติงาน</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>กิจส่วนตัว</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003F4D05" w:rsidRPr="00015A3A">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">(พม.) </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve">ต่างประเทศ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>ตั้งแต่วันที่......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ลา</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>วันที่ออกจากประเทศไทย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>พักผ่อน</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>...........................ถึงวันที่.......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>วันที่กลับถึงประเทศไทย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>กิจส่วนตัว</w:t>
-[...124 lines deleted...]
-    <w:p w14:paraId="43B6BDE6" w14:textId="580F3D22" w:rsidR="004557BA" w:rsidRDefault="00C17DF7" w:rsidP="004557BA">
+        <w:t>.............................รวมมีกำหนด..........วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="00D82BF7" w:rsidRPr="00422FFB">
+        <w:t>2.  ข้อมูลการลา</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264AB7DB" w14:textId="5BA9290D" w:rsidR="00282E0C" w:rsidRDefault="009E4498" w:rsidP="004557BA">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51C71C2A" wp14:editId="4AF943A3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>163267</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6363335" cy="314325"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Rectangle 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="6363335" cy="314325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1B06CBB3" w14:textId="2F58F22A" w:rsidR="00282E0C" w:rsidRPr="00015A3A" w:rsidRDefault="00282E0C" w:rsidP="00015A3A">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:line="216" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00DD7270">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>2.1 ประเภทการลา</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00282E0C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00282E0C">
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>โปรดระบุ ไป</w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ราชการ</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B8154D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00282E0C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>/</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B8154D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve"> ไป</w:t>
                             </w:r>
-                            <w:r w:rsidR="00015A3A">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>ปฏิบัติงาน</w:t>
-[...9 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">ปฏิบัติงาน </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="51C71C2A" id="Rectangle 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.85pt;margin-top:.5pt;width:501.05pt;height:24.75pt;flip:y;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5fzMVKgIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadqmLbtR09WqSxHS&#10;AisWuDuOk1j4i7HbtPvrGTtRt3yIAyIHy+MZP8+8N5P1zVErchDgpTUlnU2mlAjDbS1NW9Ivn3ev&#10;rijxgZmaKWtESU/C05vNyxfr3hVibjuragEEQYwvelfSLgRXZJnnndDMT6wTBp2NBc0CmtBmNbAe&#10;0bXK5tPpKust1A4sF97j6d3gpJuE3zSCh49N40UgqqSYW0grpLWKa7ZZs6IF5jrJxzTYP2ShmTT4&#10;6BnqjgVG9iB/g9KSg/W2CRNudWabRnKRasBqZtNfqnnsmBOpFiTHuzNN/v/B8g+HByCyRu1QKcM0&#10;avQJWWOmVYLMF5Gg3vkC4x7dA8QSvbu3/Jsnxm47DBO3ALbvBKsxrVmMz366EA2PV0nVv7c1wrN9&#10;sImrYwOaNEq6r/FihEY+yDGJczqLI46BcDxc5as8z5eUcPTls0U+X6bHWBFx4m0HPrwVVpO4KSlg&#10;GQmVHe59iHk9h6Q6rJL1TiqVDGirrQJyYNgou/SN6P4yTBnSl/R6iW//HWKavj9BaBmw45XUJb06&#10;B7EiEvjG1KkfA5Nq2GPKyoyMRhIHMcKxOo66VLY+Ibdgh87GScRNZ+GJkh67uqT++56BoES9M6jP&#10;9WyxiGOQjMXy9RwNuPRUlx5mOEKVNFAybLdhGJ29A9l2+NIgm7G3qGkjE8lR7yGrMW/s3MT9OGVx&#10;NC7tFPX8L9j8AAAA//8DAFBLAwQUAAYACAAAACEA+fVtZNwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KhNaCgKcSqEhASXSrRIvTrxkkTE68h20+Tv2Z7guDOj2XnldnaD&#10;mDDE3pOG+5UCgdR421Or4evwdvcEIiZD1gyeUMOCEbbV9VVpCuvP9InTPrWCSygWRkOX0lhIGZsO&#10;nYkrPyKx9+2DM4nP0EobzJnL3SAzpR6lMz3xh86M+Nph87M/OQ3v467+CJlbdut6LZe5eYjT8aj1&#10;7c388gwi4Zz+wnCZz9Oh4k21P5GNYtCQ5RtOss5EF1tlG0apNeQqB1mV8j9A9QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA5fzMVKgIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD59W1k3AAAAAgBAAAPAAAAAAAAAAAAAAAAAIQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:rect id="Rectangle 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.85pt;margin-top:.5pt;width:501.05pt;height:24.75pt;flip:y;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5fzMVKgIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadqmLbtR09WqSxHS&#10;AisWuDuOk1j4i7HbtPvrGTtRt3yIAyIHy+MZP8+8N5P1zVErchDgpTUlnU2mlAjDbS1NW9Ivn3ev&#10;rijxgZmaKWtESU/C05vNyxfr3hVibjuragEEQYwvelfSLgRXZJnnndDMT6wTBp2NBc0CmtBmNbAe&#10;0bXK5tPpKust1A4sF97j6d3gpJuE3zSCh49N40UgqqSYW0grpLWKa7ZZs6IF5jrJxzTYP2ShmTT4&#10;6BnqjgVG9iB/g9KSg/W2CRNudWabRnKRasBqZtNfqnnsmBOpFiTHuzNN/v/B8g+HByCyRu1QKcM0&#10;avQJWWOmVYLMF5Gg3vkC4x7dA8QSvbu3/Jsnxm47DBO3ALbvBKsxrVmMz366EA2PV0nVv7c1wrN9&#10;sImrYwOaNEq6r/FihEY+yDGJczqLI46BcDxc5as8z5eUcPTls0U+X6bHWBFx4m0HPrwVVpO4KSlg&#10;GQmVHe59iHk9h6Q6rJL1TiqVDGirrQJyYNgou/SN6P4yTBnSl/R6iW//HWKavj9BaBmw45XUJb06&#10;B7EiEvjG1KkfA5Nq2GPKyoyMRhIHMcKxOo66VLY+Ibdgh87GScRNZ+GJkh67uqT++56BoES9M6jP&#10;9WyxiGOQjMXy9RwNuPRUlx5mOEKVNFAybLdhGJ29A9l2+NIgm7G3qGkjE8lR7yGrMW/s3MT9OGVx&#10;NC7tFPX8L9j8AAAA//8DAFBLAwQUAAYACAAAACEA+fVtZNwAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KhNaCgKcSqEhASXSrRIvTrxkkTE68h20+Tv2Z7guDOj2XnldnaD&#10;mDDE3pOG+5UCgdR421Or4evwdvcEIiZD1gyeUMOCEbbV9VVpCuvP9InTPrWCSygWRkOX0lhIGZsO&#10;nYkrPyKx9+2DM4nP0EobzJnL3SAzpR6lMz3xh86M+Nph87M/OQ3v467+CJlbdut6LZe5eYjT8aj1&#10;7c388gwi4Zz+wnCZz9Oh4k21P5GNYtCQ5RtOss5EF1tlG0apNeQqB1mV8j9A9QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA5fzMVKgIAAFMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD59W1k3AAAAAgBAAAPAAAAAAAAAAAAAAAAAIQEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1B06CBB3" w14:textId="2F58F22A" w:rsidR="00282E0C" w:rsidRPr="00015A3A" w:rsidRDefault="00282E0C" w:rsidP="00015A3A">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:line="216" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00DD7270">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>2.1 ประเภทการลา</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00282E0C">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00282E0C">
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>โปรดระบุ ไป</w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ราชการ</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B8154D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00282E0C">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>/</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B8154D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve"> ไป</w:t>
                       </w:r>
-                      <w:r w:rsidR="00015A3A">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>ปฏิบัติงาน</w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">ปฏิบัติงาน </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4DE89C" w14:textId="77777777" w:rsidR="00282E0C" w:rsidRDefault="00282E0C" w:rsidP="004557BA">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17A94E20" w14:textId="1862BBC3" w:rsidR="004557BA" w:rsidRPr="00422FFB" w:rsidRDefault="00D76D57" w:rsidP="00CB67D7">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00422FFB">
-[...21 lines deleted...]
-      <w:r w:rsidR="004557BA" w:rsidRPr="00422FFB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หัวข้อ/เรื่อง/หลักสูตร</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E4498">
-[...9 lines deleted...]
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(เช่น เข้าร่วม</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ออกบูธ</w:t>
       </w:r>
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Roadshow, </w:t>
       </w:r>
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ทรงคุณวุฒิ</w:t>
       </w:r>
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ตรวจประเมิน</w:t>
       </w:r>
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009E4498">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ร่วมพิธี</w:t>
       </w:r>
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ลงนาม </w:t>
       </w:r>
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">MOU, </w:t>
       </w:r>
-      <w:r w:rsidR="0090519A" w:rsidRPr="0090519A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่ปรึกษา</w:t>
       </w:r>
-      <w:r w:rsidR="009E4498">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>) ชื่องาน</w:t>
       </w:r>
-      <w:r w:rsidR="004557BA" w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009048CA">
-[...27 lines deleted...]
-    <w:p w14:paraId="0A8DC4B1" w14:textId="024F02BD" w:rsidR="00CB67D7" w:rsidRDefault="002E0E7A" w:rsidP="002E0E7A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...112 lines deleted...]
-    <w:p w14:paraId="5526E5BC" w14:textId="770AC3DE" w:rsidR="004557BA" w:rsidRPr="00422FFB" w:rsidRDefault="00CB67D7" w:rsidP="00CB67D7">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     สถานที่/องค์กร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................................................................................................................................................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เมือง/จังหวัด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากเดินทางไปหลายเมือง ให้ระบุให้ครบทุกเมือง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประเทศ</w:t>
       </w:r>
-      <w:r w:rsidR="004557BA" w:rsidRPr="00422FFB">
-[...56 lines deleted...]
-    <w:p w14:paraId="6CA60BA6" w14:textId="77777777" w:rsidR="009A1D54" w:rsidRPr="00422FFB" w:rsidRDefault="009A1D54" w:rsidP="009A1D54">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ระยะเวลาที่ลา </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตั้งแต่วันที่.....</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF243E">
-[...86 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากไม่ใช้วันลาพักผ่อน ให้นับรวมวันที่ออกเดินทางด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........ถึงวันที่....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากไม่ใช้วันลาพักผ่อน ให้นับรวมวันที่เดินทางกลับด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">...................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>มีกำหนด</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...27 lines deleted...]
-    <w:p w14:paraId="139FE203" w14:textId="4467BC23" w:rsidR="002C68B1" w:rsidRDefault="002E0E7A" w:rsidP="002C68B1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................................วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...82 lines deleted...]
-    <w:p w14:paraId="2E559AD7" w14:textId="77777777" w:rsidR="009E4498" w:rsidRDefault="009E4498" w:rsidP="009E4498">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ชื่อทุน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(หากไม่ได้รับทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใดๆ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ให้ระบุ ทุนส่วนตัว)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตัวอย่างการเขียนชื่อทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> มหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ภาควิชา...) หรือ มหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ทุนพัฒนาบุคลากร ประจำปี </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>xx)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CB1063" w14:textId="5306273B" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00FC451A">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63FEB703" wp14:editId="31E9C5F8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>161290</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6363335" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Rectangle 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="6363335" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="777C5B11" w14:textId="48E26985" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00D6211C">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:line="216" w:lineRule="auto"/>
-                              <w:rPr>
-[...5 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B43567">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>2.2 ประเภทการลา</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00B43567">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="0062264D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0062264D">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t xml:space="preserve">ลาพักผ่อน </w:t>
+                              <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
                             </w:r>
-                            <w:r w:rsidR="003F4D05">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>หรือ</w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="0062264D">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ณ</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> ลากิจส่วนตัว</w:t>
+                              <w:t xml:space="preserve"> ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00DF55F1">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:tab/>
-[...35 lines deleted...]
-                              <w:t xml:space="preserve"> ชื่อประเทศเป็นแบบทางการ</w:t>
+                              <w:t>หรือ -</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7DFAF9CE" w14:textId="77777777" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00D6211C">
+                          <w:p>
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="63FEB703" id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:12.7pt;margin-top:4.15pt;width:501.05pt;height:24pt;flip:y;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx3vxzMgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0nTtGxR02nqKEIa&#10;MDHg3XGcxMKxzdltsv16zk7VdsATwg/WXe78+e77zlnfjL0iBwFOGl3S+SylRGhuaqnbkn77untz&#10;RYnzTNdMGS1K+iQcvdm8frUebCEy0xlVCyAIol0x2JJ23tsiSRzvRM/czFihMdgY6JlHF9qkBjYg&#10;eq+SLE1XyWCgtmC4cA6/3k1Buon4TSO4/9w0TniiSoq1+bhD3KuwJ5s1K1pgtpP8WAb7hyp6JjVe&#10;eoK6Y56RPcg/oHrJwTjT+Bk3fWKaRnIRe8Bu5ulv3Tx2zIrYC5Lj7Ikm9/9g+afDAxBZo3Y5JZr1&#10;qNEXZI3pVgmS5YGgwboC8x7tA4QWnb03/Icj2mw7TBO3AGboBKuxrHnIT14cCI7Do6QaPpoa4dne&#10;m8jV2EBPGiXt93AwQCMfZIziPJ3EEaMnHD+uFqvFYrGkhGNskeZXaVQvYUXACactOP9emJ4Eo6SA&#10;bURUdrh3PtR1Tol9GCXrnVQqOtBWWwXkwHBQdnHFVrDdyzSlyVDS62W2jMgvYu4SIo3rbxC99Djx&#10;SvYlxRZwhSRWBALf6Trankk12Viy0kdGA4mTGH6sxqhZFs4GgitTPyHFYKYBxweJRmfgmZIBh7uk&#10;7ueegaBEfdAo0/U8z8NriE6+fJuhA5eR6jLCNEeoknpKJnPrpxe0tyDbDm+a1NPmFqVtZOT6XNWx&#10;fBzgKMHxsYUXcunHrPMvYfMLAAD//wMAUEsDBBQABgAIAAAAIQADtS2u3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9PS8NAFMTvgt9heYI3uzF/aknzUkQQ9FKwFXrdZF+TYPZtyG7T5Nu7Pelx&#10;mGHmN8VuNr2YaHSdZYTnVQSCuLa64wbh+/j+tAHhvGKtesuEsJCDXXl/V6hc2yt/0XTwjQgl7HKF&#10;0Ho/5FK6uiWj3MoOxME729EoH+TYSD2qayg3vYyjaC2N6jgstGqgt5bqn8PFIHwM++pzjM2yT6tU&#10;LnOduOl0Qnx8mF+3IDzN/i8MN/yADmVgquyFtRM9QpylIYmwSUDc7Ch+yUBUCNk6AVkW8v+B8hcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBx3vxzMgIAAFoEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADtS2u3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;">
+              <v:rect id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:12.7pt;margin-top:4.15pt;width:501.05pt;height:24pt;flip:y;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQC5KdMgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadI2LbtR09WqSxHS&#10;AisWuDuOk1j4i7HbdPfXM3aqtgucED5YM5nx88x746xuDlqRvQAvranodJJTIgy3jTRdRb993b65&#10;osQHZhqmrBEVfRKe3qxfv1oNrhQz21vVCCAIYnw5uIr2IbgyyzzvhWZ+Yp0wGGwtaBbQhS5rgA2I&#10;rlU2y/NlNlhoHFguvMevd2OQrhN+2woePretF4GoimJtIe2Q9jru2XrFyg6Y6yU/lsH+oQrNpMFL&#10;T1B3LDCyA/kHlJYcrLdtmHCrM9u2kovUA3YzzX/r5rFnTqRekBzvTjT5/wfLP+0fgMgGtSsoMUyj&#10;Rl+QNWY6JcisiAQNzpeY9+geILbo3b3lPzwxdtNjmrgFsEMvWINlTWN+9uJAdDweJfXw0TYIz3bB&#10;Jq4OLWjSKum+x4MRGvkghyTO00kccQiE48flfDmfzxeUcIzN8+IqT+plrIw48bQDH94Lq0k0KgrY&#10;RkJl+3sfYl3nlNSHVbLZSqWSA129UUD2DAdlm1ZqBdu9TFOGDBW9XswWCflFzF9C5Gn9DULLgBOv&#10;pK4otoArJrEyEvjONMkOTKrRxpKVOTIaSRzFCIf6MGoWz0aCa9s8IcVgxwHHB4lGb+GZkgGHu6L+&#10;546BoER9MCjT9bQo4mtITrF4O0MHLiP1ZYQZjlAVDZSM5iaML2jnQHY93jSqZ+wtStvKxPW5qmP5&#10;OMBJguNjiy/k0k9Z51/C+hcAAAD//wMAUEsDBBQABgAIAAAAIQADtS2u3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9PS8NAFMTvgt9heYI3uzF/aknzUkQQ9FKwFXrdZF+TYPZtyG7T5Nu7Pelx&#10;mGHmN8VuNr2YaHSdZYTnVQSCuLa64wbh+/j+tAHhvGKtesuEsJCDXXl/V6hc2yt/0XTwjQgl7HKF&#10;0Ho/5FK6uiWj3MoOxME729EoH+TYSD2qayg3vYyjaC2N6jgstGqgt5bqn8PFIHwM++pzjM2yT6tU&#10;LnOduOl0Qnx8mF+3IDzN/i8MN/yADmVgquyFtRM9QpylIYmwSUDc7Ch+yUBUCNk6AVkW8v+B8hcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQC5KdMgIAAFoEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADtS2u3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="777C5B11" w14:textId="48E26985" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00D6211C">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:line="216" w:lineRule="auto"/>
-                        <w:rPr>
-[...5 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B43567">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>2.2 ประเภทการลา</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00B43567">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r w:rsidRPr="0062264D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0062264D">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t xml:space="preserve">ลาพักผ่อน </w:t>
+                        <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
                       </w:r>
-                      <w:r w:rsidR="003F4D05">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>หรือ</w:t>
+                        <w:tab/>
                       </w:r>
-                      <w:r w:rsidRPr="0062264D">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ณ</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> ลากิจส่วนตัว</w:t>
+                        <w:t xml:space="preserve"> ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00DF55F1">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:tab/>
-[...35 lines deleted...]
-                        <w:t xml:space="preserve"> ชื่อประเทศเป็นแบบทางการ</w:t>
+                        <w:t>หรือ -</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7DFAF9CE" w14:textId="77777777" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00D6211C">
+                    <w:p>
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C16AD9" w14:textId="77777777" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00B43567">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30CFE25D" w14:textId="2174A3BC" w:rsidR="001D04C5" w:rsidRPr="00977F22" w:rsidRDefault="001D04C5" w:rsidP="001D04C5">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...66 lines deleted...]
-    <w:p w14:paraId="322BD53D" w14:textId="77777777" w:rsidR="001D04C5" w:rsidRDefault="001D04C5" w:rsidP="001D04C5">
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(หากมีการลาพักผ่อน ก่อนไปราชการ/ปฏิบัติงาน และ หลังไปราชการ/ปฏิบัติงาน ให้แยกเป็น 2 ช่วง)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ตั้งแต่วันที่......................................................ถึงวันที่...................................................................</w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00E33E43">
+        <w:t>ตั้งแต่วันที่......................................................ถึงวันที่...................................................................มีกำหนด</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E33E43">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E33E43">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A05BA0" w14:textId="77777777" w:rsidR="001D04C5" w:rsidRDefault="001D04C5" w:rsidP="001D04C5">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF568D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>และ ตั้งแต่วันที่......................................................ถึงวันที่...................................................................มีกำหนด</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF568D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF568D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF568D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271343F3" w14:textId="44E95BDF" w:rsidR="00A16427" w:rsidRPr="00422FFB" w:rsidRDefault="00A16427" w:rsidP="00A16427">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>ได้แนบเอกสารประกอบการพิจารณา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดังนี้</w:t>
       </w:r>
-      <w:r w:rsidR="00B47557">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00B47557" w:rsidRPr="00B47557">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(เอกสารใดไม่ได้ใช้ ให้นำข้อความออกได้)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE8139E" w14:textId="5B16A279" w:rsidR="00A16427" w:rsidRPr="000D4F42" w:rsidRDefault="00A16427" w:rsidP="00766A49">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="00766A49" w:rsidRPr="000D4F42">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หนังสือเชิญ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="00766A49" w:rsidRPr="000D4F42">
-[...5 lines deleted...]
-          <w:cs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> สำเนาอนุมัติตัวบุคคล</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00766A49" w:rsidRPr="000D4F42">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00766A49" w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="00766A49" w:rsidRPr="000D4F42">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หลักฐานการตอบรับ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidRPr="000D4F42">
-[...5 lines deleted...]
-          <w:cs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หลักฐานการได้รับทุน  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4F42">
-[...45 lines deleted...]
-          <w:cs/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ใบลาพักผ่อน หรือ ใบลากิจส่วนตัว </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D4F42">
-[...29 lines deleted...]
-    <w:p w14:paraId="3B456060" w14:textId="011B1A4C" w:rsidR="00A16427" w:rsidRPr="000D4F42" w:rsidRDefault="00A16427" w:rsidP="00A16427">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อื่น ๆ ระบุ .............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:color w:val="FF0000"/>
-[...102 lines deleted...]
-    <w:p w14:paraId="6F8F23C1" w14:textId="77777777" w:rsidR="00A16427" w:rsidRPr="00422FFB" w:rsidRDefault="00A16427" w:rsidP="00A16427">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...37 lines deleted...]
-    <w:p w14:paraId="1A3316D1" w14:textId="0F160FAE" w:rsidR="007311F0" w:rsidRDefault="007311F0" w:rsidP="00CC3C3F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                   ลงชื่อ........................................................................                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5916,1510 +5170,4025 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E83799">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ชื่อ-นามสกุล </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E83799">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้เสนอขออนุมัติ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E83799">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4742363C" w14:textId="7C2AE4A7" w:rsidR="00A16427" w:rsidRPr="00CC3C3F" w:rsidRDefault="00CC3C3F" w:rsidP="00CC3C3F">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...23 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
         <w:t>ความเห็นต้นสังกัด</w:t>
       </w:r>
-      <w:r w:rsidR="00A16427">
-[...54 lines deleted...]
-      <w:r w:rsidR="00A16427" w:rsidRPr="00E14664">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="522775C9" w14:textId="1492E1C4" w:rsidR="00A16427" w:rsidRPr="00422FFB" w:rsidRDefault="00A16427" w:rsidP="00A16427">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ความเห็น</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> เห็นชอบและเสนอ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าส่วนงานพิจารณา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ดำเนินการ  </w:t>
       </w:r>
-      <w:r w:rsidR="006B7A89">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C3824" w:rsidRPr="00422FFB">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เห็นสมควรอนุมัติและเสนออธิการบดี เพื่อพิจารณาอนุมัติ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ล</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ล</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งชื่อ ....................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ชื่อ-นามสกุล </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บังคับบัญชาชั้นต้น</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รองศาสตราจารย์ ภก.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุร</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กิจ นาฑีสุวรรณ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ตำแหน่ง  ...........................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  คณบดีคณะเภสัชศาสตร์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    วันที่.................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วันที่.................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-    </w:p>
-[...78 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk229867061"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk229865312"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(ส่งที่หน่วยทรัพยากรบุคคลก่อนเดินทาง ล่วงหน้าไม่เกิน 3 วันทำการ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>827851</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="914400" cy="914400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1824997881" name="Picture 1824997881" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="914400" cy="914400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โทร. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หมายเลขโทรศัพท์ของภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ อว 78.08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วันที่ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>แจ้งกำหนดวันเดินทางไปต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรียน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk84432521"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี (ผ่านหัวหน้าหน่วยทรัพยากรบุคคล)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สิ่งที่ส่งมาด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. สำเนาบันทึกอนุมัติให้เดินทางไปต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. สำเนาบัตรโดยสารเครื่องบิน </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="401"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ตามที่ ข้าพเจ้า...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(คำนำหน้า ชื่อ-นามสกุล)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง.........</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...111 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สังกัด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ภาควิชา/หน่วยงาน............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ได้รับอนุมัติให้...........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบุประเภทการลาตามบันทึกที่ขออนุมัติ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................... ณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">................. ชื่อองค์กร/สถานที่........................................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประเทศ ....................................... โดยมีกำหนดตั้งแต่วันที่.............................................. ถึงวันที่.............................................. รวมระยะเวลา..................วัน นั้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="395" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บัดนี้ ข้าพเจ้า.......................................................... ขอเรียนว่าจะออกเดินทางจากประเทศไทย วันที่.......................................เวลา........................................ โดยสายการบิน........................... เที่ยวบินที่.....................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>จึงเรียนมาเพื่อโปรดพิจารณาและดำเนินการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วย จะเป็นพระคุณยิ่ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E83799">
-[...40 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ชื่อผู้ขอเดินทาง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00A16427">
-[...214 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(         ชื่อผู้บังคับบัญชา          )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่งผู้บังคับบัญชา............................</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3286"/>
+        <w:gridCol w:w="4271"/>
+        <w:gridCol w:w="2280"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3286" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk226649470"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เรียน คณบดี</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เพื่อโปรดพิจารณา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(นางพรน</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ัช</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชา เสนาะพิณ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หัวหน้าหน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4271" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทราบ และ ดำเนินการได้</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คณบดี/รักษาการแทน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้นเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สำเนา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1. ผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2. หน่วยงานผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="3"/>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ส่งที่หน่วยทรัพยากรบุคคล ณ วันที่กลับเข้าปฏิบัติงาน)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>1065357</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="914400" cy="914400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="914400" cy="914400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โทร. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หมายเลขโทรศัพท์ของภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ อว 78.08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วันที่ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>แจ้งกำหนดวันเดินทางกลับจากต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรียน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี (ผ่านหัวหน้าหน่วยทรัพยากรบุคคล)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สิ่งที่ส่งมาด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. สำเนาบัตรโดยสารเครื่องบิน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:cs/>
+          </w:rPr>
+          <w:t>รายงานการไปประชุม/สัมมนา/ดูงาน</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ตามที่ ข้าพเจ้า...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(คำนำหน้า ชื่อ-นามสกุล)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สังกัด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ภาควิชา/หน่วยงาน............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ได้รับอนุมัติให้...........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบุประเภทการลาตามบันทึกที่ขออนุมัติ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................... ณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">................. ชื่อองค์กร/สถานที่........................................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประเทศ ....................................... โดยมีกำหนดตั้งแต่วันที่.............................................. ถึงวันที่.............................................. รวมระยะเวลา..................วัน นั้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">บัดนี้ ข้าพเจ้า.......................................................... </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk96938837"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ได้เดินทางกลับถึงประเทศไทย วันที่.......................................เวลา........................................ โดยสายการบิน........................... เที่ยวบินที่.....................................  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และได้เริ่มปฏิบัติงานตามปกติตั้งแต่วันที่...................................................แล้ว</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>จึงเรียนมาเพื่อโปรดพิจารณาและดำเนินการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วย จะเป็นพระคุณยิ่ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...12 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ชื่อผู้ขอเดินทาง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
-[...250 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(         ชื่อผู้บังคับบัญชา          )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่งผู้บังคับบัญชา............................</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3012"/>
+        <w:gridCol w:w="3914"/>
+        <w:gridCol w:w="2090"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3012" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เรียน คณบดี</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เพื่อโปรดพิจารณา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(นางพรน</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ัช</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชา เสนาะพิณ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หัวหน้าหน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทราบ และ ดำเนินการได้</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คณบดี/รักษาการแทน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้นเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สำเนา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1. ผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2. หน่วยงานผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="424" w:bottom="380" w:left="1021" w:header="720" w:footer="258" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B5D3F3E" w14:textId="77777777" w:rsidR="00787A8D" w:rsidRDefault="00787A8D" w:rsidP="008418F0">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E881FDB" w14:textId="77777777" w:rsidR="00787A8D" w:rsidRDefault="00787A8D" w:rsidP="008418F0">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPC">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="526A0DE9" w14:textId="7F751921" w:rsidR="0090519A" w:rsidRPr="0090519A" w:rsidRDefault="0090519A">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
       </w:rPr>
-    </w:pPr>
-[...12 lines deleted...]
-      <w:t>07/05/2568</w:t>
+      <w:t>MUPY – Version 20260515</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3304BFA8" w14:textId="77777777" w:rsidR="00787A8D" w:rsidRDefault="00787A8D" w:rsidP="008418F0">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B88B9BD" w14:textId="77777777" w:rsidR="00787A8D" w:rsidRDefault="00787A8D" w:rsidP="008418F0">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4090249E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86A6121A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71CB5400"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7CC8984"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...261 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="080C091E"/>
   <w15:docId w15:val="{F849C925-9406-4184-94FE-C8D7FA5EB14C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7479,51 +9248,51 @@
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7764,204 +9533,262 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001B26C5"/>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:hAnsi="CordiaUPC"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0013737D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EucrosiaUPC" w:hAnsi="EucrosiaUPC" w:cs="EucrosiaUPC"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F4309"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00E0322F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="008418F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="008418F0"/>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:hAnsi="CordiaUPC"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:rsid w:val="008418F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:rsid w:val="008418F0"/>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:hAnsi="CordiaUPC"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="rphighlightallclass">
     <w:name w:val="rphighlightallclass"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00980D13"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00980D13"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D55E6B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1511486143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1912621690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -7984,51 +9811,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2059040575">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/view/MTE3Nzk=/1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTQwMzk=" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/view/MTE3Nzk=/1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTIyMzM=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8286,75 +10113,75 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5328</Characters>
+  <Pages>6</Pages>
+  <Words>1659</Words>
+  <Characters>9457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ส่วนที่ 1</vt:lpstr>
       <vt:lpstr>ส่วนที่ 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>mahidol</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6250</CharactersWithSpaces>
+  <CharactersWithSpaces>11094</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ส่วนที่ 1</dc:title>
   <dc:creator>saman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>