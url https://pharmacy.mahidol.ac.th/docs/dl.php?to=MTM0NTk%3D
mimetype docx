--- v0 (2025-11-26)
+++ v1 (2026-06-12)
@@ -1,1933 +1,1742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="05BFCA73" w14:textId="5CF972A3" w:rsidR="0037328A" w:rsidRPr="0025560D" w:rsidRDefault="0037328A" w:rsidP="0037328A">
+    <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="rphighlightallclass"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check List – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การเตรียมเอกสารขอไปประชุม/สัมมนา/นำเสนอผลงาน/ดูงาน ณ ต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0025560D">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="rphighlightallclass"/>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...98 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:highlight w:val="yellow"/>
           <w:cs/>
         </w:rPr>
-        <w:t>(สำหรับพนักงานมหาวิทยาลัย)</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t>(สำหรับพนักงานมหาวิทยาลัย คณบดีเป็นผู้ลงนามอนุมัติ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คำนิยาม ความหมาย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การประชุม/สัมมนา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หมายถึง การประชุม การสัมมนาทางวิชาการ การประชุมเชิงปฏิบัติการ การบรรยายพิเศษ การเป็นวิทยากร รวมถึงการนําเสนอผลงานทางวิชาการในที่ประชุม โดย มีโครงการหรือหลักสูตร และช่วงเวลาการจัดที่แน่นอน </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มีวัตถุประสงค์เพื่อพัฒนาบุคลากร หรือเพื่อเพิ่มประสิทธิภาพในการปฏิบัติงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การดูงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หมายถึง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หมายถึง การเพิ่มพูนความรู้และประสบการณ์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วยการสังเกตการณ์ และการแลกเปลี่ยนความคิดเห็น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทุนสำหรับการไปประชุม/สัมมนา/ปฏิบัติงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หมายถึง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เงินค่าใช้จ่าย เพื่อการเดินทางไปประชุม/สัมมนา/ปฏิบัติงาน </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้แก่ ค่าที่พัก ค่าพาหนะเดินทาง ค่าเบี้ยเลี้ยง และอื่นๆ ที่เกี่ยวข้อง</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทุนสำหรับการดูงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หมายถึง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทุนที่ได้รับเพื่อการดูงาน และเพื่อการครองชีพระหว่างดูงาน และหมายความรวมถึงค่าใช้จ่ายสำหรับเป็นค่าพาหนะเดินทางเพื่อการนี้ด้วย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การส่งเอกสาร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บันทึกขออนุมัติไปต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โปรดนำส่งเอกสาร ที่...หน่วยทรัพยากรบุคคล </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ก่อน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วันที่มีกำหนดการเดินทางอย่างน้อย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>15 วันทำการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กรณีต้องการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขอทำหนังสือเดินทางราชการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ต้องส่งล่วงหน้า </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ก่อน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C80D80">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วันที่มีกำหนดการเดินทาง </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อย่างน้อย 30 วันทำการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระเบียบปฏิบัติเกี่ยวกับการเดินทาง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไปปฏิบัติภารกิจ ณ ต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ระยะเวลาการอนุมัติเดินทางไปปฏิบัติภารกิจ ณ ต่างประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...597 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ให้ออกเดินทางล่วงหน้าได้ตามความจำเป็น</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และ เมื่อเสร็จสิ้นภารกิจในต่างประเทศแล้ว </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...223 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต้องเดินทางถึงประเทศไทย ไม่เกินระยะเวลาดังต่อไปนี้</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3440"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3481"/>
+        <w:gridCol w:w="2964"/>
+        <w:gridCol w:w="3047"/>
+        <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB3078" w14:paraId="5749049C" w14:textId="77777777" w:rsidTr="00C1346B">
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="159061CC" w14:textId="36AD9FAB" w:rsidR="00FB3078" w:rsidRPr="0026307A" w:rsidRDefault="00FB3078" w:rsidP="0026307A">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026307A">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ประเทศ</w:t>
+              <w:t>ประเทศที่เดินทางไป</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37C3E5AC" w14:textId="77777777" w:rsidR="00FB3078" w:rsidRPr="0026307A" w:rsidRDefault="00FB3078" w:rsidP="0026307A">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="30"/>
-[...10 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ออกเดินทางล่วงหน้า</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F04988A" w14:textId="7C41D13F" w:rsidR="00FB3078" w:rsidRPr="0026307A" w:rsidRDefault="00FB3078" w:rsidP="0026307A">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="30"/>
-[...10 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ก่อนเวลาที่เริ่มปฏิบัติราชการ</w:t>
+              <w:t>ก่อนเริ่มภารกิจ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5995B8" w14:textId="77777777" w:rsidR="00B209D1" w:rsidRDefault="00B209D1" w:rsidP="0026307A">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ต้อง</w:t>
+              <w:t>ต้องเดินทางกลับ</w:t>
             </w:r>
-            <w:r w:rsidR="00C1346B">
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...16 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="30"/>
-                <w:szCs w:val="30"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>เมื่อ</w:t>
-[...11 lines deleted...]
-              <w:t>เสร็จสิ้นการปฏิบัติราชการ</w:t>
+              <w:t>หลังเสร็จสิ้นภารกิจ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3078" w14:paraId="3985C2D9" w14:textId="77777777" w:rsidTr="00C1346B">
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B9F677" w14:textId="1DDE68C0" w:rsidR="00FB3078" w:rsidRPr="0026307A" w:rsidRDefault="00FB3078" w:rsidP="00275A5E">
+          <w:p>
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0026307A">
+              <w:t>ประเทศในทวีป</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>1.1 ทวีปเอเซีย</w:t>
+              <w:t>เอเซีย</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A30EA3A" w14:textId="3959F70E" w:rsidR="00FB3078" w:rsidRPr="0026307A" w:rsidRDefault="00FB3078" w:rsidP="0026307A">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0026307A">
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ไม่เกิน 24 ชั่วโมง</w:t>
+              <w:t>ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ออสเตรเลีย นิวซีแลนด์ ประเทศในทวีปยุโรป</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หรือประเทศในทวีปอเมริกาเหนือ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71969958" w14:textId="233E3744" w:rsidR="00FB3078" w:rsidRPr="0026307A" w:rsidRDefault="00FB3078" w:rsidP="0026307A">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0026307A">
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ภายใน 24 ชั่วโมง</w:t>
-[...27 lines deleted...]
-              <w:t>1.2 ประเทศออสเตรเลียหรือนิวซีแลนด์ ทวีปยุโรป อเมริกาเหนือ อาฟริกา</w:t>
+              <w:t>ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="646F5FC1" w14:textId="626ED09A" w:rsidR="00FB3078" w:rsidRPr="0026307A" w:rsidRDefault="00FB3078" w:rsidP="0026307A">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0026307A">
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ไม่เกิน 48 ชั่วโมง</w:t>
+              <w:t>ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประเทศในทวีปอเมริกาใต้ หรือ ประเทศในทวีปแอฟริกา</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3559" w:type="dxa"/>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB96115" w14:textId="2C288F00" w:rsidR="00FB3078" w:rsidRPr="0026307A" w:rsidRDefault="00FB3078" w:rsidP="0026307A">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0026307A">
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">72 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ภายใน</w:t>
-[...47 lines deleted...]
-              <w:t>1.3 ทวีปอเมริกาใต้</w:t>
+              <w:t>ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3608" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3172F06E" w14:textId="3DB6E7B5" w:rsidR="00FB3078" w:rsidRPr="0026307A" w:rsidRDefault="00FB3078" w:rsidP="0026307A">
+          <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...2 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0026307A">
+              <w:t xml:space="preserve">ไม่เกิน </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...3 lines deleted...]
-                <w:cs/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>ไม่เกิน</w:t>
+              <w:t xml:space="preserve">72 </w:t>
             </w:r>
-            <w:r w:rsidRPr="0026307A">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...59 lines deleted...]
-                <w:szCs w:val="30"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชั่วโมง</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39C73018" w14:textId="298CEE2C" w:rsidR="000C45D7" w:rsidRDefault="000C45D7" w:rsidP="00275A5E">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">หากประสงค์เดินทางล่วงหน้า หรือ เดินทางกลับประเทศไทยภายหลังระยะเวลาที่กำหนด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จะต้องใช้วันลาพักผ่อน หรือ ลากิจส่วนตัว ร่วมด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...95 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไม่สามารถ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใช้สิทธิการออกเดินทางล่วงหน้า/เดินทางกลับ ตามตารางดังกล่าวข้างต้นได้</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เอกสารที่ผู้ขอลาต่างประเทศ ต้องจัดเตรียม</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="rphighlightallclass"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10456" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5240"/>
+        <w:gridCol w:w="5216"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กรณีได้รับเชิญเข้าร่วมประชุม/สัมมนา/เป็นวิทยากร</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กรณีขอไปดูงาน/นำเสนอผลงานทางวิชาการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หนังสือเชิญ พร้อมกำหนดการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. สำเนาหลักฐานการได้รับทุน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(หากใช้เงินของคณะฯ ให้แนบสำเนาบันทึกขออนุมัติในหลักการ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. หนังสือตอบรับจากหน่วยงานที่ขอดูงาน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>หรือ อีเมลแจ้งผลการพิจารณาผลงานทางวิชาการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. สำเนาหลักฐานการได้รับทุน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Angsana New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(หากใช้เงินของคณะฯ ให้แนบสำเนาบันทึกขออนุมัติในหลักการ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หากประสงค์ใช้วันลาพักผ่อน / ลากิจส่วนตัว ณ ต่างประเทศ ร่วมด้วย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โปรดลาในระบบลาออนไลน์ก่อน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3937DE2E" w14:textId="77777777" w:rsidR="0037328A" w:rsidRDefault="0037328A" w:rsidP="0037328A">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แล้วแนบเอกสารขอลาพักผ่อน/กิจส่วนตัว ณ ต่างประเทศ จากระบบลาออนไลน์มาด้วย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="286AA0B9" wp14:editId="1DA4ADCE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5407025</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>95250</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="439420" cy="439420"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20601"/>
                 <wp:lineTo x="20601" y="20601"/>
                 <wp:lineTo x="20601" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="2029473354" name="Picture 2029473354" descr="Form__testcf801f0d87a9b15c549e29d86cd2a4a9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1950,362 +1759,550 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="439420" cy="439420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002F569F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">อ่านรายละเอียดเพิ่มเติม หรือ </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F569F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Download </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F569F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เอกสารอื่น ๆ ได้ทาง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">หรือ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="30"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scan QR Code </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00AC3DDF">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-            <w:szCs w:val="30"/>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://pharmacy.mahidol.ac.th/docs/view/MTE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AC3DDF">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-            <w:szCs w:val="30"/>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
             <w:cs/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AC3DDF">
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-            <w:szCs w:val="30"/>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Nzk=/</w:t>
+          <w:t>Nzk</w:t>
         </w:r>
-        <w:r w:rsidRPr="00AC3DDF">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...1 lines deleted...]
-            <w:szCs w:val="30"/>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>=/</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
             <w:cs/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F5365D3" w14:textId="34843BAA" w:rsidR="0037328A" w:rsidRDefault="0037328A" w:rsidP="0037328A">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-          <w:cs/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="008A6FE0">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CDEC0B6" wp14:editId="7D625A7F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4160841</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>251209</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="929005" cy="290830"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Text Box 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="929005" cy="290830"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4074A35B" w14:textId="3A8EC56A" w:rsidR="00376C9A" w:rsidRPr="00EC639F" w:rsidRDefault="000E70BC" w:rsidP="000E70BC">
+                          <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Header"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00EC639F">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>HR-PY 20</w:t>
                             </w:r>
-                            <w:r w:rsidR="008A6FE0">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>24</w:t>
-[...8 lines deleted...]
-                              <w:t>1004</w:t>
+                              <w:t>241004</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="4CDEC0B6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-327.65pt;margin-top:19.8pt;width:73.15pt;height:22.9pt;z-index:251657216;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3Bt2RIwIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkadcYcYqsRYYB&#10;QVsgGXpWZDk2YH1AUmJnv35PspNm3U7DLjJFPlPk4+P8vpMNOQrraq1yOh6llAjFdVGrfU5/bFef&#10;7ihxnqmCNVqJnJ6Eo/eLjx/mrcnERFe6KYQlSKJc1pqcVt6bLEkcr4RkbqSNUAiW2krmcbX7pLCs&#10;RXbZJJM0vU1abQtjNRfOwfvYB+ki5i9Lwf1zWTrhSZNT1ObjaeO5C2eymLNsb5mpaj6Uwf6hCslq&#10;hUcvqR6ZZ+Rg6z9SyZpb7XTpR1zLRJdlzUXsAd2M03fdbCpmROwF5Dhzocn9v7T86fhiSV1gdreU&#10;KCYxo63oPPmqOwIX+GmNywDbGAB9Bz+wZ7+DM7TdlVaGLxoiiIPp04XdkI3DOZvM0vSGEo4QzLvP&#10;kf3k7Wdjnf8mtCTByKnF8CKn7Lh2HoUAeoaEt5Re1U0TB9io3xwABk8SKu8rDJbvdt3Qzk4XJ3Rj&#10;da8HZ/iqxptr5vwLsxAAGoCo/TOOstFtTvVgUVJp+/Nv/oDHXBClpIWgcqqgeEqa7wrzmo2n06C/&#10;eJnefJngYq8ju+uIOsgHDcWOsTyGRzPgfXM2S6vlK5S/DG8ixBTHyzn1Z/PB9yLH5nCxXEYQFGeY&#10;X6uN4SF1oCzwue1emTUD6R7TetJn4bHsHfc9NvzpzPLgMYE4mEBvz+nAOtQa5zVsVliH63tEve3/&#10;4hcAAAD//wMAUEsDBBQABgAIAAAAIQBEfFzb3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsUrsPR02IU6ECa6DwAW5s4pB4HMVuG/h6hhUsR3N07r3VbvYDO9spdgEVLBcC&#10;mMUmmA5bBe9vT9kWWEwajR4CWgVfNsKuvr6qdGnCBV/t+ZBaRhKMpVbgUhpLzmPjrNdxEUaL9PsI&#10;k9eJzqnlZtIXkvuBr4TIudcdUoLTo9072/SHk1ewFf6574vVS/Sb76V0+4fwOH4qdXsz398BS3ZO&#10;fzD81qfqUFOnYzihiWxQkOVSrolVsC5yYERkUhQ070h+uQFeV/z/hvoHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdwbdkSMCAABHBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARHxc294AAAALAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-327.65pt;margin-top:19.8pt;width:73.15pt;height:22.9pt;z-index:251657216;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3Bt2RIwIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkadcYcYqsRYYB&#10;QVsgGXpWZDk2YH1AUmJnv35PspNm3U7DLjJFPlPk4+P8vpMNOQrraq1yOh6llAjFdVGrfU5/bFef&#10;7ihxnqmCNVqJnJ6Eo/eLjx/mrcnERFe6KYQlSKJc1pqcVt6bLEkcr4RkbqSNUAiW2krmcbX7pLCs&#10;RXbZJJM0vU1abQtjNRfOwfvYB+ki5i9Lwf1zWTrhSZNT1ObjaeO5C2eymLNsb5mpaj6Uwf6hCslq&#10;hUcvqR6ZZ+Rg6z9SyZpb7XTpR1zLRJdlzUXsAd2M03fdbCpmROwF5Dhzocn9v7T86fhiSV1gdreU&#10;KCYxo63oPPmqOwIX+GmNywDbGAB9Bz+wZ7+DM7TdlVaGLxoiiIPp04XdkI3DOZvM0vSGEo4QzLvP&#10;kf3k7Wdjnf8mtCTByKnF8CKn7Lh2HoUAeoaEt5Re1U0TB9io3xwABk8SKu8rDJbvdt3Qzk4XJ3Rj&#10;da8HZ/iqxptr5vwLsxAAGoCo/TOOstFtTvVgUVJp+/Nv/oDHXBClpIWgcqqgeEqa7wrzmo2n06C/&#10;eJnefJngYq8ju+uIOsgHDcWOsTyGRzPgfXM2S6vlK5S/DG8ixBTHyzn1Z/PB9yLH5nCxXEYQFGeY&#10;X6uN4SF1oCzwue1emTUD6R7TetJn4bHsHfc9NvzpzPLgMYE4mEBvz+nAOtQa5zVsVliH63tEve3/&#10;4hcAAAD//wMAUEsDBBQABgAIAAAAIQBEfFzb3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsUrsPR02IU6ECa6DwAW5s4pB4HMVuG/h6hhUsR3N07r3VbvYDO9spdgEVLBcC&#10;mMUmmA5bBe9vT9kWWEwajR4CWgVfNsKuvr6qdGnCBV/t+ZBaRhKMpVbgUhpLzmPjrNdxEUaL9PsI&#10;k9eJzqnlZtIXkvuBr4TIudcdUoLTo9072/SHk1ewFf6574vVS/Sb76V0+4fwOH4qdXsz398BS3ZO&#10;fzD81qfqUFOnYzihiWxQkOVSrolVsC5yYERkUhQ070h+uQFeV/z/hvoHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdwbdkSMCAABHBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARHxc294AAAALAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="4074A35B" w14:textId="3A8EC56A" w:rsidR="00376C9A" w:rsidRPr="00EC639F" w:rsidRDefault="000E70BC" w:rsidP="000E70BC">
+                    <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Header"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00EC639F">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>HR-PY 20</w:t>
                       </w:r>
-                      <w:r w:rsidR="008A6FE0">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>24</w:t>
-[...8 lines deleted...]
-                        <w:t>1004</w:t>
+                        <w:t>241004</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D608B3">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E29995E" wp14:editId="64A0FD3C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2872740</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="897255" cy="897255"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="right"/>
             <wp:docPr id="25" name="Picture 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 25"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
@@ -2323,5765 +2320,9705 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="897255" cy="897255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="004557BA" w:rsidRPr="00422FFB">
-[...36 lines deleted...]
-    <w:p w14:paraId="107230E0" w14:textId="54751570" w:rsidR="004557BA" w:rsidRPr="00933076" w:rsidRDefault="00E83799" w:rsidP="00FB41D8">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E83799">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ชื่อ</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="07C9B8AD" w14:textId="77777777" w:rsidR="00B43567" w:rsidRPr="00B50BFD" w:rsidRDefault="00B43567" w:rsidP="0022659C">
+        <w:t>ชื่อหน่วยงาน/ภาควิชา</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B50BFD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>คณะเภสัชศาสตร์</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60BE7A45" w14:textId="7F0CCAE9" w:rsidR="004557BA" w:rsidRDefault="004557BA" w:rsidP="00B43567">
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...18 lines deleted...]
-    <w:p w14:paraId="28D14DAC" w14:textId="009D913C" w:rsidR="00032D6A" w:rsidRDefault="00032D6A" w:rsidP="00B43567">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โทร. ..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="37D964CB" w14:textId="77777777" w:rsidR="00032D6A" w:rsidRPr="00422FFB" w:rsidRDefault="00032D6A" w:rsidP="00B43567">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่</w:t>
       </w:r>
-      <w:r w:rsidR="00E83799" w:rsidRPr="00E83799">
-[...47 lines deleted...]
-    <w:p w14:paraId="024A0E34" w14:textId="77777777" w:rsidR="004557BA" w:rsidRPr="00422FFB" w:rsidRDefault="004557BA" w:rsidP="004557BA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อว 78.08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...9 lines deleted...]
-    <w:p w14:paraId="6E0F927E" w14:textId="1262F71A" w:rsidR="004557BA" w:rsidRPr="007E0D98" w:rsidRDefault="004557BA" w:rsidP="00051E65">
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>เรื่อง</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">เรื่อง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พนักงานมหาวิทยาลัย/พนักงานมหาวิทยาลัยชื่อส่วนงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D76D57" w:rsidRPr="00D70B76">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขออนุมัติไป..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>พนักงานมหาวิทยาลัย/พนักงานมหาวิทยาลัยชื่อส่วนงาน/ลูกจ้างฯ</w:t>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ตาม</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve">และ ลาพักผ่อน/ลากิจส่วนตัว </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ ต่างประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ประเภทที่เลือกในข้อ</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>(หากใช้ทุนส่วนตัว</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>เพียง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>1</w:t>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>อย่างเดียว</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>และ</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve"> และไม่ใช้วันลาพักผ่อน หรือ ลากิจส่วนตัว</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>.......</w:t>
-[...71 lines deleted...]
-    <w:p w14:paraId="6673CF0E" w14:textId="50D7356F" w:rsidR="004557BA" w:rsidRPr="000876FD" w:rsidRDefault="004557BA" w:rsidP="00BB40A7">
+        <w:t xml:space="preserve"> ให้ระบุเพิ่มต่อท้ายว่า โดยไม่ถือเป็นวันลา)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>เรียน</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve">เรียน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี (ผ่าน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อตำแหน่งผู้บังคับบัญชาชั้นต้น)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:ind w:firstLine="560"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:cs/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ข้อมูลการเสนอขออนุมัติลาฯ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ข้อมูลการเสนอขออนุมัติลาฯ </w:t>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t xml:space="preserve">ผู้เสนอขออนุมัติ      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ชื่อ-สกุล...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คำนำหน้า/ยศ/ตำแหน่ง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">พนักงานมหาวิทยาลัย / พนักงานมหาวิทยาลัยชื่อส่วนงาน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง...............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve">................................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เลขประจำตำแหน่ง...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ตรวจสอบจากรหัสบุคลากรในระบบ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>PY-MED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............สังกัด...............................................บรรจุเมื่อวันที่.........................  ระยะเวลาการจ้างตั้งแต่วันที่.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตามคำสั่งจ้างต่อครั้งล่าสุด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......................ถึงวันที่...............................................โทร.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ผู้เสนอขออนุมัติ</w:t>
-[...694 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve">1.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ประเภทการลา </w:t>
       </w:r>
-      <w:r w:rsidR="003F4D05" w:rsidRPr="00015A3A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B43567" w:rsidRPr="00F91AEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="003F4D05">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
+        <w:t xml:space="preserve"> ประชุม/สัมมนา/นำเสนอผลงานทางวิชาการ     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ประชุม และ เป็นวิทยากร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D76D57" w:rsidRPr="00F91AEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ประชุม</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>ดูงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:cs/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>สัมมนา</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>/</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve">ลาพักผ่อน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>นำ</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>กิจส่วนตัว</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:cs/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ทางวิชาการ     </w:t>
-[...262 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>ต่างประเทศ ตั้งแต่วันที่...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่ออกจากประเทศไทย</w:t>
       </w:r>
-      <w:r w:rsidR="009C49FA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>...ถึงวันที่.</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>...ถึงวันที่...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่กลับถึงประเทศไทย</w:t>
       </w:r>
-      <w:r w:rsidR="009C49FA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>...รวม</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="43B6BDE6" w14:textId="02C86589" w:rsidR="004557BA" w:rsidRPr="00125A86" w:rsidRDefault="00282E0C" w:rsidP="004557BA">
+        <w:t>...รวมมีกำหนด...วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51C71C2A" wp14:editId="17CC0C3E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>187325</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6363335" cy="314325"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Rectangle 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="6363335" cy="314325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1B06CBB3" w14:textId="01F1A4B9" w:rsidR="00282E0C" w:rsidRPr="00015A3A" w:rsidRDefault="00282E0C" w:rsidP="00015A3A">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:line="216" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00DD7270">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>2.1 ประเภทการลา</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00282E0C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="0057484B" w:rsidRPr="0057484B">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">โปรดระบุ </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00282E0C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>ประชุม/สัมมนา/นำเสนอผ</w:t>
+                              <w:t>ประชุม/สัมมนา/นำเสนอผลงานทางวิชาการ</w:t>
                             </w:r>
-                            <w:r w:rsidR="003F4D05">
-[...9 lines deleted...]
-                            <w:r w:rsidR="0057484B">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> หรือ </w:t>
+                              <w:t xml:space="preserve"> หรือ ประชุมและเป็นวิทยากร หรือ </w:t>
                             </w:r>
-                            <w:r w:rsidR="00015A3A">
-[...29 lines deleted...]
-                            <w:r w:rsidR="005C4919">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ดูงาน</w:t>
                             </w:r>
-                            <w:r w:rsidR="0057484B">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="51C71C2A" id="Rectangle 24" o:spid="_x0000_s1027" style="position:absolute;margin-left:-.05pt;margin-top:14.75pt;width:501.05pt;height:24.75pt;flip:y;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBT5TapLAIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadqmLbtR09WqSxHS&#10;AisWuDuOk1j4i7HbZPfXM3aqtnyIAyIHy2OP38y8N5P1zaAVOQjw0pqSziZTSoThtpamLemXz7tX&#10;V5T4wEzNlDWipE/C05vNyxfr3hVibjuragEEQYwvelfSLgRXZJnnndDMT6wTBi8bC5oFNKHNamA9&#10;omuVzafTVdZbqB1YLrzH07vxkm4SftMIHj42jReBqJJibiGtkNYqrtlmzYoWmOskP6bB/iELzaTB&#10;oCeoOxYY2YP8DUpLDtbbJky41ZltGslFqgGrmU1/qeaxY06kWpAc7040+f8Hyz8cHoDIGrVDpQzT&#10;qNEnZI2ZVgkyX0SCeucL9Ht0DxBL9O7e8m+eGLvt0E3cAti+E6zGtGbRP/vpQTQ8PiVV/97WCM/2&#10;wSauhgY0aZR0X+PDCI18kCGJ83QSRwyBcDxc5as8z5eUcLzLZ4t8vkzBWBFx4msHPrwVVpO4KSlg&#10;GQmVHe59iHmdXVIdVsl6J5VKBrTVVgE5MGyUXfqO6P7STRnSl/R6ibH/DjFN358gtAzY8Urqkl6d&#10;nFgRCXxj6tSPgUk17jFlZY6MRhJHMcJQDaNmMUAkuLL1E1IMdmxwHEjcdBaeKemxuUvqv+8ZCErU&#10;O4MyXc8WizgNyVgsX8/RgMub6vKGGY5QJQ2UjNttGCdo70C2HUYa1TP2FqVtZOL6nNUxfWzgJMFx&#10;2OKEXNrJ6/xL2PwAAAD//wMAUEsDBBQABgAIAAAAIQCsBGfF3QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcWruh/DRkUyEkJLhUakHq1YmXJCJeR7abJm+Pe4LjaEYz3xTb&#10;yfZiJB86xwirpQJBXDvTcYPw9fm2eAIRomaje8eEMFOAbXl9VejcuDPvaTzERqQSDrlGaGMccilD&#10;3ZLVYekG4uR9O291TNI30nh9TuW2l5lSD9LqjtNCqwd6ban+OZwswvuwqz58ZufdulrLearvwng8&#10;It7eTC/PICJN8S8MF/yEDmViqtyJTRA9wmKVggjZ5h7ExVYqS98qhMeNAlkW8v+B8hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBT5TapLAIAAFoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCsBGfF3QAAAAgBAAAPAAAAAAAAAAAAAAAAAIYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:rect id="Rectangle 24" o:spid="_x0000_s1027" style="position:absolute;margin-left:-.05pt;margin-top:14.75pt;width:501.05pt;height:24.75pt;flip:y;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBT5TapLAIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadqmLbtR09WqSxHS&#10;AisWuDuOk1j4i7HbZPfXM3aqtnyIAyIHy2OP38y8N5P1zaAVOQjw0pqSziZTSoThtpamLemXz7tX&#10;V5T4wEzNlDWipE/C05vNyxfr3hVibjuragEEQYwvelfSLgRXZJnnndDMT6wTBi8bC5oFNKHNamA9&#10;omuVzafTVdZbqB1YLrzH07vxkm4SftMIHj42jReBqJJibiGtkNYqrtlmzYoWmOskP6bB/iELzaTB&#10;oCeoOxYY2YP8DUpLDtbbJky41ZltGslFqgGrmU1/qeaxY06kWpAc7040+f8Hyz8cHoDIGrVDpQzT&#10;qNEnZI2ZVgkyX0SCeucL9Ht0DxBL9O7e8m+eGLvt0E3cAti+E6zGtGbRP/vpQTQ8PiVV/97WCM/2&#10;wSauhgY0aZR0X+PDCI18kCGJ83QSRwyBcDxc5as8z5eUcLzLZ4t8vkzBWBFx4msHPrwVVpO4KSlg&#10;GQmVHe59iHmdXVIdVsl6J5VKBrTVVgE5MGyUXfqO6P7STRnSl/R6ibH/DjFN358gtAzY8Urqkl6d&#10;nFgRCXxj6tSPgUk17jFlZY6MRhJHMcJQDaNmMUAkuLL1E1IMdmxwHEjcdBaeKemxuUvqv+8ZCErU&#10;O4MyXc8WizgNyVgsX8/RgMub6vKGGY5QJQ2UjNttGCdo70C2HUYa1TP2FqVtZOL6nNUxfWzgJMFx&#10;2OKEXNrJ6/xL2PwAAAD//wMAUEsDBBQABgAIAAAAIQCsBGfF3QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcWruh/DRkUyEkJLhUakHq1YmXJCJeR7abJm+Pe4LjaEYz3xTb&#10;yfZiJB86xwirpQJBXDvTcYPw9fm2eAIRomaje8eEMFOAbXl9VejcuDPvaTzERqQSDrlGaGMccilD&#10;3ZLVYekG4uR9O291TNI30nh9TuW2l5lSD9LqjtNCqwd6ban+OZwswvuwqz58ZufdulrLearvwng8&#10;It7eTC/PICJN8S8MF/yEDmViqtyJTRA9wmKVggjZ5h7ExVYqS98qhMeNAlkW8v+B8hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBT5TapLAIAAFoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCsBGfF3QAAAAgBAAAPAAAAAAAAAAAAAAAAAIYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1B06CBB3" w14:textId="01F1A4B9" w:rsidR="00282E0C" w:rsidRPr="00015A3A" w:rsidRDefault="00282E0C" w:rsidP="00015A3A">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:line="216" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00DD7270">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>2.1 ประเภทการลา</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00282E0C">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="0057484B" w:rsidRPr="0057484B">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">โปรดระบุ </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00282E0C">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>ประชุม/สัมมนา/นำเสนอผ</w:t>
+                        <w:t>ประชุม/สัมมนา/นำเสนอผลงานทางวิชาการ</w:t>
                       </w:r>
-                      <w:r w:rsidR="003F4D05">
-[...9 lines deleted...]
-                      <w:r w:rsidR="0057484B">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> หรือ </w:t>
+                        <w:t xml:space="preserve"> หรือ ประชุมและเป็นวิทยากร หรือ </w:t>
                       </w:r>
-                      <w:r w:rsidR="00015A3A">
-[...29 lines deleted...]
-                      <w:r w:rsidR="005C4919">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ดูงาน</w:t>
                       </w:r>
-                      <w:r w:rsidR="0057484B">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C17DF7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t>2.  ข้อมูลการลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264AB7DB" w14:textId="1579F568" w:rsidR="00282E0C" w:rsidRDefault="00282E0C" w:rsidP="004557BA">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7F4DE89C" w14:textId="77777777" w:rsidR="00282E0C" w:rsidRDefault="00282E0C" w:rsidP="004557BA">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="17A94E20" w14:textId="76FC3736" w:rsidR="004557BA" w:rsidRPr="00422FFB" w:rsidRDefault="00D76D57" w:rsidP="00CB67D7">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>หั</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>หัวข้อ/เรื่อง/หลักสูตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>วข้อ/เรื่อง/หลักสูตร</w:t>
-[...199 lines deleted...]
-    <w:p w14:paraId="5526E5BC" w14:textId="770AC3DE" w:rsidR="004557BA" w:rsidRPr="00422FFB" w:rsidRDefault="00CB67D7" w:rsidP="00CB67D7">
+        <w:t xml:space="preserve">     สถานที่/องค์กร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.............. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:cs/>
-[...71 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t>เมือง/จังหวัด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากเดินทางไปหลายเมือง ให้ระบุให้ครบทุกเมือง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ระยะเวลาที่ลา </w:t>
-[...136 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>มีกำหนด</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>ประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
-      <w:r w:rsidR="004557BA" w:rsidRPr="00422FFB">
-[...9 lines deleted...]
-    <w:p w14:paraId="139FE203" w14:textId="2E490362" w:rsidR="002C68B1" w:rsidRDefault="002E0E7A" w:rsidP="002C68B1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve">     ระยะเวลาที่ลา </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากไม่ใช้วันลาพักผ่อน ให้นับรวมวันที่ออกเดินทางด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........ถึงวันที่....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากไม่ใช้วันลาพักผ่อน ให้นับรวมวันที่เดินทางกลับด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">...................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ชื่อทุน </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>มีกำหนด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................................วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ชื่อทุน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>(หากไม่ได้รับทุน ให้ระบุ ทุนส่วนตัว)</w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="42138698" w14:textId="322812B3" w:rsidR="0057484B" w:rsidRDefault="0057484B" w:rsidP="002C68B1">
+        <w:t>(หากไม่ได้รับทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใดๆ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ให้ระบุ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ว่า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ทุนส่วนตัว)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ตัวอย่าง</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>ตัวอย่างการเขียนชื่อทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> มหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ภาควิชา...) หรือ มหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ทุนพัฒนาบุคลากร ประจำปี </w:t>
       </w:r>
-      <w:r w:rsidR="00294E60">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>xx)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CB1063" w14:textId="5306273B" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00FC451A">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63FEB703" wp14:editId="5B6AD600">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>50758</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6363335" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Rectangle 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="6363335" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="777C5B11" w14:textId="48E26985" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00D6211C">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:line="216" w:lineRule="auto"/>
-                              <w:rPr>
-[...5 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00B43567">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>2.2 ประเภทการลา</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00B43567">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="0062264D">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="0062264D">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t xml:space="preserve">ลาพักผ่อน </w:t>
+                              <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
                             </w:r>
-                            <w:r w:rsidR="003F4D05">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>หรือ</w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="0062264D">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ณ</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> ลากิจส่วนตัว</w:t>
+                              <w:t xml:space="preserve"> ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00DF55F1">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:tab/>
+                              <w:t>หรือ -</w:t>
                             </w:r>
-                            <w:r w:rsidR="00DF55F1">
-[...39 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="63FEB703" id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:4pt;margin-top:4.15pt;width:501.05pt;height:24pt;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx3vxzMgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0nTtGxR02nqKEIa&#10;MDHg3XGcxMKxzdltsv16zk7VdsATwg/WXe78+e77zlnfjL0iBwFOGl3S+SylRGhuaqnbkn77untz&#10;RYnzTNdMGS1K+iQcvdm8frUebCEy0xlVCyAIol0x2JJ23tsiSRzvRM/czFihMdgY6JlHF9qkBjYg&#10;eq+SLE1XyWCgtmC4cA6/3k1Buon4TSO4/9w0TniiSoq1+bhD3KuwJ5s1K1pgtpP8WAb7hyp6JjVe&#10;eoK6Y56RPcg/oHrJwTjT+Bk3fWKaRnIRe8Bu5ulv3Tx2zIrYC5Lj7Ikm9/9g+afDAxBZo3Y5JZr1&#10;qNEXZI3pVgmS5YGgwboC8x7tA4QWnb03/Icj2mw7TBO3AGboBKuxrHnIT14cCI7Do6QaPpoa4dne&#10;m8jV2EBPGiXt93AwQCMfZIziPJ3EEaMnHD+uFqvFYrGkhGNskeZXaVQvYUXACactOP9emJ4Eo6SA&#10;bURUdrh3PtR1Tol9GCXrnVQqOtBWWwXkwHBQdnHFVrDdyzSlyVDS62W2jMgvYu4SIo3rbxC99Djx&#10;SvYlxRZwhSRWBALf6Trankk12Viy0kdGA4mTGH6sxqhZFs4GgitTPyHFYKYBxweJRmfgmZIBh7uk&#10;7ueegaBEfdAo0/U8z8NriE6+fJuhA5eR6jLCNEeoknpKJnPrpxe0tyDbDm+a1NPmFqVtZOT6XNWx&#10;fBzgKMHxsYUXcunHrPMvYfMLAAD//wMAUEsDBBQABgAIAAAAIQAk8GWT3AAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9Ba8JAEIXvQv/DMoXedFNjRWI2UgqF9iJUBa+b7JgEs7Nhd43Jv+94apnD&#10;Y3jDe9/ku9F2YkAfWkcKXhcJCKTKmZZqBafj53wDIkRNRneOUMGEAXbF0yzXmXF3+sHhEGvBIRQy&#10;raCJsc+kDFWDVoeF65HYuzhvdeTV19J4fedw28llkqyl1S1xQ6N7/Giwuh5uVsFXvy+//dJO+1W5&#10;ktNYpWE4n5V6eR7ftyAijvHvGB74jA4FM5XuRiaITsGGP4ksKYiHm/CAKBW8rVOQRS7/8xe/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHHe/HMyAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACTwZZPcAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;">
+              <v:rect id="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:4pt;margin-top:4.15pt;width:501.05pt;height:24pt;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx3vxzMgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0nTtGxR02nqKEIa&#10;MDHg3XGcxMKxzdltsv16zk7VdsATwg/WXe78+e77zlnfjL0iBwFOGl3S+SylRGhuaqnbkn77untz&#10;RYnzTNdMGS1K+iQcvdm8frUebCEy0xlVCyAIol0x2JJ23tsiSRzvRM/czFihMdgY6JlHF9qkBjYg&#10;eq+SLE1XyWCgtmC4cA6/3k1Buon4TSO4/9w0TniiSoq1+bhD3KuwJ5s1K1pgtpP8WAb7hyp6JjVe&#10;eoK6Y56RPcg/oHrJwTjT+Bk3fWKaRnIRe8Bu5ulv3Tx2zIrYC5Lj7Ikm9/9g+afDAxBZo3Y5JZr1&#10;qNEXZI3pVgmS5YGgwboC8x7tA4QWnb03/Icj2mw7TBO3AGboBKuxrHnIT14cCI7Do6QaPpoa4dne&#10;m8jV2EBPGiXt93AwQCMfZIziPJ3EEaMnHD+uFqvFYrGkhGNskeZXaVQvYUXACactOP9emJ4Eo6SA&#10;bURUdrh3PtR1Tol9GCXrnVQqOtBWWwXkwHBQdnHFVrDdyzSlyVDS62W2jMgvYu4SIo3rbxC99Djx&#10;SvYlxRZwhSRWBALf6Trankk12Viy0kdGA4mTGH6sxqhZFs4GgitTPyHFYKYBxweJRmfgmZIBh7uk&#10;7ueegaBEfdAo0/U8z8NriE6+fJuhA5eR6jLCNEeoknpKJnPrpxe0tyDbDm+a1NPmFqVtZOT6XNWx&#10;fBzgKMHxsYUXcunHrPMvYfMLAAD//wMAUEsDBBQABgAIAAAAIQAk8GWT3AAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9Ba8JAEIXvQv/DMoXedFNjRWI2UgqF9iJUBa+b7JgEs7Nhd43Jv+94apnD&#10;Y3jDe9/ku9F2YkAfWkcKXhcJCKTKmZZqBafj53wDIkRNRneOUMGEAXbF0yzXmXF3+sHhEGvBIRQy&#10;raCJsc+kDFWDVoeF65HYuzhvdeTV19J4fedw28llkqyl1S1xQ6N7/Giwuh5uVsFXvy+//dJO+1W5&#10;ktNYpWE4n5V6eR7ftyAijvHvGB74jA4FM5XuRiaITsGGP4ksKYiHm/CAKBW8rVOQRS7/8xe/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHHe/HMyAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACTwZZPcAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="777C5B11" w14:textId="48E26985" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00D6211C">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:line="216" w:lineRule="auto"/>
-                        <w:rPr>
-[...5 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00B43567">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>2.2 ประเภทการลา</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00B43567">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r w:rsidRPr="0062264D">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="0062264D">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t xml:space="preserve">ลาพักผ่อน </w:t>
+                        <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
                       </w:r>
-                      <w:r w:rsidR="003F4D05">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>หรือ</w:t>
+                        <w:tab/>
                       </w:r>
-                      <w:r w:rsidRPr="0062264D">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ณ</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> ลากิจส่วนตัว</w:t>
+                        <w:t xml:space="preserve"> ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00DF55F1">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:tab/>
+                        <w:t>หรือ -</w:t>
                       </w:r>
-                      <w:r w:rsidR="00DF55F1">
-[...39 lines deleted...]
-                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C16AD9" w14:textId="77777777" w:rsidR="00D6211C" w:rsidRDefault="00D6211C" w:rsidP="00B43567">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22C5E62A" w14:textId="3C131BE2" w:rsidR="003D40B2" w:rsidRPr="00977F22" w:rsidRDefault="003D40B2" w:rsidP="003D40B2">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977F22">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...61 lines deleted...]
-    <w:p w14:paraId="10D06DDC" w14:textId="36C8E47F" w:rsidR="00B43567" w:rsidRDefault="00D6211C" w:rsidP="00B43567">
+        <w:t>(หากมีการลาพักผ่อน หรือ ลากิจส่วนตัว ก่อนประชุม และ หลังประชุม ให้แยกเป็น 2 ช่วง)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ตั้งแต่วันที่......................................................ถึงวันที่...................................................................</w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="1338F3C1" w14:textId="77777777" w:rsidR="003D40B2" w:rsidRDefault="00E33E43" w:rsidP="00E33E43">
+        <w:t>ตั้งแต่วันที่......................................................ถึงวันที่...................................................................มีกำหนด................................วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF568D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">และ </w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="271343F3" w14:textId="44E95BDF" w:rsidR="00A16427" w:rsidRPr="00422FFB" w:rsidRDefault="00A16427" w:rsidP="00A16427">
+        <w:t xml:space="preserve">และ ตั้งแต่วันที่......................................................ถึงวันที่...................................................................มีกำหนด................................วัน </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve">ได้แนบเอกสารประกอบการพิจารณา ดังนี้  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(เอกสารใดไม่ได้ใช้ ให้นำข้อความออกได้)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE8139E" w14:textId="365EE726" w:rsidR="00A16427" w:rsidRPr="000D4F42" w:rsidRDefault="00A16427" w:rsidP="001657CE">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidR="001657CE" w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="001657CE" w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> หนังสือเชิญ/หนังสือตอบ</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve"> หนังสือเชิญ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">รับ </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="001657CE" w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> หลักฐานการได้รับทุน</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t xml:space="preserve"> สำเนาอนุมัติตัวบุคคล</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:cs/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001657CE" w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="001657CE" w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
+        <w:t xml:space="preserve"> หลักฐานการตอบรับ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001657CE" w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:cs/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หลักฐานการได้รับทุน  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001657CE" w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001657CE" w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve">ใบลาพักผ่อน หรือ ใบลากิจส่วนตัว </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidRPr="000D4F42">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...61 lines deleted...]
-    <w:p w14:paraId="3B456060" w14:textId="0319E3E5" w:rsidR="00A16427" w:rsidRPr="000D4F42" w:rsidRDefault="00A16427" w:rsidP="00A16427">
+        <w:t xml:space="preserve"> อื่น ๆ ระบุ .............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...93 lines deleted...]
-    <w:p w14:paraId="6F8F23C1" w14:textId="77777777" w:rsidR="00A16427" w:rsidRPr="00422FFB" w:rsidRDefault="00A16427" w:rsidP="00A16427">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="4742363C" w14:textId="7EA0B3EB" w:rsidR="00A16427" w:rsidRPr="00CC3C3F" w:rsidRDefault="00CC3C3F" w:rsidP="00CC3C3F">
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                   ลงชื่อ........................................................................                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ความเห็นต้นสังกัด</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A16427">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A16427">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A16427">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A16427">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A16427">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A16427">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidR="00A16427">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A16427" w:rsidRPr="00E83799">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>(</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve">(ชื่อ-นามสกุล </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้เสนอขออนุมัติ</w:t>
       </w:r>
-      <w:r w:rsidR="00A16427" w:rsidRPr="00E83799">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522775C9" w14:textId="3CA53A63" w:rsidR="00A16427" w:rsidRPr="00422FFB" w:rsidRDefault="00A16427" w:rsidP="00A16427">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...252 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ความเห็นต้นสังกัด</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เห็นชอบและเสนอหัวหน้าส่วนงานพิจารณาดำเนินการ  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  อื่นๆ ระบุ......................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ลงชื่อ...............................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>คำสั่ง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อนุมัติ        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidRPr="00422FFB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไม่อนุมัติ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CB8030" w14:textId="77777777" w:rsidR="00A16427" w:rsidRPr="00422FFB" w:rsidRDefault="00E83799" w:rsidP="00A16427">
+    <w:p>
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t xml:space="preserve">          (ชื่อ-นามสกุล </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ผู้</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>ผู้บังคับบัญชาชั้นต้น</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...57 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ตำแหน่ง  ...........................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ลงชื่อ ....................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    วันที่.................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (รองศาสตราจารย์ ภก.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุร</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กิจ นา</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฑี</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุวรรณ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  คณบดีคณะเภสัชศาสตร์</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ปฏิบัติหน้าที่แทนอธิการบดีมหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      ปฏิบัติหน้าที่แทนปลัดกระทรวงการอุดมศึกษา วิทยาศาสตร์ วิจัยและนวัตกรรม                                                                                                                                                                                                                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>วันที่.................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ส่งที่หน่วยทรัพยากรบุคคลก่อนเดินทาง ล่วงหน้าไม่เกิน 3 วันทำการ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>827851</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="914400" cy="914400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1824997881" name="Picture 1824997881" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="914400" cy="914400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00422FFB">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โทร. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หมายเลขโทรศัพท์ของภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ อว 78.08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วันที่ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>แจ้งกำหนดวันเดินทางไปต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรียน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk84432521"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี (ผ่านหัวหน้าหน่วยทรัพยากรบุคคล)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สิ่งที่ส่งมาด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. สำเนาบันทึกอนุมัติให้เดินทางไปต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. สำเนาบัตรโดยสารเครื่องบิน </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="401"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ตามที่ ข้าพเจ้า...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(คำนำหน้า ชื่อ-นามสกุล)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สังกัด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ภาควิชา/หน่วยงาน............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ได้รับอนุมัติให้...........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบุประเภทการลาตามบันทึกที่ขออนุมัติ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................... ณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">................. ชื่อองค์กร/สถานที่........................................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประเทศ ....................................... โดยมีกำหนดตั้งแต่วันที่.............................................. ถึงวันที่.............................................. รวมระยะเวลา..................วัน นั้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="395" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บัดนี้ ข้าพเจ้า.......................................................... ขอเรียนว่าจะออกเดินทางจากประเทศไทย วันที่.......................................เวลา........................................ โดยสายการบิน........................... เที่ยวบินที่.....................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>จึงเรียนมาเพื่อโปรดพิจารณาและดำเนินการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วย จะเป็นพระคุณยิ่ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ชื่อผู้ขอเดินทาง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(         ชื่อผู้บังคับบัญชา          )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่งผู้บังคับบัญชา............................</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3286"/>
+        <w:gridCol w:w="4271"/>
+        <w:gridCol w:w="2280"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="2243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3286" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk226649470"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เรียน คณบดี</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เพื่อโปรดพิจารณา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(นางพรน</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ัช</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชา เสนาะพิณ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หัวหน้าหน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4271" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทราบ และ ดำเนินการได้</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คณบดี/รักษาการแทน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้นเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สำเนา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1. ผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2. หน่วยงานผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ส่ง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่หน่วยทรัพยากรบุคคล ณ วันที่กลับเข้าปฏิบัติงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>1065357</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="914400" cy="914400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="D:\HRD Work\00ETC\Gallery\MUPY\logo_MU_2562\logo_MU_2562\logo_MU\logo-MU_color.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="914400" cy="914400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โทร. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หมายเลขโทรศัพท์ของภาควิชา/หน่วยงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ อว 78.08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วันที่ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>แจ้งกำหนดวันเดินทางกลับจากต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรียน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี (ผ่านหัวหน้าหน่วยทรัพยากรบุคคล)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สิ่งที่ส่งมาด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. สำเนาบัตรโดยสารเครื่องบิน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://pharmacy.mahidol.ac.th/docs/go/MTIyMzM=" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รายงานการไปประชุม/สัมมนา/ดูงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ตามที่ ข้าพเจ้า...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(คำนำหน้า ชื่อ-นามสกุล)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สังกัด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ภาควิชา/หน่วยงาน............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล ได้รับอนุมัติให้...........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบุประเภทการลาตามบันทึกที่ขออนุมัติ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................... ณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">................. ชื่อองค์กร/สถานที่........................................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประเทศ ....................................... โดยมีกำหนดตั้งแต่วันที่.............................................. ถึงวันที่.............................................. รวมระยะเวลา..................วัน นั้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">บัดนี้ ข้าพเจ้า.......................................................... </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk96938837"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ได้เดินทางกลับถึงประเทศไทย วันที่.......................................เวลา........................................ โดยสายการบิน........................... เที่ยวบินที่.....................................  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และได้เริ่มปฏิบัติงานตามปกติตั้งแต่วันที่...................................................แล้ว</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>จึงเรียนมาเพื่อโปรดพิจารณาและดำเนินการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วย จะเป็นพระคุณยิ่ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ชื่อผู้ขอเดินทาง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(         ชื่อผู้บังคับบัญชา          )</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่งผู้บังคับบัญชา............................</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3012"/>
+        <w:gridCol w:w="3914"/>
+        <w:gridCol w:w="2090"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3012" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เรียน คณบดี</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เพื่อโปรดพิจารณา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(นางพรน</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ัช</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชา เสนาะพิณ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หัวหน้าหน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทราบ และ ดำเนินการได้</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>........................................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คณบดี/รักษาการแทน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วันที่............................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้นเรื่อง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หน่วยทรัพยากรบุคคล</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สำเนา</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1. ผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2. หน่วยงานผู้ขอเดินทาง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">รายงานการศึกษา  ฝึกอบรม  ดูงาน  ประชุม </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สัมมนา  ปฏิบัติการวิจัย  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และการไปปฏิบัติงานในองค์การระหว่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.  ชื่อ-สกุล..........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">................................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">พนักงานมหาวิทยาลัย      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...............................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> สังกัด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.......................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้รับอนุมัติให้ไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประชุม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สัมมนา  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ดูงาน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...22 lines deleted...]
-        <w:t>ล</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ศึกษา   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="006B7A89">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ฝึกอบรม </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปฏิบัติงานวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...........               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>องค์กร / ประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>........................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วยทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.............................................................................. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รวมระยะเวลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้รับคุณวุฒิ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วุฒิบัตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ข้อมูลในเชิงวิชาการที่ได้รับจากการประชุม/สัมมนา ดูงาน ศึกษา ฝึกอบรม ปฏิบัติงานวิจัย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(ระบุสิ่งที่ได้เรียนรู้</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วัตถุประสงค์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...........................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เนื้อหา (โดยย่อ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประโยชน์ที่ได้รับจากการไปเพิ่มพูนความรู้และประสบการณ์ในครั้งนี้</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อตนเอง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต่อหน่วยงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………………………………………...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>4.  ปัญหา / อุปสรรค.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ข้อคิดเห็นและข้อเสนอแนะ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…………………….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00422FFB">
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ความคิดเห็นของผู้บังคับบัญชา</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ระบุชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่งผู้บังคับบัญชาชั้นต้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ความคิดเห็นของคณบดี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ระดับส่วนงาน)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>....................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลงชื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)…………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รองศาสตราจารย์ ภก.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุร</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กิจ นา</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฑี</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สุวรรณ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณบดี</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="5040"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="5040"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...565 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="424" w:bottom="380" w:left="1021" w:header="720" w:footer="116" w:gutter="0"/>
+      <w:pgMar w:top="540" w:right="424" w:bottom="432" w:left="1022" w:header="720" w:footer="267" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40A452E5" w14:textId="77777777" w:rsidR="00B83C88" w:rsidRDefault="00B83C88" w:rsidP="008418F0">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C5A577B" w14:textId="77777777" w:rsidR="00B83C88" w:rsidRDefault="00B83C88" w:rsidP="008418F0">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPC">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cordia New">
-    <w:panose1 w:val="020B0304020202020204"/>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F9365EE" w14:textId="0E106239" w:rsidR="0085545A" w:rsidRPr="0085545A" w:rsidRDefault="0085545A" w:rsidP="0085545A">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="0085545A">
+      <w:t xml:space="preserve">MUPY - Version </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
-      <w:t xml:space="preserve">ปรับปรุงวันที่ </w:t>
-[...13 lines deleted...]
-      <w:t>/2568</w:t>
+      <w:t>20260515</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ACF8731" w14:textId="77777777" w:rsidR="00B83C88" w:rsidRDefault="00B83C88" w:rsidP="008418F0">
+    <w:p>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CED164C" w14:textId="77777777" w:rsidR="00B83C88" w:rsidRDefault="00B83C88" w:rsidP="008418F0">
+    <w:p>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="238442F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CD89184"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1560"/>
+        </w:tabs>
+        <w:ind w:left="1560" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E1D5642"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BCCA27B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:left="1140" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C275E3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5504F1B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4090249E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86A6121A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CCA35D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="481A9D58"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50312F79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5829C22"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5379079E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DE10A772"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="420"/>
+        </w:tabs>
+        <w:ind w:left="420" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1140"/>
+        </w:tabs>
+        <w:ind w:left="1140" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7560"/>
+        </w:tabs>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...304 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="080C091E"/>
   <w15:docId w15:val="{AAFC8623-A673-499D-9FD0-A7458B554B23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8307,204 +12244,326 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001B26C5"/>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:hAnsi="CordiaUPC"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Cordia New" w:hAnsi="Arial" w:cs="Cordia New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="37"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0013737D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="EucrosiaUPC" w:hAnsi="EucrosiaUPC" w:cs="EucrosiaUPC"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="006F4309"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00E0322F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="008418F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="008418F0"/>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:hAnsi="CordiaUPC"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:rsid w:val="008418F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:rsid w:val="008418F0"/>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:hAnsi="CordiaUPC"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="rphighlightallclass">
     <w:name w:val="rphighlightallclass"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0037328A"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0037328A"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00730479"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="25"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Cordia New" w:hAnsi="Arial" w:cs="Cordia New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="37"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1511486143">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1912621690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -8527,51 +12586,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2059040575">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/view/MTE3Nzk=/1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTQwMzk=" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/view/MTE3Nzk=/1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8829,75 +12888,75 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5768</Characters>
+  <Pages>8</Pages>
+  <Words>2530</Words>
+  <Characters>14423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ส่วนที่ 1</vt:lpstr>
       <vt:lpstr>ส่วนที่ 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>mahidol</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6766</CharactersWithSpaces>
+  <CharactersWithSpaces>16920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ส่วนที่ 1</dc:title>
   <dc:creator>saman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>