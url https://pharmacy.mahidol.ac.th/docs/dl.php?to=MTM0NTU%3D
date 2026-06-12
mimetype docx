--- v0 (2025-11-26)
+++ v1 (2026-06-12)
@@ -1,8238 +1,7176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="060AAA53" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D" w:rsidP="00A4107D">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Check List – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การเตรียมเอกสาร</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
-        <w:t>การเตรียมเอกสารขอลาฝึกอบรม</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6234D8E3" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D" w:rsidP="00A4107D">
+        <w:t>ขอลาฝึกอบรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">โปรดนำส่งเอกสาร ที่...หน่วยทรัพยากรบุคคล </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:cs/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-        <w:t>หน่วยทรัพยากรบุคคล</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- กรณีลาภายในประเทศ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:bCs/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...24 lines deleted...]
-          <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ส่งล่วงหน้า </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ก่อน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่มีกำหนดการเข้าฝึกอบรม</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> อย่างน้อย 15 วันทำการ</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C4163DF" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D" w:rsidP="00A4107D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อย่างน้อย 15 วันทำการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>- กรณีลาต่างประเทศ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ส่งล่วงหน้า </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ก่อน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่มีกำหนดการเข้าฝึกอบรม</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> อย่างน้อย 30 วันทำการ</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33A13D47" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D" w:rsidP="00A4107D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อย่างน้อย 30 วันทำการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
-          <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3403"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A4107D" w14:paraId="1A6DAAB7" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BB88969" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>เอกสารที่ผู้ขอลาฝึกอบรม ต้องจัดเตรียม</w:t>
+              <w:t>เอกสารที่ผู้ขอ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ลาฝึกอบรม </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้องจัดเตรียม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="017C58F7" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4107D" w14:paraId="544EFC84" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C3ADDAF" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
-                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">1. แบบฟอร์มขอลาฝึกอบรม </w:t>
+              <w:t xml:space="preserve">1. </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...9 lines deleted...]
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>แบบฟอร์ม</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ขอลาฝึกอบรม</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">- กรณีปฏิบัติงาน </w:t>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                  <w:sz w:val="28"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>กรณีปฏิบัติงานมาแล้วไม่น้อยกว่า</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-              <w:t>ไม่ครบ</w:t>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 เดือน และ ไม่อยู่ระหว่างทดลองปฏิบัติงาน</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1 ปี (ได้รับการยกเว้นคุณสมบัติ)</w:t>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                  <w:sz w:val="28"/>
+                  <w:cs/>
+                </w:rPr>
+                <w:t>กรณีปฏิบัติงาน น้อยกว่า 3 เดือน หรือ อยู่ระหว่างทดลองปฏิบัติงาน (ได้รับการยกเว้นคุณสมบัติ)</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6008FFEC" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชุด</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4107D" w14:paraId="77AD4479" w14:textId="77777777" w:rsidTr="00A4107D">
-[...146 lines deleted...]
-      <w:tr w:rsidR="00A4107D" w14:paraId="7DD336B7" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D28BF9B" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">. คำสั่งบรรจุ แต่งตั้ง เป็นพนักงานมหาวิทยาลัย และ สำเนาคำสั่งจ้างต่อ </w:t>
+              <w:t>2. คำสั่งบรรจุ แต่งตั้ง เป็นพนักงานมหาวิทยาลัย</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">และ สำเนาคำสั่งจ้างต่อ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ถ้ามี)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F4B7BA5" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชุด</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4107D" w14:paraId="25E7E46E" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AE6F927" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">. สำเนาหลักฐานการได้รับทุน </w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">สำเนาหลักฐานการได้รับทุน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(กรณีใช้ทุนส่วนตัว ไม่ต้องแนบเอกสารนี้)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79F10B94" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สัญญารับทุน หรือ หนังสือแสดงเจตนาระบุรายละเอียดให้ทุน</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F5638BC" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- ประกาศรายชื่อผู้ได้รับทุน และ รายละเอียดเงื่อนไขการรับทุน (ถ้ามี)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19CB4377" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1 ชุด</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4107D" w14:paraId="045F3AA8" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C330C47" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
-                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>. เอกสารประกอบการพิจารณาขอลาฝึกอบรม ประกอบด้วย</w:t>
+              <w:t>4. เอกสารประกอบการพิจารณาขอลาฝึกอบรม ประกอบด้วย</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D6AE219" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">- รายละเอียดหลักสูตร และ สาขาวิชา หรือ วุฒิบัตร ที่จะเข้าศึกษา/ฝึกอบรม </w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายละเอียดหลักสูตร</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> และ สาขาวิชา หรือ วุฒิบัตร </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ที่จะเข้าศึกษา</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ฝึกอบรม </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6870BEE8" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">- ระยะเวลาที่หลักสูตรกำหนดให้สำเร็จการศึกษา/ฝึกอบรม </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4858C4B7" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">- ตารางกำหนดการเปิดภาคการศึกษา หรือ กำหนดการฝึกอบรม </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="107F72AE" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1 ชุด</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4107D" w14:paraId="1CEA529E" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5459F068" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
-                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">. เอกสารประกอบการทำสัญญาขอลาฝึกอบรม และค้ำประกัน </w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">เอกสารประกอบการทำสัญญาขอลาฝึกอบรม และค้ำประกัน </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1968BA86" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ผู้ลาฝึกอบรม </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ชุด</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61C85A01" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้ค้ำประกัน 2 ชุด</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E31C276" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35FE0A80" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DE59DF9" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ใส่ซอง ปิดผนึก แนบมาพร้อมแบบฟอร์มขอลาฯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4107D" w14:paraId="2198F470" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="1575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6470464C" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">- สำเนาบัตรประชาชน </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4245B5B7" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">- สำเนาทะเบียนบ้าน </w:t>
+              <w:t>- สำเนาทะเบียนบ้าน</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0758FABC" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาใบเปลี่ยนชื่อ/ชื่อสกุล (ถ้ามี)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B97BC2F" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="071B58A1" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>โปรดลงนามรับรองสำเนาถูกต้อง</w:t>
+              <w:t>โปรด</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
+              <w:t>ลงนามรับรองสำเนาถูกต้อง</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
               <w:t>ในเอกสารทุกฉบับ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F23CE36" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BAAD085" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
-                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>กรณีผู้ลาฯ หรือ ผู้ค้ำประกัน มีคู่สมรส</w:t>
+              <w:t>กรณีผู้ลาฯ มีคู่สมรส หรือ ผู้ค้ำประกัน มีคู่สมรส</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="430E7587" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ให้แนบเอกสารเพิ่ม ดังนี้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CBF9583" w14:textId="18AF1D63" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...63 lines deleted...]
-              </w:drawing>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- หนังสือให้ความยินยอมของคู่สมรส </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>Download</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7CD7716B" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาใบทะเบียนสมรส</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="702703DD" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาบัตรประชาชนของคู่สมรส</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23CC2801" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาทะเบียนบ้านของคู่สมรส</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A27656F" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาใบเปลี่ยนชื่อ/ชื่อสกุล ของคู่สมรส (ถ้ามี)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="046B4093" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4107D" w14:paraId="1324197B" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03E62689" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมายเหตุ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6111F0" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">1. ผู้ค้ำประกันต้องเป็นบิดา หรือ มารดา หรือ พี่น้อง ร่วมบิดามารดาเดียวกัน </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39F9F88F" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>2. การลาฝึกอบรม หากไม่เกิน 30 วัน ไม่ต้องทำสัญญาค้ำประกัน</w:t>
+              <w:t>2. การลาฝึกอบรม หากไม่เกิน 30 วัน ต้องทำสัญญาลาฝึกอบรม แต่</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่ต้อง</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทำสัญญาค้ำประกัน</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45C14DA8" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">3. หน่วยทรัพยากรบุคคล เป็นผู้จัดเตรียมสัญญา โดยจะแจ้งวันที่ผู้ขอลาฝึกอบรม และ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23CCF95B" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้ค้ำประกัน ต้องมาลงนามในสัญญา ณ คณะเภสัชศาสตร์ ในภายหลัง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0986CAF0" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4107D" w14:paraId="30E3378A" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AF23150" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>. อากรแสตมป์</w:t>
+              <w:t>6. อากรแสตมป์</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> สำหรับติดบนสัญญาค้ำประกัน</w:t>
+              <w:t xml:space="preserve"> สำหรับติดบนสัญญาค้ำประกัน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:highlight w:val="yellow"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(เฉพาะการลาฝึกอบรม เกิน 30 วัน)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="685ABBA7" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ติดต่อขอซื้อได้ที่สำนักงานเขตราชเทวี หรือ กรมโรงงานอุตสาหกรรม)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BDDDD97" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ดวงละ 5 บาท จำนวน 3 ดวง </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="098AE797" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ใส่ซองรวมกับเอกสารหมายเลข 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4107D" w14:paraId="5434F5E8" w14:textId="77777777" w:rsidTr="00A4107D">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17D67F01" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...4 lines deleted...]
-                <w:sz w:val="28"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">7. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กรณี</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-              <w:t>กรณีจะเดินทางไปต่างประเทศ โดยใช้วันลาพักผ่อน/ลากิจ หรือ ระหว่างวันหยุดราชการ</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประสงค์ใช้วัน</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลาพักผ่อน / ลากิจส่วนตัว</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ณ ต่างประเทศ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ร่วมกับ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> การ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลาฝึกอบรม</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>โปรด</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลาในระบบลาออนไลน์</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ก่อน</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>!!!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1134"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>แล้ว</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>แนบ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เอกสารขอลาพักผ่อน/กิจส่วนตัว ณ ต่างประเทศ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...63 lines deleted...]
-              </w:drawing>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จากระบบลาออนไลน์มาด้วย</w:t>
             </w:r>
-            <w:r>
-[...34 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="541EB7B7" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แนบใบลาพักผ่อน / ใบลากิจส่วนตัว</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397AD46D" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ที่ผู้บังคับบัญชาชั้นต้นลงนามแล้ว </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3834377C" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1 ชุด</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46415A60" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0ECAA7BE" w14:textId="505F6BC8" w:rsidR="00A4107D" w:rsidRDefault="00A4107D" w:rsidP="00A4107D">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-          <w:cs/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ระเบียบปฏิบัติเกี่ยวกับการลาไปศึกษา ฝึกอบรม หรือปฏิบัติงานวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ระเบียบปฏิบัติเกี่ยวกับการลาไปศึกษา ฝึกอบรม หรือปฏิบัติงานวิจัย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ให้ออกเดินทางล่วงหน้าได้ตามความจำเป็น และ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เมื่อเสร็จสิ้นภารกิจในต่างประเทศแล้ว ต้องเดินทางถึงประเทศไทย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไม่เกินระยะเวลาดังต่อไปนี้</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4526"/>
+        <w:gridCol w:w="4427"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(สำหรับการลาทุกประเภท)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประเทศที่เดินทางไป</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ออกเดินทางล่วงหน้า</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ก่อนกำหนดเวลาที่ได้รับอนุมัติ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1.1 ทวีปเอเซีย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 24 ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1.2 ประเทศออสเตรเลียหรือนิวซีแลนด์ ทวีปยุโรป อเมริกาเหนือ อาฟริกา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 48 ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="217"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1.3 ทวีปอเมริกาใต้</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 72 ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4526"/>
+        <w:gridCol w:w="4427"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประเภทการลา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้องเดินทางกลับ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เมื่อครบกำหนดเวลาที่ได้รับอนุมัติ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลาศึกษา ฝึกอบรม หรือไปปฏิบัติการวิจัย</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ลาไม่เกิน 6 เดือน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ลาเกิน 6 เดือน แต่ไม่เกิน 1 ปี</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ลาเกิน 1 ปี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 5 วัน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 10 วัน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 20 วัน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">หากประสงค์เดินทางล่วงหน้า เกินกว่าระยะเวลาที่กำหนด หรือ เดินทางกลับประเทศไทยภายหลังระยะเวลาที่กำหนด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จะต้องใช้วันลาพักผ่อน หรือ ลากิจส่วนตัว ร่วมด้วย และ ไม่สามารถใช้สิทธิการออกเดินทางล่วงหน้า/เดินทางกลับ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ตามตารางดังกล่าวข้างต้นได้</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38497150" wp14:editId="45D67BFD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4397375</wp:posOffset>
+              <wp:posOffset>5030794</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>208915</wp:posOffset>
+              <wp:posOffset>31465</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="439420" cy="439420"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20601"/>
                 <wp:lineTo x="20601" y="20601"/>
                 <wp:lineTo x="20601" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="3" name="Picture 3" descr="Form__testcf801f0d87a9b15c549e29d86cd2a4a9"/>
+            <wp:docPr id="4" name="Picture 4" descr="Form__testcf801f0d87a9b15c549e29d86cd2a4a9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="Form__testcf801f0d87a9b15c549e29d86cd2a4a9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="439420" cy="439420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="thaiDistribute"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">อ่านรายละเอียดเพิ่มเติม หรือ </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">อ่านรายละเอียดเพิ่มเติม หรือ </w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Download </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เอกสารอื่น ๆ ได้ทาง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">หรือ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Scan QR Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-        <w:jc w:val="thaiDistribute"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>https://pharmacy.mahidol.ac.th/docs/view/MTE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Nzk=/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...46 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02479687" w14:textId="2E4BADC1" w:rsidR="00A4107D" w:rsidRDefault="00A4107D" w:rsidP="00A4107D">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...6 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="748CD942" wp14:editId="0A59B399">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-4161155</wp:posOffset>
+                  <wp:posOffset>-4160841</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>251460</wp:posOffset>
+                  <wp:posOffset>251209</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="929640" cy="269240"/>
-                <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+                <wp:extent cx="929005" cy="290830"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Text Box 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="929005" cy="263525"/>
+                          <a:ext cx="929005" cy="290830"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5A77B8F4" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D" w:rsidP="00A4107D">
+                          <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Header"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>HR-PY 20</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>240327</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="748CD942" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3E920C3B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-327.65pt;margin-top:19.8pt;width:73.2pt;height:21.2pt;z-index:251672576;visibility:visible;mso-wrap-style:none;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGlipAIgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwkp0IIIK7orqkpo&#10;dyWo9mwch0SKP2QbEvrr++wAS+mt6sWxZyZvZt68mT90siFHYV2tVU6Hg5QSobguarXP6c/t6tNX&#10;SpxnqmCNViKnJ+How+Ljh3lrZiLTlW4KYQlAlJu1JqeV92aWJI5XQjI30EYoOEttJfN42n1SWNYC&#10;XTZJlqaTpNW2MFZz4RysT72TLiJ+WQruX8rSCU+anKI2H08bz104k8WczfaWmarm5zLYP1QhWa2Q&#10;9Ar1xDwjB1v/BSVrbrXTpR9wLRNdljUXsQd0M0zvutlUzIjYC8hx5kqT+3+w/Pn4akldYHYTShST&#10;mNFWdJ580x2BCfy0xs0QtjEI9B3siL3YHYyh7a60MnzREIEfTJ+u7AY0DuM0m6bpmBIOVzb5PM7G&#10;ASV5/9lY578LLUm45NRieJFTdlw734deQkIupVd108QBNuoPAzCDJQmV9xWGm+923bmdnS5O6Mbq&#10;Xg/O8FWNnGvm/CuzEAAagKj9C46y0W1OeVMbSiptf93bQhzmAQ8lLYSUUwWlU9L8UJjTdDgaBd3F&#10;x2j8JcPD3np2tx51kI8aSh1iaQyP1xDvm8u1tFq+QfHLkBMupjgy59Rfro++Fzc2hovlMgZBaYb5&#10;tdoYHqADVYHHbffGrDmT7TGlZ30RHJvdcd7Hhj+dWR48mI8DCbT2XJ7ZhkrjSM8bFdbg9h2j3vd+&#10;8RsAAP//AwBQSwMEFAAGAAgAAAAhAOPny37eAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMQO9I/ENkJG5dso5WbWk6oQFnYPABWWOa0sapmmwrfD3hxI6Wn56f6+1iR3bC2feOJKxXAhhS&#10;63RPnYSP9+ekAOaDIq1GRyjhGz1sm+urWlXanekNT/vQsSghXykJJoSp4ty3Bq3yKzchxd2nm60K&#10;cZw7rmd1jnI78lSInFvVU7xg1IQ7g+2wP1oJhbAvw1Cmr97e/awzs3t0T9OXlLc3y8M9sIBL+Ifh&#10;Lz+mQxObDu5I2rNRQpJn2SayEjZlDiwSSSaKEtgh+lMBvKn55Q/NLwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBGlipAIgIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDj58t+3gAAAAsBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-327.65pt;margin-top:19.8pt;width:73.15pt;height:22.9pt;z-index:251671552;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3Bt2RIwIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkadcYcYqsRYYB&#10;QVsgGXpWZDk2YH1AUmJnv35PspNm3U7DLjJFPlPk4+P8vpMNOQrraq1yOh6llAjFdVGrfU5/bFef&#10;7ihxnqmCNVqJnJ6Eo/eLjx/mrcnERFe6KYQlSKJc1pqcVt6bLEkcr4RkbqSNUAiW2krmcbX7pLCs&#10;RXbZJJM0vU1abQtjNRfOwfvYB+ki5i9Lwf1zWTrhSZNT1ObjaeO5C2eymLNsb5mpaj6Uwf6hCslq&#10;hUcvqR6ZZ+Rg6z9SyZpb7XTpR1zLRJdlzUXsAd2M03fdbCpmROwF5Dhzocn9v7T86fhiSV1gdreU&#10;KCYxo63oPPmqOwIX+GmNywDbGAB9Bz+wZ7+DM7TdlVaGLxoiiIPp04XdkI3DOZvM0vSGEo4QzLvP&#10;kf3k7Wdjnf8mtCTByKnF8CKn7Lh2HoUAeoaEt5Re1U0TB9io3xwABk8SKu8rDJbvdt3Qzk4XJ3Rj&#10;da8HZ/iqxptr5vwLsxAAGoCo/TOOstFtTvVgUVJp+/Nv/oDHXBClpIWgcqqgeEqa7wrzmo2n06C/&#10;eJnefJngYq8ju+uIOsgHDcWOsTyGRzPgfXM2S6vlK5S/DG8ixBTHyzn1Z/PB9yLH5nCxXEYQFGeY&#10;X6uN4SF1oCzwue1emTUD6R7TetJn4bHsHfc9NvzpzPLgMYE4mEBvz+nAOtQa5zVsVliH63tEve3/&#10;4hcAAAD//wMAUEsDBBQABgAIAAAAIQBEfFzb3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsUrsPR02IU6ECa6DwAW5s4pB4HMVuG/h6hhUsR3N07r3VbvYDO9spdgEVLBcC&#10;mMUmmA5bBe9vT9kWWEwajR4CWgVfNsKuvr6qdGnCBV/t+ZBaRhKMpVbgUhpLzmPjrNdxEUaL9PsI&#10;k9eJzqnlZtIXkvuBr4TIudcdUoLTo9072/SHk1ewFf6574vVS/Sb76V0+4fwOH4qdXsz398BS3ZO&#10;fzD81qfqUFOnYzihiWxQkOVSrolVsC5yYERkUhQ070h+uQFeV/z/hvoHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdwbdkSMCAABHBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARHxc294AAAALAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="5A77B8F4" w14:textId="77777777" w:rsidR="00A4107D" w:rsidRDefault="00A4107D" w:rsidP="00A4107D">
+                    <w:p w14:paraId="190078CF" w14:textId="77777777" w:rsidR="00271C3A" w:rsidRPr="00EC639F" w:rsidRDefault="00271C3A" w:rsidP="00271C3A">
                       <w:pPr>
                         <w:pStyle w:val="Header"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00EC639F">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>HR-PY 20</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>240327</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5B0FF6" w14:textId="77777777" w:rsidR="00DD337A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56A66647" wp14:editId="25AC7000">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2428240</wp:posOffset>
+              <wp:posOffset>2894602</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="897255" cy="897255"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="right"/>
-            <wp:docPr id="8" name="Picture 8" descr="A black and white logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="25" name="Picture 25" descr="A black and white logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 25" descr="A black and white logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="25" name="Picture 25" descr="A black and white logo&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="897255" cy="897255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                     </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="38275F3D" w14:textId="77777777" w:rsidR="00DD337A" w:rsidRDefault="00DD337A" w:rsidP="00C5350A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อหน่วยงาน/ภาควิชา</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6AB40915" w14:textId="29804016" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คณะเภสัชศาสตร์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="17CD4A9D" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โทร. ..........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:color w:val="000000"/>
-[...61 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...9 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อว 78.08</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFA78EC" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FDE66D" w14:textId="3DA721EA" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เรื่อง </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้าราชการ/พนักงานมหาวิทยาลัย/พนักงานมหาวิทยาลัยชื่อส่วนงาน/ลูกจ้างฯ</w:t>
       </w:r>
-      <w:r w:rsidR="00CD5628">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C7235E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขออนุมัติลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...16 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ฝึกอบรม / ฝึกอบรม (วิจัย) และ ลาพักผ่อน / ลากิจส่วนตัว </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ณ ต่างประเทศ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657DC4A1" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เรียน </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณบดี (ผ่าน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อตำแหน่งผู้บังคับบัญชาชั้นต้น)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24ED36F2" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="560"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:cs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ข้อมูลการเสนอขออนุมัติลาฯ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B61AF51" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
-[...4 lines deleted...]
-          <w:sz w:val="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ผู้เสนอขออนุมัติ      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ชื่อ-สกุล...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คำนำหน้า/ยศ/ตำแหน่ง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">........................................................................... </w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้าราชการพลเรือนในสถาบันอุดมศึกษา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ พนักงานมหาวิทยาลัย / พนักงานมหาวิทยาลัยชื่อส่วนงาน / ลูกจ้าง.................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง...................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เลขประจำตำแหน่ง.........</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...52 lines deleted...]
-        <w:t>......................</w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ตรวจสอบจากรหัสบุคลากรในระบบ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>PY-MED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............สังกัด..........................................................บรรจุเมื่อวันที่.........................................  ระยะเวลาการจ้างตั้งแต่วันที่........</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7584CA8E" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตามคำสั่งจ้างต่อครั้งล่าสุด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............. ถึงวันที่ ........................................... โทร.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">1. ประเภทการลา </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
-          <w:cs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ฝึกอบรม     </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ฝึกอบรม (วิจัย) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">และ </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ลาพักผ่อน </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ลา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
-[...38 lines deleted...]
-        <w:t>ตั้งแต่วันที่...</w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กิจส่วนตัว</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>วันที่ออกจากประเทศไทย</w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ณ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>....ถึงวันที่......</w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ต่างประเทศ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วันที่ออกจากประเทศไทย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....ถึงวันที่......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่กลับถึงประเทศไทย</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....รวมมีกำหนด......ปี...เดือน...วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>330200</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6577330" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="12065"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6577330" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="284"/>
+                              </w:tabs>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t xml:space="preserve">2.1 ประเภทการลา </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ฝึกอบรม / ฝึกอบรม (วิจัย)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:26pt;width:517.9pt;height:110.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDV11HdKAIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjh2c2mNOEWXLsOA&#10;7gK0+wBZlmNhkqhJSuzu60vJaRp028swPwiiSB0dHpJeXQ9akYNwXoKpaD6ZUiIMh0aaXUW/P2zf&#10;XVLiAzMNU2BERR+Fp9frt29WvS1FAR2oRjiCIMaXva1oF4Its8zzTmjmJ2CFQWcLTrOApttljWM9&#10;omuVFdPpIuvBNdYBF97j6e3opOuE37aCh69t60UgqqLILaTVpbWOa7ZesXLnmO0kP9Jg/8BCM2nw&#10;0RPULQuM7J38DUpL7sBDGyYcdAZtK7lIOWA2+fRVNvcdsyLlguJ4e5LJ/z9Y/uXwzRHZVLTIl5QY&#10;prFID2II5D0MpIj69NaXGHZvMTAMeIx1Trl6ewf8hycGNh0zO3HjHPSdYA3yy+PN7OzqiOMjSN1/&#10;hgafYfsACWhonY7ioRwE0bFOj6faRCocDxfz5fLiAl0cfflsOlsUqXoZK5+vW+fDRwGaxE1FHRY/&#10;wbPDnQ+RDiufQ+JrHpRstlKpZLhdvVGOHBg2yjZ9KYNXYcqQvqJX82I+KvBXiGn6/gShZcCOV1JX&#10;9PIUxMqo2wfTpH4MTKpxj5SVOQoZtRtVDEM9pJollaPINTSPqKyDscFxIHHTgftFSY/NXVH/c8+c&#10;oER9Mlidq3w2i9OQjNl8iVISd+6pzz3McISqaKBk3G5CmqCkm73BKm5l0veFyZEyNm2S/ThgcSrO&#10;7RT18htYPwEAAP//AwBQSwMEFAAGAAgAAAAhAIbujwbcAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC4TS2nVgUrdCSbtxGll3LPGtBWNU5ps694e7wQny/qt399Xrmc3qBNN&#10;ofeM8LhMQBE33vbcIuw/tg/PoEI0bM3gmRAuFGBd3d6UprD+zDs61bFVUsKhMAhdjGOhdWg6ciYs&#10;/Ugs2ZefnImyTq22kzlLuRt0miQr7UzP8qEzI206ar7ro0NY/dTZ4v3TLnh32b5NjcvtZp8j3t/N&#10;ry+gIs3x7xiu+IIOlTAd/JFtUAOCiESEPJV5TZMsF5MDQvqUpaCrUv8XqH4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA1ddR3SgCAABOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAhu6PBtwAAAAIAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="284"/>
+                        </w:tabs>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                        <w:t xml:space="preserve">2.1 ประเภทการลา </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ฝึกอบรม / ฝึกอบรม (วิจัย)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>2. ข้อมูลการลา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489CDFF4" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หัวข้อ/เรื่อง/หลักสูตร..................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     สถานที่/องค์กร      ..............................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ประเทศ......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อประเทศอย่างเป็นทางการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ภาษาไทย)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ระยะเวลาที่ลา ตั้งแต่วันที่...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบุวันที่ตามกำหนดการอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............ถึงวันที่........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบุวันที่ตามกำหนดการอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........... มีกำหนด..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปี.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..เดือน..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     ชื่อทุน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(หากไม่ได้รับทุน ให้ระบุ ทุนส่วนตัว)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>74295</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>590550</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6530340" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="27305"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="6" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6530340" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="284"/>
+                              </w:tabs>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                              <w:t>2.2 ประเภทการลา</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ณ</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)หรือ -</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:5.85pt;margin-top:46.5pt;width:514.2pt;height:110.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgM3FDJQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X+ykSdZacaouXaZJ&#10;3YfU7gdcYxyjYS4DErv79b3gNIu67WWaHxBwL4dzz7l4dT10mh2k8wpNyaeTnDNpBNbK7Er+7WH7&#10;5pIzH8DUoNHIkj9Kz6/Xr1+telvIGbaoa+kYgRhf9LbkbQi2yDIvWtmBn6CVhoINug4CLd0uqx30&#10;hN7pbJbny6xHV1uHQnpPu7djkK8TftNIEb40jZeB6ZITt5BGl8Yqjtl6BcXOgW2VONKAf2DRgTJ0&#10;6QnqFgKwvVO/QXVKOPTYhInALsOmUUKmGqiaaf6imvsWrEy1kDjenmTy/w9WfD58dUzVJV9yZqAj&#10;ix7kENg7HNgsqtNbX1DSvaW0MNA2uZwq9fYOxXfPDG5aMDt54xz2rYSa2E3jyezs6IjjI0jVf8Ka&#10;roF9wAQ0NK6L0pEYjNDJpceTM5GKoM3l4iK/mFNIUGw6z+fLWfIug+L5uHU+fJDYsTgpuSPrEzwc&#10;7nyIdKB4Tom3edSq3iqt08Ltqo127ADUJtv0pQpepGnD+pJfLWaLUYG/QuTp+xNEpwL1u1ZdyS9P&#10;SVBE3d6bOnVjAKXHOVHW5ihk1G5UMQzVkBw7+VNh/UjKOhzbm54jTVp0PznrqbVL7n/swUnO9EdD&#10;7lxN51HKkBbzxVuSkrnzSHUeASMIquSBs3G6Cen9JN3sDbm4VUnfaPfI5EiZWjbJfnxe8U2cr1PW&#10;r5/A+gkAAP//AwBQSwMEFAAGAAgAAAAhAPbzfl/eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFwqaqfpD4Q4FVTqiVNDe3fjJYmI1yF22/Tt2Z7gOJrRzDf5enSdOOMQWk8a&#10;kqkCgVR521KtYf+5fXoGEaIhazpPqOGKAdbF/V1uMusvtMNzGWvBJRQyo6GJsc+kDFWDzoSp75HY&#10;+/KDM5HlUEs7mAuXu07OlFpKZ1rihcb0uGmw+i5PTsPyp0wnHwc7od11+z5UbmE3+4XWjw/j2yuI&#10;iGP8C8MNn9GhYKajP5ENomOdrDip4SXlSzdfzVUC4qghTeYzkEUu/18ofgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBgM3FDJQIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD2835f3gAAAAoBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="284"/>
+                        </w:tabs>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>2.2 ประเภทการลา</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ณ</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>หรือ -</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตัวอย่าง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="45487F3D" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การเขียนชื่อทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ภาควิชา...) หรือ มหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ทุนพัฒนาบุคลากร ประจำปี </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>xx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่......................................ถึงวันที่.......................................................มีกำหนด................................วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่......................................ถึงวันที่.......................................................มีกำหนด................................วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ได้แนบเอกสารประกอบการพิจารณา ดังนี้  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="617B5989" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(เอกสารใดไม่ได้ใช้ ให้นำข้อความออกได้)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>ประเทศ......................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">     ชื่อทุน </w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5D1594B3" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00C5350A">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หนังสือเชิญ/หนังสือตอบรับ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หลักฐานการได้รับทุน  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ใบลาพักผ่อน หรือ ใบลากิจส่วนตัว</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ขอความอนุเคราะห์ทำหนังสือเดินทาง และอำนวยความสะดวกในเรื่องวีซ่า </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อื่น ๆ ระบุ .............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">ทั้งนี้ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เนื่องจากระยะเวลาในการปฏิบัติงานของข้าพเจ้า นับตั้งแต่วันที่บรรจุจนถึงวันที่ขอลาฝึกอบรมนั้น ไม่ครบ 1 ปี ตามคุณสมบัติที่กำหนด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ข้าพเจ้าจึงขอยกเว้นคุณสมบัติดังกล่าวเพื่อให้สามารถลาฝึกอบรมได้ตามกำหนดการต่อไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ซึ่ง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ข้าพเจ้าได้รับทราบแล้วว่า การลาศึกษา ฝึกอบรม ดูงาน หรือ ปฏิบัติการวิจัย ในประเทศ และต่างประเทศ โดยใช้เวลาปฏิบัติงานเต็มเวลา จะได้รับเงินประจำตำแหน่ง (ทั้งตำแหน่งบริหาร และ ตำแหน่งทางวิชาการ) ระหว่างลาได้ ไม่เกิน 60 วัน ตามประกาศมหาวิทยาลัยมหิดล เรื่องหลักเกณฑ์และอัตราการจ่ายเงินประจำตำแหน่งของพนักงานมหาวิทยาลัย พ.ศ. 2557 และ ต้องมีเวลาปฏิบัติงานในรอบปีประเมินที่ผ่านมา ไม่น้อยกว่า 6 เดือน นับระยะเวลาที่ลา 1 กรกฎาคม ถึง 30 มิถุนายน ของปีถัดไป ตามประกาศมหาวิทยาลัยมหิดล เรื่อง หลักเกณฑ์และวิธีการเลื่อนเงินเดือนประจำปีของพนักงานมหาวิทยาลัย พ.ศ. 2560 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ลงชื่อ........................................................................                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(ชื่อ-นามสกุล </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...21 lines deleted...]
-        <w:tab/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้เสนอขออนุมัติ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...442 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4482"/>
-        <w:gridCol w:w="4482"/>
+        <w:gridCol w:w="5069"/>
+        <w:gridCol w:w="5069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C5350A" w14:paraId="7EC54EEA" w14:textId="77777777" w:rsidTr="00C5350A">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="2231"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4482" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0689A9CE" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความเห็นต้นสังกัด</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A4400E6" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> เห็นชอบและเสนอหัวหน้าส่วนงานพิจารณาดำเนินการ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE3792E" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AACBCB1" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ...............................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FCFAA1E" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(ชื่อ-นามสกุล </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้บังคับบัญชาชั้นต้น</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CBE163F" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตำแหน่ง  ...........................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43681E17" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่.................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4482" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5742D5" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คำสั่ง</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> อนุมัติ        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ไม่อนุมัติ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AAB9D21" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="74B7B3DB" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
-[...38 lines deleted...]
-              <w:t>สุวรรณ)</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลงชื่อ ..........................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="467BD397" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>คณบดีคณะเภสัชศาสตร์</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(รองศาสตราจารย์ ภก.สุรกิจ นาฑีสุวรรณ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17712B96" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>ปฏิบัติหน้าที่แทนอธิการบดีมหาวิทยาลัยมหิดล</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คณบดีคณะเภสัชศาสตร์</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA1EA43" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>ปฏิบัติหน้าที่แทนปลัดกระทรวงการอุดมศึกษา วิทยาศาสตร์ วิจัยและนวัตกรรม</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ปฏิบัติหน้าที่แทนอธิการบดีมหาวิทยาลัยมหิดล</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DA50533" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:color w:val="FF0000"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ปฏิบัติหน้าที่แทนปลัดกระทรวงการอุดมศึกษา วิทยาศาสตร์ วิจัยและนวัตกรรม</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่.................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65B13E62" w14:textId="77777777" w:rsidR="00C5350A" w:rsidRDefault="00C5350A" w:rsidP="00A4107D">
-[...165 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="26"/>
-[...2796 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="002813F3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>แบบใบลาไปเพิ่มพูนความรู้และประสบการณ์ของพนักงานมหาวิทยาลัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B0DFCF" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="002813F3" w:rsidRDefault="00004272" w:rsidP="00004272">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3086C1D2" w14:textId="0FCC61FA" w:rsidR="00004272" w:rsidRPr="002813F3" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5760"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002813F3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เขียนที่</w:t>
       </w:r>
-      <w:r w:rsidRPr="002813F3">
-[...24 lines deleted...]
-    <w:p w14:paraId="3CC662EA" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="002813F3" w:rsidRDefault="00004272" w:rsidP="00004272">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>……...................……..……………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่..............เดือน...............................พ.ศ............</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CD8BBE" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="002813F3" w:rsidRDefault="00004272" w:rsidP="00004272">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6576BE9B" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="002813F3" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002813F3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
-      <w:r w:rsidRPr="002813F3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>การลาไปเพิ่มพูนความรู้ และประสบการณ์ของพนักงานมหาวิทยาลัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177B1E32" w14:textId="77777777" w:rsidR="00004272" w:rsidRDefault="00004272" w:rsidP="00004272">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="69422E7E" w14:textId="77777777" w:rsidR="00004272" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002813F3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
-      <w:r w:rsidRPr="002813F3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>คณบดี</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFE78CF" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="001C1EFF" w:rsidRDefault="00004272" w:rsidP="00004272">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2CFE9F00" w14:textId="77777777" w:rsidR="00163217" w:rsidRPr="00163217" w:rsidRDefault="00004272" w:rsidP="00163217">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ข้าพเจ้า </w:t>
       </w:r>
-      <w:r w:rsidR="00C928B2" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คำนำหน้า ชื่อ นามสกุล ผู้ขอลาฯ</w:t>
       </w:r>
-      <w:r w:rsidR="00C928B2" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> พนักงานมหาวิทยาลัย ประเภท </w:t>
       </w:r>
-      <w:r w:rsidR="00C928B2" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิชาการ/สนับสนุนวิชาการ</w:t>
       </w:r>
-      <w:r w:rsidR="00C928B2" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ตำแหน่ง </w:t>
       </w:r>
-      <w:r w:rsidR="00C928B2" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ช่วยอาจารย์/อาจารย์/ผู้ช่วยศาสตราจารย์/รองศาสตราจารย์/ศาสตราจารย์</w:t>
       </w:r>
-      <w:r w:rsidR="001C1EFF" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สังกัดภาควิชา </w:t>
       </w:r>
-      <w:r w:rsidR="001C1EFF" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อภาควิชา</w:t>
       </w:r>
-      <w:r w:rsidR="001C1EFF" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล บรรจุเป็นพนักงานมหาวิทยาลัย เมื่อวันที่ </w:t>
       </w:r>
-      <w:r w:rsidR="001C1EFF" w:rsidRPr="00163217">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidR="001C1EFF" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>มกราคม 25</w:t>
       </w:r>
-      <w:r w:rsidR="001C1EFF" w:rsidRPr="00163217">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:r w:rsidR="001C1EFF" w:rsidRPr="00163217">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  มีความประสงค์จะ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ขอลาฝึกอบรมภายในประเทศ / ขอลาฝึกอบรม ณ ต่างประเทศ </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">หลักสูตร </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ชื่อหลักสูตรเต็ม ตามคุณวุฒิ (ใช้ภาษาอังกฤษ กรณีเป็นหลักสูตรนานาชาติ) </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">สาขาวิชา </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อสาขาวิชา (หากไม่มี ไม่ต้องระบุ)</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ณ </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อคณะ/ส่วนงาน หรือ ชื่อสถาบันการศึกษา หรือ ชื่อองค์กรที่เข้ารับการฝึกอบรม</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ประเทศ </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบุชื่อทางการของประเทศนั้น</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  ด้วยทุน</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบุชื่อทุนตามสัญญารับทุน</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ตัวอย่าง ทุนมหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ภาควิชา...) หรือ ทุน </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">ABC Foundation </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">หรือ ทุนส่วนตัว </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...8 lines deleted...]
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ตั้งแต่วันที่ </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>มกราคม 25</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ถึงวันที่</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ธันวาคม 25 </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...8 lines deleted...]
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โดยมีกำหนด </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> B </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เดือน</w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> C </w:t>
       </w:r>
-      <w:r w:rsidR="00163217" w:rsidRPr="00163217">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วัน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และ ขอลาพักผ่อน/ลากิจส่วนตัว ณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ประเทศ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบุชื่อทางการของประเทศนั้น</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ตั้งแต่วันที่ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xx </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มกราคม 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ถึงวันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xx </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ธันวาคม 25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มีกำหนด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วัน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">รวมระยะเวลาที่ขอลาทั้งสิ้น </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดือน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C232239" w14:textId="3F268B02" w:rsidR="001C1EFF" w:rsidRPr="001C1EFF" w:rsidRDefault="001C1EFF" w:rsidP="00004272">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4868D0FE" w14:textId="28974749" w:rsidR="001C1EFF" w:rsidRPr="001C1EFF" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001C1EFF">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001C1EFF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>(หากไม่มีการลาในประเภทอื่นๆ มาก่อน ไม่ต้องระบุข้อความด้านล่างนี้)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5038DE2B" w14:textId="67BEE0D0" w:rsidR="00004272" w:rsidRDefault="001C1EFF" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ครั้งสุดท้ายข้าพเจ้าได้ลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ศึกษา/ฝึกอบรม/ประชุม/ดูงาน/ปฏิบัติงาน/ปฏิบัติการวิจัย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ ..................................เป็นเวลา.................ปี...............เดือน.................วัน  เมื่อวันที่...................เดือน...................................พ.ศ................ถึงวันที่......................เดือน.........................................พ.ศ.........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00F15B32">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="084625E7" wp14:editId="287EF462">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2861945</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>163195</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2814320" cy="1403985"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2814320" cy="1403985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4099A5BA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="001C1EFF" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="thaiDistribute"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6177A65D" w14:textId="41B66F3D" w:rsidR="00F15B32" w:rsidRPr="001C1EFF" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001C1EFF">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ขอแสดงความนับถือ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="463616CD" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="24158839" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6917ACB3" w14:textId="0ED645D7" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00375FA6">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(ลงชื่อ).......................................................</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4C493F7F" w14:textId="4D41F1F1" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="001C1EFF">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>คำนำหน้า ชื่อ นามสกุล ผู้ขอลาฯ</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3115B744" w14:textId="75EB8429" w:rsidR="00F15B32" w:rsidRPr="00375FA6" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00375FA6">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>พนักงานมหาวิทยาลัย  (ผู้ลา)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="703E5D26" w14:textId="5547DA97" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="084625E7" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:225.35pt;margin-top:12.85pt;width:221.6pt;height:110.55pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa5lPzIQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azSZtYcVbbbFNV&#10;2l6k3X4AxjhGBYYCiZ1+fQfszUbtW1Ue0MDMHM6cGTa3g1bkJJyXYCpazHJKhOHQSHOo6Pen/ZsV&#10;JT4w0zAFRlT0LDy93b5+teltKebQgWqEIwhifNnbinYh2DLLPO+EZn4GVhh0tuA0C3h0h6xxrEd0&#10;rbJ5nr/NenCNdcCF93h7PzrpNuG3reDha9t6EYiqKHILaXdpr+OebTesPDhmO8knGuwfWGgmDT56&#10;gbpngZGjk39BackdeGjDjIPOoG0lF6kGrKbI/6jmsWNWpFpQHG8vMvn/B8u/nL45IhvsHSWGaWzR&#10;kxgCeQ8DmUd1eutLDHq0GBYGvI6RsVJvH4D/8MTArmPmIO6cg74TrEF2RczMrlJHHB9B6v4zNPgM&#10;OwZIQEPrdAREMQiiY5fOl85EKhwv56ticTNHF0dfschv1qtleoOVz+nW+fBRgCbRqKjD1id4dnrw&#10;IdJh5XNIog9KNnupVDq4Q71TjpwYjsk+rQndX4cpQ/qKrpfzZUI2EPPTBGkZcIyV1BVd5XHFdFZG&#10;OT6YJtmBSTXayESZSZ8oyShOGOphagTGR+1qaM4omINxavGXodGB+0VJjxNbUf/zyJygRH0yKPq6&#10;WCziiKfDYvkuyuWuPfW1hxmOUBUNlIzmLqRvkeSwd9icvUyyvTCZKOMkJjWnXxNH/fqcol7+9vY3&#10;AAAA//8DAFBLAwQUAAYACAAAACEAuSFm+N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/D&#10;MAyG70j8h8hI3FjKWEdXmk4TExcOSAwkOGaN21TkS0nWlX+POcHJsv3o9eNmO1vDJoxp9E7A7aIA&#10;hq7zanSDgPe3p5sKWMrSKWm8QwHfmGDbXl40slb+7F5xOuSBUYhLtRSgcw4156nTaGVa+ICOdr2P&#10;VmZq48BVlGcKt4Yvi2LNrRwdXdAy4KPG7utwsgI+rB7VPr589spM++d+V4Y5BiGur+bdA7CMc/6D&#10;4Vef1KElp6M/OZWYEbAqi3tCBSxLqgRUm7sNsCMNVusKeNvw/y+0PwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDa5lPzIQIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC5IWb43wAAAAoBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="084625E7" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:225.35pt;margin-top:12.85pt;width:221.6pt;height:110.55pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/j//EIQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74kaRMrzmqbbapK&#10;24u02w/AGMeowFAgsbdf3wFns1H7VpUHNDAzhzNnhs3NqBU5CeclmJoWs5wSYTi00hxq+v1x/2ZF&#10;iQ/MtEyBETV9Ep7ebF+/2gy2EiX0oFrhCIIYXw22pn0Itsoyz3uhmZ+BFQadHTjNAh7dIWsdGxBd&#10;q6zM87fZAK61DrjwHm/vJifdJvyuEzx87TovAlE1RW4h7S7tTdyz7YZVB8dsL/mZBvsHFppJg49e&#10;oO5YYOTo5F9QWnIHHrow46Az6DrJRaoBqynyP6p56JkVqRYUx9uLTP7/wfIvp2+OyBZ7R4lhGlv0&#10;KMZA3sNIyqjOYH2FQQ8Ww8KI1zEyVurtPfAfnhjY9cwcxK1zMPSCtciuiJnZVeqE4yNIM3yGFp9h&#10;xwAJaOycjoAoBkF07NLTpTORCsfLclUs5iW6OPqKRT5fr5bpDVY9p1vnw0cBmkSjpg5bn+DZ6d6H&#10;SIdVzyGJPijZ7qVS6eAOzU45cmI4Jvu0zuj+OkwZMtR0vSyXCdlAzE8TpGXAMVZS13SVxxXTWRXl&#10;+GDaZAcm1WQjE2XO+kRJJnHC2IypEfOYG7VroH1CwRxMU4u/DI0e3C9KBpzYmvqfR+YEJeqTQdHX&#10;xWIRRzwdFst3US537WmuPcxwhKppoGQydyF9iySHvcXm7GWS7YXJmTJOYlLz/GviqF+fU9TL397+&#10;BgAA//8DAFBLAwQUAAYACAAAACEAuSFm+N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/D&#10;MAyG70j8h8hI3FjKWEdXmk4TExcOSAwkOGaN21TkS0nWlX+POcHJsv3o9eNmO1vDJoxp9E7A7aIA&#10;hq7zanSDgPe3p5sKWMrSKWm8QwHfmGDbXl40slb+7F5xOuSBUYhLtRSgcw4156nTaGVa+ICOdr2P&#10;VmZq48BVlGcKt4Yvi2LNrRwdXdAy4KPG7utwsgI+rB7VPr589spM++d+V4Y5BiGur+bdA7CMc/6D&#10;4Vef1KElp6M/OZWYEbAqi3tCBSxLqgRUm7sNsCMNVusKeNvw/y+0PwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQA/j//EIQIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC5IWb43wAAAAoBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="4099A5BA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="001C1EFF" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="thaiDistribute"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="6177A65D" w14:textId="41B66F3D" w:rsidR="00F15B32" w:rsidRPr="001C1EFF" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001C1EFF">
                         <w:rPr>
@@ -8335,1331 +7273,1068 @@
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00375FA6">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>พนักงานมหาวิทยาลัย  (ผู้ลา)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="703E5D26" w14:textId="5547DA97" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CE8A9E" w14:textId="3DCA96DD" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00004272">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="69A89D9F" w14:textId="2561C689" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="04B3CEE2" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="011459B8" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="001C1EFF" w:rsidRDefault="00F15B32" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="13E79752" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="002813F3" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="36A4D2DF" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="002813F3" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6C3A83AF" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="002813F3" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1BDAC624" w14:textId="77777777" w:rsidR="00004272" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002813F3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002813F3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002813F3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002813F3">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F00668" w14:textId="77777777" w:rsidR="00004272" w:rsidRDefault="00004272" w:rsidP="00004272">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2972256D" w14:textId="45445FE9" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6B204888" w14:textId="508B6FE8" w:rsidR="000866D8" w:rsidRDefault="000866D8" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="5685B495" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="001724B7" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001724B7">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>คำรับรองของผู้บังคับบัญชาพนักงานมหาวิทยาลัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626DABF7" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="001724B7" w:rsidRDefault="00004272" w:rsidP="00004272">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001724B7">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่ประสงค์จะลาไปเพิ่มพูนความรู้และประสบการณ์ทั้งในและต่างประเทศ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246B1BE4" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="001724B7" w:rsidRDefault="00004272" w:rsidP="00004272">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3C19C8A7" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00375FA6" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00375FA6">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>คณบดีคณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44338BCE" w14:textId="2BBE28A5" w:rsidR="00004272" w:rsidRPr="00375FA6" w:rsidRDefault="00004272" w:rsidP="00004272">
-[...1 lines deleted...]
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ได้ตรวจสอบคุณสมบัติของ</w:t>
       </w:r>
-      <w:r w:rsidR="001C1EFF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> คำนำหน้า ชื่อ นามสกุล ผู้ขอลาฯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> พนักงานมหาวิทยาลัย ประเภท </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วิชาการ/สนับสนุนวิชาการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ตำแหน่ง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้ช่วยอาจารย์/อาจารย์/ผู้ช่วยศาสตราจารย์/รองศาสตราจารย์/ศาสตราจารย์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ขอรับรองว่าบุคคลดังกล่าวมีคุณสมบัติครบถ้วนที่จะไปเพิ่มพูนความรู้และประสบการณ์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ดังนี้</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เป็นผู้ได้รับการบรรจุและแต่งตั้งเป็นพนักงานมหาวิทยาลัยมาแล้ว</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไม่น้อยกว่า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดือน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และไม่อยู่ในระหว่างทดลองปฏิบัติงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กรณีที่ลาไปศึกษา จะต้องเป็นพนักงานมหาวิทยาลัยที่ปฏิบัติงานมาแล้วไม่น้อยกว่า 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และ</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF5B69">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้ที่จะไปศึกษาต่อต่างประเทศจะต้องเป็นผู้มีความรู้ภาษาต่างประเทศที่จะใช้ในการศึกษานั้นได้</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0FE"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. เป็นผู้มีระยะเวลาการปฏิบัติงานตามสัญญาการเป็นพนักงานมหาวิทยาลัย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ภายหลังที่กลับจา</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00225F4B" w:rsidRPr="00C928B2">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ก</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">การลาไปศึกษา </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:color w:val="FF0000"/>
-[...80 lines deleted...]
-    <w:p w14:paraId="08872F36" w14:textId="7A10D6C3" w:rsidR="00004272" w:rsidRDefault="00004272" w:rsidP="00004272">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กอบรม หรือปฏิบัติงานวิจัย เป็นระยะเวลาไม่น้อยกว่า ระยะเวลาที่ลาไปศึกษาฝึกอบรม หรือปฏิบัติงานวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00955B97">
-[...3 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0FE"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เป็นผู้ไม่อยู่ในระหว่างถูกตั้งกรรมการสอบสวนทางวินัย หรือถูกฟ้องคดีอาญา</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0FE"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. เป็นผู้ที่ได้รับการพิจารณากลั่นกรองจากหน่วยงานแล้วว่าเป็นผู้ที่เหมาะสมอย่างยิ่งในการให้ไปเพิ่มพูนความรู้และประสบการณ์ทั้งภายในประเทศและต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00375FA6">
-[...688 lines deleted...]
-      <w:r w:rsidRPr="00F15B32">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. กรณีจะไปปฏิบัติงานวิจัยจะต้องเป็นผู้ที่ได้รับการพิจารณากลั่นกรองจากคณะกรรมการประจำส่วนงานว่าเป็นผู้ที่มีความเหมาะสมอย่างยิ่งในการให้ไปปฏิบัติงานวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E5EC03E" wp14:editId="612B04BC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2847340</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>252095</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2374265" cy="1403985"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2374265" cy="1403985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="22CFFFEA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F15B32">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00F15B32">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>คำนำหน้า ชื่อ นามสกุล)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7FA819DA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F15B32">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>หัวหน้าภาควิชา.....</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="33ECA30D" w14:textId="6EF4C856" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F15B32">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(ผู้บังคับบัญชาชั้นต้น)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5E5EC03E" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:224.2pt;margin-top:19.85pt;width:186.95pt;height:110.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCe1GlSJQIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3acpE2MOEWXLsOA&#10;7gdo9wCyLMfCJFGTlNjZ04+S0yzbbsN0EEiR/ER+JNd3g1bkKJyXYCo6neSUCMOhkWZf0a/PuzdL&#10;SnxgpmEKjKjoSXh6t3n9at3bUhTQgWqEIwhifNnbinYh2DLLPO+EZn4CVhg0tuA0C6i6fdY41iO6&#10;VlmR5zdZD66xDrjwHl8fRiPdJPy2FTx8blsvAlEVxdxCul2663hnmzUr947ZTvJzGuwfstBMGvz0&#10;AvXAAiMHJ/+C0pI78NCGCQedQdtKLlINWM00/6Oap45ZkWpBcry90OT/Hyz/dPziiGwqOstvKTFM&#10;Y5OexRDIWxhIEfnprS/R7cmiYxjwGfucavX2Efg3TwxsO2b24t456DvBGsxvGiOzq9ARx0eQuv8I&#10;DX7DDgES0NA6HclDOgiiY59Ol97EVDg+FrPbeXGzoISjbTrPZ6vlIv3Bypdw63x4L0CTKFTUYfMT&#10;PDs++hDTYeWLS/zNg5LNTiqVFLevt8qRI8NB2aVzRv/NTRnSV3S1KBYJ2UCMTzOkZcBBVlJXdJnH&#10;E8NZGel4Z5okBybVKGMmypz5iZSM5IShHlIrLrTX0JyQMAfj3OKeodCB+0FJjzNbUf/9wJygRH0w&#10;SPpqOp/HIU/KfHFboOKuLfW1hRmOUBUNlIziNqTFSHTYe2zOTibaYhfHTM4p4ywmNs97E4f9Wk9e&#10;v7Z78xMAAP//AwBQSwMEFAAGAAgAAAAhAEa5mBvhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8tOwzAQRfdI/IM1SGwQdepGJYQ4VXlt2LUEieU0niaBeBzFbhv4eswKlqN7dO+ZYjXZXhxp9J1j&#10;DfNZAoK4dqbjRkP1+nydgfAB2WDvmDR8kYdVeX5WYG7ciTd03IZGxBL2OWpoQxhyKX3dkkU/cwNx&#10;zPZutBjiOTbSjHiK5baXKkmW0mLHcaHFgR5aqj+3B6vh+756XD9dhflehXf1trEvVf2BWl9eTOs7&#10;EIGm8AfDr35UhzI67dyBjRe9hjTN0ohqWNzegIhAptQCxE6DWiYZyLKQ/18ofwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCe1GlSJQIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBGuZgb4QAAAAoBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="5E5EC03E" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:224.2pt;margin-top:19.85pt;width:186.95pt;height:110.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxbp0KJgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3Ycp0mMOEWXLsOA&#10;7gdo9wCyLMfCZFGTlNjZ05eS0zTbbsN0EEiR/ER+JNe3Q6fIUVgnQZd0OkkpEZpDLfW+pN+fdu+W&#10;lDjPdM0UaFHSk3D0dvP2zbo3hcigBVULSxBEu6I3JW29N0WSON6KjrkJGKHR2IDtmEfV7pPash7R&#10;O5VkaXqT9GBrY4EL5/D1fjTSTcRvGsH916ZxwhNVUszNx9vGuwp3slmzYm+ZaSU/p8H+IYuOSY2f&#10;XqDumWfkYOVfUJ3kFhw0fsKhS6BpJBexBqxmmv5RzWPLjIi1IDnOXGhy/w+Wfzl+s0TWJZ2lC0o0&#10;67BJT2Lw5D0MJAv89MYV6PZo0NEP+Ix9jrU68wD8hyMati3Te3FnLfStYDXmNw2RyVXoiOMCSNV/&#10;hhq/YQcPEWhobBfIQzoIomOfTpfehFQ4PmazRZ7dzCnhaJvm6Wy1nMc/WPESbqzzHwV0JAgltdj8&#10;CM+OD86HdFjx4hJ+c6BkvZNKRcXuq62y5MhwUHbxnNF/c1Oa9CVdzbN5RNYQ4uMMddLjICvZlXSZ&#10;hhPCWRHo+KDrKHsm1ShjJkqf+QmUjOT4oRpiK/IQG7iroD4hYRbGucU9Q6EF+4uSHme2pO7ngVlB&#10;ifqkkfTVNM/DkEclny8yVOy1pbq2MM0RqqSeklHc+rgYkQ5zh83ZyUjbaybnlHEWI5vnvQnDfq1H&#10;r9ft3jwDAAD//wMAUEsDBBQABgAIAAAAIQBGuZgb4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUhsEHXqRiWEOFV5bdi1BInlNJ4mgXgcxW4b+HrMCpaje3TvmWI12V4cafSd&#10;Yw3zWQKCuHam40ZD9fp8nYHwAdlg75g0fJGHVXl+VmBu3Ik3dNyGRsQS9jlqaEMYcil93ZJFP3MD&#10;ccz2brQY4jk20ox4iuW2lypJltJix3GhxYEeWqo/twer4fu+elw/XYX5XoV39baxL1X9gVpfXkzr&#10;OxCBpvAHw69+VIcyOu3cgY0XvYY0zdKIaljc3oCIQKbUAsROg1omGciykP9fKH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAsW6dCiYCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEARrmYG+EAAAAKAQAADwAAAAAAAAAAAAAAAACABAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="22CFFFEA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F15B32">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>(</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F15B32">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -9699,5145 +8374,5013 @@
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F15B32">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>(ผู้บังคับบัญชาชั้นต้น)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713D7385" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00004272">
-[...42 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772CA172" w14:textId="392E2A41" w:rsidR="00004272" w:rsidRPr="00375FA6" w:rsidRDefault="00004272" w:rsidP="00F15B32">
-[...12 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF8D871" w14:textId="77777777" w:rsidR="00FA09B6" w:rsidRDefault="00FA09B6" w:rsidP="00C17CD5">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="64E658CA" w14:textId="77777777" w:rsidR="007D0740" w:rsidRDefault="007D0740" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="73E9198B" w14:textId="77777777" w:rsidR="007D0740" w:rsidRDefault="007D0740" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5085D35E" w14:textId="77777777" w:rsidR="007D0740" w:rsidRDefault="007D0740" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="390AB050" w14:textId="68AC0AE0" w:rsidR="007D0740" w:rsidRDefault="007D0740" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2B2A2EC9" w14:textId="0C518EB8" w:rsidR="000866D8" w:rsidRDefault="000866D8" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2FDCD713" w14:textId="4633D083" w:rsidR="000866D8" w:rsidRDefault="000866D8" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4CD31EE9" w14:textId="5A55AB02" w:rsidR="000866D8" w:rsidRDefault="000866D8" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="238E47D1" w14:textId="2465D978" w:rsidR="000866D8" w:rsidRDefault="000866D8" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7254A170" w14:textId="33C24584" w:rsidR="000866D8" w:rsidRDefault="000866D8" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3EF1AE4C" w14:textId="58B86F2D" w:rsidR="000866D8" w:rsidRDefault="000866D8" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="368DFBD2" w14:textId="00028567" w:rsidR="000866D8" w:rsidRDefault="000866D8" w:rsidP="00C17CD5">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="28"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5777FD0C" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-          <w:szCs w:val="40"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="40"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>เหตุผลความจำเป็นและโครงการหรือแผนงานที่จะกลับมาปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31338768" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="20DE76A7" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้อมูลของพนักงานมหาวิทยาลัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117A9E4A" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...9 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>......................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>นามสกุล</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28174A83" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..............................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ภาควิชา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20923DF6" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255FCCF4" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไป</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระดับ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..............................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิชา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67466429" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">............................................................................................................            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127D6997" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">              ณ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>....................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประเทศ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70488086" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1.4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>มีกำหนด</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เดือน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28777723" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">1.5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เริ่มตั้งแต่วันที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.............................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ถึงวันที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A224745" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คำชี้แจงของภาควิชา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...1 lines deleted...]
-          <w:cs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6014D577" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    2.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ขอรับรองว่า การไป </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขอรับรองว่า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ศึกษา </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1A4E274D" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ของพนักงานมหาวิทยาลัยผู้นี้ไม่ทำให้เสียงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เพราะยังมีผู้ปฏิบัติงานเพียงพอ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไม่ต้องตั้งอัตรากำลังเพิ่ม</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">3.   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เหตุผลความจำเป็นที่ให้พนักงานมหาวิทยาลัยไปศึกษา/ฝึกอบรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43466C1F" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>(ชื่อภาควิชา)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">............................................   มีความจำเป็นที่จะให้พนักงานมหาวิทยาลัยไป </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ศึกษา </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฝึกอบรม วิชา ณ ต่างประเทศ เพราะเป็นวิชาที่สำคัญที่.......................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (ชื่อภาควิชา)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> .................... ต้องการมาก     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAEAF1C" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>โครงการหรือแผนงานที่จะให้พนักงานมหาวิทยาลัยกลับมาปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B80BACF" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">        ภายหลังจากพนักงานมหาวิทยาลัยผู้นี้ สำเร็จการ </w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ภายหลังจากพนักงานมหาวิทยาลัยผู้นี้</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สำเร็จการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ศึกษา </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จะให้กลับมาทำหน้าที่ในตำแหน่ง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>สังกัด</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448B77EF" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...16 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มีหน้าที่ความรับผิดชอบและลักษณะงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คือ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3584D27C" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.......................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438B9D8A" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">                        คณะเภสัชศาสตร์ ได้พิจารณาแล้วเห็นสมควรให้ไป </w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        คณะเภสัชศาสตร์ ได้พิจารณาแล้วเห็นสมควรให้ไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ศึกษา </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ ต่างประเทศ ตามความสำคัญของสาขาวิชาและความต้องการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ของ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>(ชื่อภาควิชา)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5E277D57" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โดยคำนึงถึงความจำเป็นรีบด่วน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และแผนงานหรือโครงการที่จะให้กลับมาปฏิบัติงานตามที่ได้กำหนดไว้แล้ว</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...17 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">       (…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อหัวหน้าภาควิชา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>…………)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A3D607" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
-[...12 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ตำแหน่ง  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าภาควิชา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F568356" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
-[...12 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  (ผู้บังคับบัญชาชั้นต้น)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F96E4F" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="40098E09" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="499AD818" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5460EEFA" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="25BCD9FE" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5903B1B3" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7DC5045A" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0A44F938" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="13198B06" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="55F72910" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="05EF3A62" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โครงการหรือแนวการศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ ต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="459F86D6" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประวัติส่วนตัวของพนักงานมหาวิทยาลัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1404934A" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...9 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อภาษาไทย</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ภาษาอังกฤษ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9345AB" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วัน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดือน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปีเกิด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>อายุ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...............................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>............................ปี</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E4650C" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>พื้นความรู้ขั้นสูงสุด</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F05527A" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...25 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (  ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประกาศนียบัตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สาขาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.............................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A39F959" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...25 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (  ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาตรี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สาขาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1F9BCE" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...25 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (  ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาโท</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สาขาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>......................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A90AD3" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...25 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (  ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาเอก</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สาขาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70110416" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                จาก</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>......................................................................................................................(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อสถานศึกษา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D6AC1D" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                 ประเทศ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เมื่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ศ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.......................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6195BE1B" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">   1.4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">เคยไป </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เคยไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ศึกษา </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฝึกอบรม</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ครั้งสุดท้าย</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...13 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AB0F63" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         มีกำหนด</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>........................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี.................เดือน...............วัน ตั้งแต่วันที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657A3349" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">      ถึงวันที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0E6E0F" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">   1.5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ปฏิบัติงานจนถึงวันกำหนดออกเดินทางรวมเป็นเวลา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..............</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เดือน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.............................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A0F68F" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  โดยเริ่มเข้าปฏิบัติงานเป็นพนักงานมหาวิทยาลัยประเภท</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1FC63B" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">        ตั้งแต่วันที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ถึงวันที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6004B00E" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">        เป็นพนักงานมหาวิทยาลัยประเภท</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตั้งแต่วันที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE2F522" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">        ถึงวันที่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E2F058" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">   1.6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ขณะนี้เป็นพนักงานมหาวิทยาลัย ตำแหน่ง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>......................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>สังกัด</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>............................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442B3563" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">   1.7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สถานที่ติดต่อ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.......................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48ABF380" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...16 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        หมายเลขโทรศัพท์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ทำงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>........................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>........มือถือ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...............................................(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ถ้ามี</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A95BDB" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">        e-mail address..................................................................................................................(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ถ้ามี</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073598AF" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้รับผิดชอบเรื่องค่าใช้จ่าย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2F26ED" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    2.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ไป </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ศึกษา </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฝึกอบรม</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ด้วยทุน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> ...................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F51229" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>โครงการหรือแนวการศึกษาหรือฝึกอบรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C6945A" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...33 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    3.1  (      ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฝึกอบรม</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เนื้อหาวิชา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่องที่จะฝึกอบรม</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...........................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.......................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A35F1ED" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">ไปศึกษา </w:t>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (      ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไปศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ปริญญาตรี </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาตรี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ปริญญาโท </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาโท</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปริญญาโท</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">เอก </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เอก</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปริญญาเอก</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528ED189" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประกาศนียบัตร</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วุฒิบัตร</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>............................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0956B3" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         วิชา</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.......................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4FFA61" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         ณ..........................................................................................................(ชื่อสถานศึกษาหรือฝึกอบรม)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20451D8D" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         ประเทศ...........................................................................มีกำหนด................ปี..........เดือน............วัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168B7A8C" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         กำหนดออกเดินทางวันที่................เดือน......................................พ.ศ........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE91BE8" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    3.2 โครงการหรือแนวการศึกษาหรือฝึกอบรม มีรายละเอียด ดังนี้</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE08553" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...33 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (      )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  ฝึกอบรม</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เนื้อหาวิชา/เรื่องที่จะฝึกอบรม................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C678650" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..............................................................................................................................................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9877A3" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...21 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>(      )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  ศึกษา </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หลักสูตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใช้เวลาศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>........................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76329A7A" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">                           : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">ลักษณะการเรียนการสอน </w:t>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลักษณะการเรียนการสอน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> course work </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ทำวิจัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5D3A9A" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t xml:space="preserve">                           : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลักษณะเนื้อหาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เกี่ยวกับ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เน้นทางด้าน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299DD839" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="277CD7FA" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">............................................................................................................................................................................................................................................................................................................................................................ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B76606B" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
-[...21 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อผู้ขออนุมัติ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361FCDF7" w14:textId="77777777" w:rsidR="00E57FD3" w:rsidRDefault="00E57FD3" w:rsidP="00E57FD3">
-[...31 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="426" w:left="1440" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F4BF690" w14:textId="77777777" w:rsidR="00FC3530" w:rsidRDefault="00FC3530" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06136FDC" w14:textId="77777777" w:rsidR="00FC3530" w:rsidRDefault="00FC3530" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="EucrosiaUPCBold">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:sdt>
-[...7 lines deleted...]
-    <w:sdtEndPr>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...56 lines deleted...]
-  <w:p w14:paraId="7857621D" w14:textId="77777777" w:rsidR="001C647D" w:rsidRPr="005472EA" w:rsidRDefault="001C647D">
+    </w:pPr>
+  </w:p>
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="344EDB19" w14:textId="77777777" w:rsidR="00FC3530" w:rsidRDefault="00FC3530" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1121CB4B" w14:textId="77777777" w:rsidR="00FC3530" w:rsidRDefault="00FC3530" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BD862E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86561CA0"/>
+    <w:lvl w:ilvl="0" w:tplc="6D8878D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...575 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7E24C0D4"/>
-  <w15:docId w15:val="{EF9417DF-F2B7-4DE4-ADFA-2B0D0BA9C0B6}"/>
+  <w15:docId w15:val="{74DACC3E-459A-4687-A819-B7D5B7012B77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15202,276 +13745,248 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00004272"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:eastAsia="Cordia New" w:hAnsi="CordiaUPC" w:cs="CordiaUPC"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0014326E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0014326E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A9367F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="00A9367F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A9367F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A9367F"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00ED71C1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00004272"/>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:eastAsia="Cordia New" w:hAnsi="CordiaUPC" w:cs="CordiaUPC"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="357851647">
-[...37 lines deleted...]
-    </w:div>
     <w:div w:id="1248614257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1614243713">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTM1ODY=" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTM4NzA=" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTM1ODc=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTM0NTU=" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTIxODk=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTM1ODY=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15719,74 +14234,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>16978</Characters>
+  <Pages>9</Pages>
+  <Words>2837</Words>
+  <Characters>16172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>134</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19917</CharactersWithSpaces>
+  <CharactersWithSpaces>18972</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>