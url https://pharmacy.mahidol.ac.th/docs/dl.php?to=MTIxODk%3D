--- v0 (2025-11-26)
+++ v1 (2026-06-12)
@@ -4,14538 +4,13488 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="70E93483" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00B81F53">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
-          <w:cs/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Check List – </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
-        <w:t>การเตรียมเอกสาร</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>การเตรียมเอกสารขอลาฝึกอบรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
-          <w:cs/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คำนิยาม ความหมาย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">การลาฝึกอบรม </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หมายถึง การเพิ่มพูนความรู้ ความชำนาญ หรือประสบการณ์ด้วยการเรียน หรือ การวิจัย การอบรมตามหลักสูตรของการฝึกอบรม ทั้งนี้โดยมิได้มีวัตถุประสงค์เพื่อให้ได้มาซึ่งปริญญา หรือ ประกาศนียบัตรวิชาชีพที่ ก.พ. รับรอง </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รวมถึง การฝึกงาน การฝึกอบรมทางวิชาการ การฝึกอบรมทางวิชาชีพเพื่อนำไปใช้ประโยชน์ในการปฏิบัติงานตามภาระหน้าที่ที่พนักงานมหาวิทยาลัยผู้นั้นรับผิดชอบอยู่ อาจจัดโดยส่วนราชการ รัฐวิสาหกิจ องค์การระหว่างประเทศ หรือเอกชนจัดขึ้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โปรดนำส่งเอกสาร ที่...หน่วยทรัพยากรบุคคล </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- กรณีลาภายในประเทศ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ส่งล่วงหน้า </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ฝึกอบรม</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:t>ก่อน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วันที่มีกำหนดการเข้าฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อย่างน้อย 15 วันทำการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">โปรดนำส่งเอกสาร ที่...หน่วยทรัพยากรบุคคล </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>- กรณีลาต่างประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">- กรณีลาภายในประเทศ </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:tab/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">ส่งล่วงหน้า </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ก่อน</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>วันที่มีกำหนดการเข้า</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:t>วันที่มีกำหนดการเข้าฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8257F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>อย่างน้อย 15 วันทำการ</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="715994A1" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00B81F53">
+        <w:t>อย่างน้อย 30 วันทำการ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...88 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3403"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="01F95B38" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07733242" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>เอกสารที่ผู้ขอ</w:t>
-[...29 lines deleted...]
-              <w:t>ต้องจัดเตรียม</w:t>
+              <w:t>เอกสารที่ผู้ขอลาฝึกอบรม ต้องจัดเตรียม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="695BCDF7" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="7D3582CC" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="562D28B1" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">1. </w:t>
+              <w:t>1. แบบฟอร์มขอลาฝึกอบรม</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
-                <w:cs/>
-[...28 lines deleted...]
-                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D7EF4BC" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="00ED7041" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidRPr="00ED7041">
+              <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                  <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
+                  <w:u w:val="single"/>
                   <w:cs/>
                 </w:rPr>
                 <w:t>กรณีปฏิบัติงานมาแล้วไม่น้อยกว่า</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00ED7041">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="0000FF"/>
                 <w:sz w:val="28"/>
+                <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> 3 เดือน และ ไม่อยู่ระหว่างทดลองปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A7F8007" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED7041">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00ED7041">
+              <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                  <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
+                  <w:u w:val="single"/>
                   <w:cs/>
                 </w:rPr>
                 <w:t>กรณีปฏิบัติงาน น้อยกว่า 3 เดือน หรือ อยู่ระหว่างทดลองปฏิบัติงาน (ได้รับการยกเว้นคุณสมบัติ)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="785F5B11" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชุด</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="7B1293BF" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E7D468" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2. คำสั่งบรรจุ แต่งตั้ง เป็นพนักงานมหาวิทยาลัย</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">และ สำเนาคำสั่งจ้างต่อ </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ถ้ามี)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40CC5CD8" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชุด</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="3DFEA405" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12BAF8F5" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t xml:space="preserve">3. สำเนาหลักฐานการได้รับทุน </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(กรณีใช้ทุนส่วนตัว ไม่ต้องแนบเอกสารนี้)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29ED7824" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">- สัญญารับทุน </w:t>
+              <w:t>- สัญญารับทุน หรือ หนังสือแสดงเจตนาระบุรายละเอียดให้ทุน</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>หรือ หนังสือแสดงเจตนาระบุรายละเอียดให้ทุน</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> (ถ้ามี)</w:t>
+              <w:t>- ประกาศรายชื่อผู้ได้รับทุน และ รายละเอียดเงื่อนไขการรับทุน (ถ้ามี)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6974B989" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1 ชุด</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="20E34305" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE73931" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>4. เอกสารประกอบการพิจารณาขอ</w:t>
+              <w:t>4. เอกสารประกอบการพิจารณาขอลาฝึกอบรม ประกอบด้วย</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- รายละเอียดหลักสูตร และ สาขาวิชา หรือ วุฒิบัตร ที่จะเข้าศึกษา/ฝึกอบรม </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- ระยะเวลาที่หลักสูตรกำหนดให้สำเร็จการศึกษา/ฝึกอบรม </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ลา</w:t>
-[...18 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...70 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">- ตารางกำหนดการเปิดภาคการศึกษา หรือ กำหนดการฝึกอบรม </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52339B8D" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1 ชุด</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="38AEB1F3" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="498EE5A4" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>5</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">ฝึกอบรม และค้ำประกัน </w:t>
+              <w:t xml:space="preserve">5. เอกสารประกอบการทำสัญญาขอลาฝึกอบรม และค้ำประกัน </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0CA1B8" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ผู้ลา</w:t>
+              <w:t xml:space="preserve">ผู้ลาฝึกอบรม </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ชุด</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21A4BADB" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้ค้ำประกัน 2 ชุด</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A12113" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B7EB49E" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16E3B54B" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ใส่ซอง ปิดผนึก แนบมาพร้อมแบบฟอร์มขอ</w:t>
-[...15 lines deleted...]
-              <w:t>ฯ</w:t>
+              <w:t>ใส่ซอง ปิดผนึก แนบมาพร้อมแบบฟอร์มขอลาฯ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="77DEA515" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="1575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20ED777E" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">- สำเนาบัตรประชาชน </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="510DE9CD" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>- สำเนาทะเบียนบ้าน</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">- สำเนาทะเบียนบ้าน </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DCF2CD3" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาใบเปลี่ยนชื่อ/ชื่อสกุล (ถ้ามี)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FF75BD7" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F8B21FE" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00780579">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>โปรด</w:t>
+              <w:t>โปรดลงนามรับรองสำเนาถูกต้อง</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ลงนามรับรองสำเนาถูกต้อง</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:br/>
-            </w:r>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>ในเอกสารทุกฉบับ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57A3F3C6" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47CBDF5A" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00780579">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:highlight w:val="yellow"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">กรณีผู้ลาฯ </w:t>
+              <w:t>กรณีผู้ลาฯ มีคู่สมรส หรือ ผู้ค้ำประกัน มีคู่สมรส</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7344532A" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ให้แนบเอกสารเพิ่ม ดังนี้</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F375970" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>- หนังสือให้ความยินยอมของคู่สมรส</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">- หนังสือให้ความยินยอมของคู่สมรส </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="00043BE4">
+              <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                  <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Download</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="296ED5CF" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาใบทะเบียนสมรส</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C0D41EA" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาบัตรประชาชนของคู่สมรส</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A66E12" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาทะเบียนบ้านของคู่สมรส</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62D98DFD" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>- สำเนาใบเปลี่ยนชื่อ/ชื่อสกุล ของคู่สมรส (ถ้ามี)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F2920DD" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="18BB470B" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33701EED" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมายเหตุ</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F5F2D28" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">1. ผู้ค้ำประกันต้องเป็นบิดา หรือ มารดา หรือ พี่น้อง ร่วมบิดามารดาเดียวกัน </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3154472D" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>2. การลาฝึกอบรม หากไม่เกิน 30 วัน ไม่ต้องทำสัญญาค้ำประกัน</w:t>
+              <w:t>2. การลาฝึกอบรม หากไม่เกิน 30 วัน ต้องทำสัญญาลาฝึกอบรม แต่</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:u w:val="single"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่ต้อง</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทำสัญญาค้ำประกัน</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="093B55B4" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>3. หน่วยทรัพยากรบุคคล เป็นผู้จัดเตรียมสั</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">ฝึกอบรม และ </w:t>
+              <w:t xml:space="preserve">3. หน่วยทรัพยากรบุคคล เป็นผู้จัดเตรียมสัญญา โดยจะแจ้งวันที่ผู้ขอลาฝึกอบรม และ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44539163" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้ค้ำประกัน ต้องมาลงนามในสัญญา ณ คณะเภสัชศาสตร์ ในภายหลัง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54FD693E" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="02731202" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A12A77" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>6. อากรแสตมป์</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> สำหรับติดบนสัญญาค้ำประกัน</w:t>
+              <w:t xml:space="preserve"> สำหรับติดบนสัญญาค้ำประกัน </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:highlight w:val="yellow"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(เฉพาะการลาฝึกอบรม เกิน 30 วัน)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E6FD49" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ติดต่อขอซื้อได้ที่สำนักงานเขตราชเทวี หรือ กรมโรงงานอุตสาหกรรม)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="108F9C22" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ดวงละ 5 บาท จำนวน 3 ดวง </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70658A2F" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0740">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">ใส่ซองรวมกับเอกสารหมายเลข </w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>ใส่ซองรวมกับเอกสารหมายเลข 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B81F53" w:rsidRPr="007D0740" w14:paraId="216F154D" w14:textId="77777777" w:rsidTr="00E56967">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7372" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13867D9E" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">7. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C600CC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กรณี</w:t>
             </w:r>
-            <w:r w:rsidRPr="00933076">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ประสงค์ใช้วัน</w:t>
+              <w:t>ประสงค์ใช้วันลาพักผ่อน / ลากิจส่วนตัว</w:t>
             </w:r>
-            <w:r w:rsidRPr="00933076">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ลาพักผ่อน / ลากิจส่วนตัว</w:t>
+              <w:t xml:space="preserve"> ณ ต่างประเทศ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C600CC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ณ ต่างประเทศ </w:t>
+              <w:t>ร่วมกับ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C600CC">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ร่วมกับ</w:t>
-[...19 lines deleted...]
-              <w:t>ลาฝึกอบรม</w:t>
+              <w:t xml:space="preserve"> การลาฝึกอบรม</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="298DD44B" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="00C600CC" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00933076">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>โปรด</w:t>
             </w:r>
-            <w:r w:rsidRPr="00933076">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลาในระบบลาออนไลน์</w:t>
             </w:r>
-            <w:r w:rsidRPr="00933076">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ก่อน</w:t>
             </w:r>
-            <w:r w:rsidRPr="00933076">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>!!!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="060064DA" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>แล้ว</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>แนบ</w:t>
+              <w:t>แล้วแนบ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E3E0B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เอกสารขอลาพักผ่อน/กิจส่วนตัว ณ ต่างประเทศ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C600CC">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> จากระบบลาออนไลน์มาด้วย</w:t>
             </w:r>
-            <w:r>
-[...72 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F850DD" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="001F2F3B" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>แนบ</w:t>
-[...23 lines deleted...]
-              <w:t>ใบลากิจส่วนตัว</w:t>
+              <w:t>แนบใบลาพักผ่อน / ใบลากิจส่วนตัว</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F433083" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ที่ผู้บังคับบัญชาชั้นต้นลงนามแล้ว </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA8DFBE" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1 ชุด</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C9C40CF" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00E56967">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="thaiDistribute"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D90E51E" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="007D0740" w:rsidRDefault="00B81F53" w:rsidP="00B81F53">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระเบียบปฏิบัติเกี่ยวกับการลาไปศึกษา ฝึกอบรม หรือปฏิบัติงานวิจัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ระเบียบปฏิบัติเกี่ยวกับการลาไปศึกษา ฝึกอบรม หรือปฏิบัติงานวิจัย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ให้ออกเดินทางล่วงหน้าได้ตามความจำเป็น และ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เมื่อเสร็จสิ้นภารกิจในต่างประเทศแล้ว ต้องเดินทางถึงประเทศไทย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไม่เกินระยะเวลาดังต่อไปนี้</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4526"/>
+        <w:gridCol w:w="4427"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(สำหรับการลาทุกประเภท)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประเทศที่เดินทางไป</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ออกเดินทางล่วงหน้า</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ก่อนกำหนดเวลาที่ได้รับอนุมัติ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประเทศในทวีป</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เอเซีย</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 24 ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ออสเตรเลีย นิวซีแลนด์ ประเทศในทวีปยุโรป</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หรือประเทศในทวีปอเมริกาเหนือ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 48 ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="217"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประเทศในทวีปอเมริกาใต้ หรือ ประเทศในทวีปแอฟริกา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 72 ชั่วโมง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4526"/>
+        <w:gridCol w:w="4427"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ประเภทการลา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ต้องเดินทางกลับ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เมื่อครบกำหนดเวลาที่ได้รับอนุมัติ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลาศึกษา ฝึกอบรม หรือไปปฏิบัติการวิจัย</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ลาไม่เกิน 6 เดือน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ลาเกิน 6 เดือน แต่ไม่เกิน 1 ปี</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ลาเกิน 1 ปี</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 5 วัน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 10 วัน</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่เกิน 20 วัน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หากประสงค์เดินทางล่วงหน้า หรือ เดินทางกลับประเทศไทยภายหลังระยะเวลาที่กำหนด </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จะต้องใช้วันลาพักผ่อน หรือ ลากิจส่วนตัว ร่วมด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไม่สามารถ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใช้สิทธิการออกเดินทางล่วงหน้า/เดินทางกลับ ตามตารางดังกล่าวข้างต้นได้</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AEACF2B" wp14:editId="2D1A6FED">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4397375</wp:posOffset>
+              <wp:posOffset>5030794</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>208915</wp:posOffset>
+              <wp:posOffset>31465</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="439420" cy="439420"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="20601"/>
                 <wp:lineTo x="20601" y="20601"/>
                 <wp:lineTo x="20601" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="2" name="Picture 2" descr="Form__testcf801f0d87a9b15c549e29d86cd2a4a9"/>
+            <wp:docPr id="4" name="Picture 4" descr="Form__testcf801f0d87a9b15c549e29d86cd2a4a9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="Form__testcf801f0d87a9b15c549e29d86cd2a4a9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="439420" cy="439420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">อ่านรายละเอียดเพิ่มเติม หรือ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Download </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เอกสารอื่น ๆ ได้ทาง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">หรือ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Scan QR Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>https://pharmacy.mahidol.ac.th/docs/view/MTE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>Nzk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>=/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...47 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1C4E0C" w14:textId="77777777" w:rsidR="00B81F53" w:rsidRPr="00306B4A" w:rsidRDefault="00B81F53" w:rsidP="00B81F53">
-[...1109 lines deleted...]
-    <w:p w14:paraId="28A78883" w14:textId="77777777" w:rsidR="00F43A7A" w:rsidRPr="00875E1C" w:rsidRDefault="00F43A7A" w:rsidP="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D4547EF" w14:textId="5D2F1028" w:rsidR="000D0364" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E920C3B" wp14:editId="49924C9C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4160841</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>251209</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="929005" cy="290830"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Text Box 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="929005" cy="290830"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="190078CF" w14:textId="77777777" w:rsidR="00271C3A" w:rsidRPr="00EC639F" w:rsidRDefault="00271C3A" w:rsidP="00271C3A">
+                          <w:p>
                             <w:pPr>
                               <w:pStyle w:val="Header"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00EC639F">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>HR-PY 20</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>240327</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="3E920C3B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 16" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-327.65pt;margin-top:19.8pt;width:73.15pt;height:22.9pt;z-index:251671552;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3Bt2RIwIAAEcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkadcYcYqsRYYB&#10;QVsgGXpWZDk2YH1AUmJnv35PspNm3U7DLjJFPlPk4+P8vpMNOQrraq1yOh6llAjFdVGrfU5/bFef&#10;7ihxnqmCNVqJnJ6Eo/eLjx/mrcnERFe6KYQlSKJc1pqcVt6bLEkcr4RkbqSNUAiW2krmcbX7pLCs&#10;RXbZJJM0vU1abQtjNRfOwfvYB+ki5i9Lwf1zWTrhSZNT1ObjaeO5C2eymLNsb5mpaj6Uwf6hCslq&#10;hUcvqR6ZZ+Rg6z9SyZpb7XTpR1zLRJdlzUXsAd2M03fdbCpmROwF5Dhzocn9v7T86fhiSV1gdreU&#10;KCYxo63oPPmqOwIX+GmNywDbGAB9Bz+wZ7+DM7TdlVaGLxoiiIPp04XdkI3DOZvM0vSGEo4QzLvP&#10;kf3k7Wdjnf8mtCTByKnF8CKn7Lh2HoUAeoaEt5Re1U0TB9io3xwABk8SKu8rDJbvdt3Qzk4XJ3Rj&#10;da8HZ/iqxptr5vwLsxAAGoCo/TOOstFtTvVgUVJp+/Nv/oDHXBClpIWgcqqgeEqa7wrzmo2n06C/&#10;eJnefJngYq8ju+uIOsgHDcWOsTyGRzPgfXM2S6vlK5S/DG8ixBTHyzn1Z/PB9yLH5nCxXEYQFGeY&#10;X6uN4SF1oCzwue1emTUD6R7TetJn4bHsHfc9NvzpzPLgMYE4mEBvz+nAOtQa5zVsVliH63tEve3/&#10;4hcAAAD//wMAUEsDBBQABgAIAAAAIQBEfFzb3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsUrsPR02IU6ECa6DwAW5s4pB4HMVuG/h6hhUsR3N07r3VbvYDO9spdgEVLBcC&#10;mMUmmA5bBe9vT9kWWEwajR4CWgVfNsKuvr6qdGnCBV/t+ZBaRhKMpVbgUhpLzmPjrNdxEUaL9PsI&#10;k9eJzqnlZtIXkvuBr4TIudcdUoLTo9072/SHk1ewFf6574vVS/Sb76V0+4fwOH4qdXsz398BS3ZO&#10;fzD81qfqUFOnYzihiWxQkOVSrolVsC5yYERkUhQ070h+uQFeV/z/hvoHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAdwbdkSMCAABHBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEARHxc294AAAALAQAADwAAAAAAAAAAAAAAAAB9BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="190078CF" w14:textId="77777777" w:rsidR="00271C3A" w:rsidRPr="00EC639F" w:rsidRDefault="00271C3A" w:rsidP="00271C3A">
+                    <w:p>
                       <w:pPr>
                         <w:pStyle w:val="Header"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00EC639F">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>HR-PY 20</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>240327</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BE2788" w14:textId="7CF06F57" w:rsidR="000D0364" w:rsidRPr="00875E1C" w:rsidRDefault="000D0364" w:rsidP="00875E1C">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47782B42" w14:textId="3455FDAD" w:rsidR="000D0364" w:rsidRPr="00875E1C" w:rsidRDefault="006D68EC" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F7E825C" wp14:editId="5B46B408">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2894602</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="897255" cy="897255"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="right"/>
             <wp:docPr id="25" name="Picture 25" descr="A black and white logo&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="25" name="Picture 25" descr="A black and white logo&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="897255" cy="897255"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF99B25" w14:textId="68204CDB" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อหน่วยงาน/ภาควิชา</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC1D639" w14:textId="77777777" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะเภสัชศาสตร์</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2D44253F" w14:textId="5EFF25C3" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มหาวิทยาลัยมหิดล</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>โทร. ..........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D58A17F" w14:textId="77777777" w:rsidR="00153CF1" w:rsidRPr="00875E1C" w:rsidRDefault="00153CF1" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A55A1E1" w14:textId="7B84FF20" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่</w:t>
       </w:r>
-      <w:r w:rsidR="00E95CA4" w:rsidRPr="00875E1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อว 78.08</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322FECDC" w14:textId="3EA1D949" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739E8FA2" w14:textId="430E9D47" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เรื่อง </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้าราชการ/พนักงานมหาวิทยาลัย/พนักงานมหาวิทยาลัยชื่อส่วนงาน/ลูกจ้างฯ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ขออนุมัติลา</w:t>
       </w:r>
-      <w:r w:rsidR="00E7219C" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ฝึกอบรม / ฝึกอบรม (วิจัย)</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+        <w:t xml:space="preserve">ฝึกอบรม / ฝึกอบรม (วิจัย) และ ลาพักผ่อน / ลากิจส่วนตัว </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ณ ต่างประเทศ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F92048" w14:textId="77777777" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">เรียน </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณบดี (ผ่าน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อตำแหน่งผู้บังคับบัญชาชั้นต้น)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04582953" w14:textId="77777777" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="560"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ข้อมูลการเสนอขออนุมัติลาฯ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F73EB84" w14:textId="7245A411" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ผู้เสนอขออนุมัติ      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ชื่อ-สกุล...</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คำนำหน้า/ยศ/ตำแหน่ง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้าราชการพลเรือนในสถาบันอุดมศึกษา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">/ พนักงานมหาวิทยาลัย / พนักงานมหาวิทยาลัยชื่อส่วนงาน / ลูกจ้าง.................... </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง...................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">............................ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เลขประจำตำแหน่ง.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ตรวจสอบจากรหัสบุคลากรในระบบ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>PY-MED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............สังกัด..........................................................บรรจุเมื่อวันที่.........................................  ระยะเวลาการจ้างตั้งแต่วันที่........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตามคำสั่งจ้างต่อครั้งล่าสุด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............. ถึงวันที่ ........................................... โทร.....</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACE28DC" w14:textId="13C43259" w:rsidR="00A645F3" w:rsidRPr="00875E1C" w:rsidRDefault="00BC5F4E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+        <w:t xml:space="preserve">1. ประเภทการลา </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F072"/>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ฝึกอบรม     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ฝึกอบรม (วิจัย) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ลาพักผ่อน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กิจส่วนตัว</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ณ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ต่างประเทศ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่...</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A645F3" w:rsidRPr="00875E1C">
+        <w:t>วันที่ออกจากประเทศไทย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....ถึงวันที่......</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ฝึกอบรม</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>วันที่กลับถึงประเทศไทย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...240 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+        <w:t>....รวมมีกำหนด......ปี...เดือน...วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51938B9E" wp14:editId="0BD9F34B">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>74295</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>282575</wp:posOffset>
+                  <wp:posOffset>330200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6577330" cy="1404620"/>
-                <wp:effectExtent l="0" t="0" r="13970" b="27305"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="12065"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6577330" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0CAF4DBA" w14:textId="22E3D419" w:rsidR="00875E1C" w:rsidRPr="00875E1C" w:rsidRDefault="00875E1C" w:rsidP="00875E1C">
+                          <w:p>
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="284"/>
                               </w:tabs>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00875E1C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">2.1 ประเภทการลา </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00875E1C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ฝึกอบรม / ฝึกอบรม (วิจัย)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="51938B9E" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:5.85pt;margin-top:22.25pt;width:517.9pt;height:110.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDV11HdKAIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjh2c2mNOEWXLsOA&#10;7gK0+wBZlmNhkqhJSuzu60vJaRp028swPwiiSB0dHpJeXQ9akYNwXoKpaD6ZUiIMh0aaXUW/P2zf&#10;XVLiAzMNU2BERR+Fp9frt29WvS1FAR2oRjiCIMaXva1oF4Its8zzTmjmJ2CFQWcLTrOApttljWM9&#10;omuVFdPpIuvBNdYBF97j6e3opOuE37aCh69t60UgqqLILaTVpbWOa7ZesXLnmO0kP9Jg/8BCM2nw&#10;0RPULQuM7J38DUpL7sBDGyYcdAZtK7lIOWA2+fRVNvcdsyLlguJ4e5LJ/z9Y/uXwzRHZVLTIl5QY&#10;prFID2II5D0MpIj69NaXGHZvMTAMeIx1Trl6ewf8hycGNh0zO3HjHPSdYA3yy+PN7OzqiOMjSN1/&#10;hgafYfsACWhonY7ioRwE0bFOj6faRCocDxfz5fLiAl0cfflsOlsUqXoZK5+vW+fDRwGaxE1FHRY/&#10;wbPDnQ+RDiufQ+JrHpRstlKpZLhdvVGOHBg2yjZ9KYNXYcqQvqJX82I+KvBXiGn6/gShZcCOV1JX&#10;9PIUxMqo2wfTpH4MTKpxj5SVOQoZtRtVDEM9pJollaPINTSPqKyDscFxIHHTgftFSY/NXVH/c8+c&#10;oER9Mlidq3w2i9OQjNl8iVISd+6pzz3McISqaKBk3G5CmqCkm73BKm5l0veFyZEyNm2S/ThgcSrO&#10;7RT18htYPwEAAP//AwBQSwMEFAAGAAgAAAAhAIs+rW/eAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81uwjAQhO+V+g7WVuoFFQeanyrEQS0Sp55I6d3ESxI1XqexgfD2XU7ltqMZzX5TrCfbizOO&#10;vnOkYDGPQCDVznTUKNh/bV/eQPigyejeESq4ood1+fhQ6Ny4C+3wXIVGcAn5XCtoQxhyKX3dotV+&#10;7gYk9o5utDqwHBtpRn3hctvLZRSl0uqO+EOrB9y0WP9UJ6sg/a1eZ5/fZka76/ZjrG1iNvtEqeen&#10;6X0FIuAU/sNww2d0KJnp4E5kvOhZLzJOKojjBMTNj+KMr4OCZZpkIMtC3k8o/wAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDV11HdKAIAAE4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCLPq1v3gAAAAoBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:26pt;width:517.9pt;height:110.6pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDV11HdKAIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjh2c2mNOEWXLsOA&#10;7gK0+wBZlmNhkqhJSuzu60vJaRp028swPwiiSB0dHpJeXQ9akYNwXoKpaD6ZUiIMh0aaXUW/P2zf&#10;XVLiAzMNU2BERR+Fp9frt29WvS1FAR2oRjiCIMaXva1oF4Its8zzTmjmJ2CFQWcLTrOApttljWM9&#10;omuVFdPpIuvBNdYBF97j6e3opOuE37aCh69t60UgqqLILaTVpbWOa7ZesXLnmO0kP9Jg/8BCM2nw&#10;0RPULQuM7J38DUpL7sBDGyYcdAZtK7lIOWA2+fRVNvcdsyLlguJ4e5LJ/z9Y/uXwzRHZVLTIl5QY&#10;prFID2II5D0MpIj69NaXGHZvMTAMeIx1Trl6ewf8hycGNh0zO3HjHPSdYA3yy+PN7OzqiOMjSN1/&#10;hgafYfsACWhonY7ioRwE0bFOj6faRCocDxfz5fLiAl0cfflsOlsUqXoZK5+vW+fDRwGaxE1FHRY/&#10;wbPDnQ+RDiufQ+JrHpRstlKpZLhdvVGOHBg2yjZ9KYNXYcqQvqJX82I+KvBXiGn6/gShZcCOV1JX&#10;9PIUxMqo2wfTpH4MTKpxj5SVOQoZtRtVDEM9pJollaPINTSPqKyDscFxIHHTgftFSY/NXVH/c8+c&#10;oER9Mlidq3w2i9OQjNl8iVISd+6pzz3McISqaKBk3G5CmqCkm73BKm5l0veFyZEyNm2S/ThgcSrO&#10;7RT18htYPwEAAP//AwBQSwMEFAAGAAgAAAAhAIbujwbcAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJC4TS2nVgUrdCSbtxGll3LPGtBWNU5ps694e7wQny/qt399Xrmc3qBNN&#10;ofeM8LhMQBE33vbcIuw/tg/PoEI0bM3gmRAuFGBd3d6UprD+zDs61bFVUsKhMAhdjGOhdWg6ciYs&#10;/Ugs2ZefnImyTq22kzlLuRt0miQr7UzP8qEzI206ar7ro0NY/dTZ4v3TLnh32b5NjcvtZp8j3t/N&#10;ry+gIs3x7xiu+IIOlTAd/JFtUAOCiESEPJV5TZMsF5MDQvqUpaCrUv8XqH4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA1ddR3SgCAABOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAhu6PBtwAAAAIAQAADwAAAAAAAAAAAAAAAACCBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="0CAF4DBA" w14:textId="22E3D419" w:rsidR="00875E1C" w:rsidRPr="00875E1C" w:rsidRDefault="00875E1C" w:rsidP="00875E1C">
+                    <w:p>
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="left" w:pos="284"/>
                         </w:tabs>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00875E1C">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">2.1 ประเภทการลา </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00875E1C">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ฝึกอบรม / ฝึกอบรม (วิจัย)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
+                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...23 lines deleted...]
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+        <w:t>2. ข้อมูลการลา</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786A00D4" w14:textId="7C5F7F30" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00E724C4" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หัวข้อ/เรื่อง/หลักสูตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................................................................................</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
-[...109 lines deleted...]
-    <w:p w14:paraId="6CD966C6" w14:textId="08D28336" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="00271C3A" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สถานที่/องค์กร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      .........................................................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="30"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk229866815"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>ประเทศ......................</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เมือง/จังหวัด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..............................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ชื่อประเทศเป็นแบบทางการ</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidR="00875E1C" w:rsidRPr="00875E1C">
+        <w:t>ชื่อประเทศอย่างเป็นทางการ</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ระบุวันที่ตามกำหนดการอบรม</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00875E1C" w:rsidRPr="00875E1C">
+        <w:t xml:space="preserve"> (ภาษาไทย)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ระยะเวลาที่ลา </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากไม่ใช้วันลาพักผ่อน ให้นับรวมวันที่ออกเดินทางด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........ถึงวันที่....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากไม่ใช้วันลาพักผ่อน ให้นับรวมวันที่เดินทางกลับด้วย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">...................... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มีกำหนด..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปี.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..เดือน..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ชื่อทุน </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="30"/>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(หากไม่ได้รับทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="30"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใดๆ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="30"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ให้ระบุ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ว่า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ทุนส่วนตัว)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตัวอย่างการเขียนชื่อทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ภาควิชา...) หรือ มหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ทุนพัฒนาบุคลากร ประจำปี </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>xx)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-          <w:cs/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DA18434" wp14:editId="5E2614B0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>74295</wp:posOffset>
+                  <wp:posOffset>50758</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>590550</wp:posOffset>
+                  <wp:posOffset>52705</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6530340" cy="1404620"/>
-[...2 lines deleted...]
-                <wp:docPr id="6" name="Text Box 2"/>
+                <wp:extent cx="6363335" cy="304800"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Rectangle 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
+                      <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
-                        <a:xfrm>
+                        <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6530340" cy="1404620"/>
+                          <a:ext cx="6363335" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="25EAF419" w14:textId="6E618B2E" w:rsidR="00875E1C" w:rsidRPr="00875E1C" w:rsidRDefault="00875E1C" w:rsidP="00875E1C">
+                          <w:p>
                             <w:pPr>
-                              <w:tabs>
-[...2 lines deleted...]
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:line="216" w:lineRule="auto"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>2.2 ประเภทการลา</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="30"/>
-[...9 lines deleted...]
-                                <w:szCs w:val="30"/>
+                                <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:tab/>
-                              <w:t>2.2 ประเภทการลา</w:t>
+                              <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00875E1C">
-[...20 lines deleted...]
-                            <w:r w:rsidRPr="00875E1C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="30"/>
-                                <w:szCs w:val="30"/>
+                                <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
+                              <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="00875E1C">
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ณ</w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="30"/>
-                                <w:szCs w:val="30"/>
+                                <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:tab/>
+                              <w:t xml:space="preserve"> ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00875E1C">
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
-                                <w:sz w:val="30"/>
-                                <w:szCs w:val="30"/>
+                                <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
-                              <w:tab/>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve"> ชื่อประเทศเป็นแบบทางการ หรือ -</w:t>
+                              <w:t>หรือ -</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
-                        <a:spAutoFit/>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
-                  <wp14:pctHeight>20000</wp14:pctHeight>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2DA18434" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:5.85pt;margin-top:46.5pt;width:514.2pt;height:110.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgM3FDJQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X+ykSdZacaouXaZJ&#10;3YfU7gdcYxyjYS4DErv79b3gNIu67WWaHxBwL4dzz7l4dT10mh2k8wpNyaeTnDNpBNbK7Er+7WH7&#10;5pIzH8DUoNHIkj9Kz6/Xr1+telvIGbaoa+kYgRhf9LbkbQi2yDIvWtmBn6CVhoINug4CLd0uqx30&#10;hN7pbJbny6xHV1uHQnpPu7djkK8TftNIEb40jZeB6ZITt5BGl8Yqjtl6BcXOgW2VONKAf2DRgTJ0&#10;6QnqFgKwvVO/QXVKOPTYhInALsOmUUKmGqiaaf6imvsWrEy1kDjenmTy/w9WfD58dUzVJV9yZqAj&#10;ix7kENg7HNgsqtNbX1DSvaW0MNA2uZwq9fYOxXfPDG5aMDt54xz2rYSa2E3jyezs6IjjI0jVf8Ka&#10;roF9wAQ0NK6L0pEYjNDJpceTM5GKoM3l4iK/mFNIUGw6z+fLWfIug+L5uHU+fJDYsTgpuSPrEzwc&#10;7nyIdKB4Tom3edSq3iqt08Ltqo127ADUJtv0pQpepGnD+pJfLWaLUYG/QuTp+xNEpwL1u1ZdyS9P&#10;SVBE3d6bOnVjAKXHOVHW5ihk1G5UMQzVkBw7+VNh/UjKOhzbm54jTVp0PznrqbVL7n/swUnO9EdD&#10;7lxN51HKkBbzxVuSkrnzSHUeASMIquSBs3G6Cen9JN3sDbm4VUnfaPfI5EiZWjbJfnxe8U2cr1PW&#10;r5/A+gkAAP//AwBQSwMEFAAGAAgAAAAhAPbzfl/eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFwqaqfpD4Q4FVTqiVNDe3fjJYmI1yF22/Tt2Z7gOJrRzDf5enSdOOMQWk8a&#10;kqkCgVR521KtYf+5fXoGEaIhazpPqOGKAdbF/V1uMusvtMNzGWvBJRQyo6GJsc+kDFWDzoSp75HY&#10;+/KDM5HlUEs7mAuXu07OlFpKZ1rihcb0uGmw+i5PTsPyp0wnHwc7od11+z5UbmE3+4XWjw/j2yuI&#10;iGP8C8MNn9GhYKajP5ENomOdrDip4SXlSzdfzVUC4qghTeYzkEUu/18ofgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBgM3FDJQIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQD2835f3gAAAAoBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
-                <v:textbox style="mso-fit-shape-to-text:t">
+              <v:rect id="Rectangle 24" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:4pt;margin-top:4.15pt;width:501.05pt;height:24pt;flip:y;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx3vxzMgIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0nTtGxR02nqKEIa&#10;MDHg3XGcxMKxzdltsv16zk7VdsATwg/WXe78+e77zlnfjL0iBwFOGl3S+SylRGhuaqnbkn77untz&#10;RYnzTNdMGS1K+iQcvdm8frUebCEy0xlVCyAIol0x2JJ23tsiSRzvRM/czFihMdgY6JlHF9qkBjYg&#10;eq+SLE1XyWCgtmC4cA6/3k1Buon4TSO4/9w0TniiSoq1+bhD3KuwJ5s1K1pgtpP8WAb7hyp6JjVe&#10;eoK6Y56RPcg/oHrJwTjT+Bk3fWKaRnIRe8Bu5ulv3Tx2zIrYC5Lj7Ikm9/9g+afDAxBZo3Y5JZr1&#10;qNEXZI3pVgmS5YGgwboC8x7tA4QWnb03/Icj2mw7TBO3AGboBKuxrHnIT14cCI7Do6QaPpoa4dne&#10;m8jV2EBPGiXt93AwQCMfZIziPJ3EEaMnHD+uFqvFYrGkhGNskeZXaVQvYUXACactOP9emJ4Eo6SA&#10;bURUdrh3PtR1Tol9GCXrnVQqOtBWWwXkwHBQdnHFVrDdyzSlyVDS62W2jMgvYu4SIo3rbxC99Djx&#10;SvYlxRZwhSRWBALf6Trankk12Viy0kdGA4mTGH6sxqhZFs4GgitTPyHFYKYBxweJRmfgmZIBh7uk&#10;7ueegaBEfdAo0/U8z8NriE6+fJuhA5eR6jLCNEeoknpKJnPrpxe0tyDbDm+a1NPmFqVtZOT6XNWx&#10;fBzgKMHxsYUXcunHrPMvYfMLAAD//wMAUEsDBBQABgAIAAAAIQAk8GWT3AAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9Ba8JAEIXvQv/DMoXedFNjRWI2UgqF9iJUBa+b7JgEs7Nhd43Jv+94apnD&#10;Y3jDe9/ku9F2YkAfWkcKXhcJCKTKmZZqBafj53wDIkRNRneOUMGEAXbF0yzXmXF3+sHhEGvBIRQy&#10;raCJsc+kDFWDVoeF65HYuzhvdeTV19J4fedw28llkqyl1S1xQ6N7/Giwuh5uVsFXvy+//dJO+1W5&#10;ktNYpWE4n5V6eR7ftyAijvHvGB74jA4FM5XuRiaITsGGP4ksKYiHm/CAKBW8rVOQRS7/8xe/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHHe/HMyAgAAWgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACTwZZPcAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;jAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="25EAF419" w14:textId="6E618B2E" w:rsidR="00875E1C" w:rsidRPr="00875E1C" w:rsidRDefault="00875E1C" w:rsidP="00875E1C">
+                    <w:p>
                       <w:pPr>
-                        <w:tabs>
-[...2 lines deleted...]
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:line="216" w:lineRule="auto"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>2.2 ประเภทการลา</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="28"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="30"/>
-[...9 lines deleted...]
-                          <w:szCs w:val="30"/>
+                          <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:tab/>
-                        <w:t>2.2 ประเภทการลา</w:t>
+                        <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00875E1C">
-[...20 lines deleted...]
-                      <w:r w:rsidRPr="00875E1C">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="30"/>
-                          <w:szCs w:val="30"/>
+                          <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:t>ลาพักผ่อน หรือ ลากิจส่วนตัว หรือ -</w:t>
+                        <w:tab/>
                       </w:r>
-                      <w:r w:rsidRPr="00875E1C">
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="28"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ณ</w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="30"/>
-                          <w:szCs w:val="30"/>
+                          <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:tab/>
+                        <w:t xml:space="preserve"> ชื่อประเทศอย่างเป็นทางการ (ภาษาไทย)</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00875E1C">
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="28"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="30"/>
-                          <w:szCs w:val="30"/>
+                          <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
-                        <w:tab/>
-[...23 lines deleted...]
-                        <w:t xml:space="preserve"> ชื่อประเทศเป็นแบบทางการ หรือ -</w:t>
+                        <w:t>หรือ -</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square"/>
-              </v:shape>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003B7ED2" w:rsidRPr="00875E1C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(หากมีการลาพักผ่อน หรือ ลากิจส่วนตัว ก่อนประชุม และ หลังประชุม ให้แยกเป็น 2 ช่วง)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่......................................................ถึงวันที่...................................................................มีกำหนด................................วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="30"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="30"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5CB50C26" w14:textId="2E4891D7" w:rsidR="006D586F" w:rsidRPr="00875E1C" w:rsidRDefault="00875E1C" w:rsidP="00875E1C">
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">และ ตั้งแต่วันที่......................................................ถึงวันที่...................................................................มีกำหนด................................วัน </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ได้แนบเอกสารประกอบการพิจารณา ดังนี้  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="30"/>
-          <w:szCs w:val="30"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(เอกสารใดไม่ได้ใช้ ให้นำข้อความออกได้)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk229866885"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หนังสือเชิญ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
-[...9 lines deleted...]
-    <w:p w14:paraId="0C092906" w14:textId="289FE70C" w:rsidR="00271C3A" w:rsidRPr="00875E1C" w:rsidRDefault="006D586F" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> สำเนาอนุมัติตัวบุคคล</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หลักฐานการตอบรับ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> หลักฐานการได้รับทุน  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ใบลาพักผ่อน หรือ ใบลากิจส่วนตัว </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F072"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="Times New Roman" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อื่น ๆ ระบุ .............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ทั้งนี้ ข้าพเจ้าได้รับทราบแล้วว่า การลาศึกษา ฝึกอบรม ดูงาน หรือ ปฏิบัติการวิจัย ในประเทศ และต่างประเทศ โดยใช้เวลาปฏิบัติงานเต็มเวลา จะได้รับเงินประจำตำแหน่ง (ทั้งตำแหน่งบริหาร และ ตำแหน่งทางวิชาการ) ระหว่างลาได้ ไม่เกิน 60 วัน ตามประกาศมหาวิทยาลัยมหิดล เรื่องหลักเกณฑ์และอัตราการจ่ายเงินประจำตำแหน่งของพนักงานมหาวิทยาลัย พ.ศ. 2557 และ ต้องมีเวลาปฏิบัติงานในรอบปีประเมินที่ผ่านมา ไม่น้อยกว่า 6 เดือน นับระยะเวลาที่ลา 1 กรกฎาคม ถึง 30 มิถุนายน ของปีถัดไป ตามประกาศมหาวิทยาลัยมหิดล เรื่อง หลักเกณฑ์และวิธีการเลื่อนเงินเดือนประจำปีของพนักงานมหาวิทยาลัย พ.ศ. 2560 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ลงชื่อ........................................................................                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="30"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
-          <w:spacing w:val="-2"/>
-[...12 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> หนังสือเชิญ/หนังสือตอบรับ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C6200A" w:rsidRPr="00875E1C">
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> หลักฐานการได้รับทุน  </w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:tab/>
-      </w:r>
-[...336 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(ชื่อ-นามสกุล </w:t>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้เสนอขออนุมัติ</w:t>
       </w:r>
-      <w:r w:rsidR="00271C3A" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5069"/>
         <w:gridCol w:w="5069"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007765F9" w:rsidRPr="00875E1C" w14:paraId="70A70E1E" w14:textId="77777777" w:rsidTr="00875E1C">
+      <w:tr>
         <w:trPr>
           <w:trHeight w:val="2231"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69D25078" w14:textId="77777777" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ความเห็นต้นสังกัด</w:t>
             </w:r>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B44AF0F" w14:textId="0E2A05AB" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> เห็นชอบและเสนอหัวหน้าส่วนงานพิจารณาดำเนินการ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D282079" w14:textId="77777777" w:rsidR="003D3193" w:rsidRPr="00875E1C" w:rsidRDefault="003D3193" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47B683EB" w14:textId="0772BA5F" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ...............................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A6236C6" w14:textId="77777777" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(ชื่อ-นามสกุล </w:t>
             </w:r>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผู้บังคับบัญชาชั้นต้น</w:t>
             </w:r>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FE55F5B" w14:textId="77777777" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตำแหน่ง  ...........................................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11C48431" w14:textId="3D87F1BD" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่.................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5069" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16492AFD" w14:textId="77777777" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คำสั่ง</w:t>
             </w:r>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> อนุมัติ        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F072"/>
             </w:r>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ไม่อนุมัติ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="265B5D8E" w14:textId="77777777" w:rsidR="00875E1C" w:rsidRDefault="00875E1C" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E76590A" w14:textId="420DCC17" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลงชื่อ ..........................................</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49872E64" w14:textId="77777777" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(รองศาสตราจารย์ ภก.</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สุร</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กิจ นา</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ฑี</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สุวรรณ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2FB78A" w14:textId="31F61B6F" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คณบดีคณะเภสัชศาสตร์</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68A6ABD5" w14:textId="71BF9D36" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปฏิบัติหน้าที่แทนอธิการบดีมหาวิทยาลัยมหิดล</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4078AF90" w14:textId="77777777" w:rsidR="003D3193" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ปฏิบัติหน้าที่แทนปลัดกระทรวงการอุดมศึกษา วิทยาศาสตร์</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> วิจัยและนวัตกรรม</w:t>
+              <w:t>ปฏิบัติหน้าที่แทนปลัดกระทรวงการอุดมศึกษา วิทยาศาสตร์ วิจัยและนวัตกรรม</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B100545" w14:textId="2CCA8E3E" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="003D3193" w:rsidP="00875E1C">
+          <w:p>
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00875E1C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่.................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="608A4613" w14:textId="33AF3F8A" w:rsidR="007765F9" w:rsidRPr="00875E1C" w:rsidRDefault="007765F9" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5808E252" w14:textId="6BEC9647" w:rsidR="00004272" w:rsidRDefault="00004272" w:rsidP="00875E1C">
-[...349 lines deleted...]
-    <w:p w14:paraId="6281B2AF" w14:textId="028BF304" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>แบบใบลาไปเพิ่มพูนความรู้และประสบการณ์ของพนักงานมหาวิทยาลัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B0DFCF" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3086C1D2" w14:textId="0FCC61FA" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5760"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เขียนที่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...24 lines deleted...]
-    <w:p w14:paraId="3CC662EA" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>……...................……..……………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วันที่..............เดือน...............................พ.ศ............</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CD8BBE" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6576BE9B" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>การลาไปเพิ่มพูนความรู้ และประสบการณ์ของพนักงานมหาวิทยาลัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177B1E32" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69422E7E" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>คณบดี</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFE78CF" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2359166D" w14:textId="34907076" w:rsidR="00646D2F" w:rsidRPr="00875E1C" w:rsidRDefault="00646D2F" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ข้าพเจ้า </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คำนำหน้า ชื่อ นามสกุล ผู้ขอลาฯ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> พนักงานมหาวิทยาลัย ประเภท </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิชาการ/สนับสนุนวิชาการ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ตำแหน่ง </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ช่วยอาจารย์/อาจารย์/ผู้ช่วยศาสตราจารย์/รองศาสตราจารย์/ศาสตราจารย์</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สังกัดภาควิชา </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อภาควิชา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล บรรจุเป็นพนักงานมหาวิทยาลัย เมื่อวันที่ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>มกราคม 25</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...17 lines deleted...]
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  มีความประสงค์จะ </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ขอลาฝึกอบรมภายในประเทศ / ขอลาฝึกอบรม ณ ต่างประเทศ </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">หลักสูตร </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ชื่อหลักสูตรเต็ม ตามคุณวุฒิ (ใช้ภาษาอังกฤษ กรณีเป็นหลักสูตรนานาชาติ) </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">สาขาวิชา </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อสาขาวิชา (หากไม่มี ไม่ต้องระบุ)</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ณ </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อคณะ/ส่วนงาน หรือ ชื่อสถาบันการศึกษา หรือ ชื่อองค์กรที่เข้ารับการฝึกอบรม</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ประเทศ </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบุชื่อทางการของประเทศนั้น</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  ด้วยทุน</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบุชื่อทุนตามสัญญารับทุน</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ตัวอย่าง ทุนมหาวิทยาลัยมหิดล (คณะเภสัชศาสตร์) (ภาควิชา...) หรือ ทุน </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">ABC Foundation </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">หรือ ทุนส่วนตัว </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ตั้งแต่วันที่ </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>มกราคม 25</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ถึงวันที่</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ธันวาคม 25 </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">โดยมีกำหนด </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> B </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เดือน</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> C </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วัน </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">และ ขอลาพักผ่อน/ลากิจส่วนตัว ณ </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ประเทศ </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบุชื่อทางการของประเทศนั้น</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ตั้งแต่วันที่ </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>มกราคม 25</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ถึงวันที่</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ธันวาคม 25 </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> มีกำหนด </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">C </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วัน </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">รวมระยะเวลาที่ขอลาทั้งสิ้น </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> B </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เดือน</w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> C </w:t>
       </w:r>
-      <w:r w:rsidR="0065715B" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C232239" w14:textId="77777777" w:rsidR="001C1EFF" w:rsidRPr="00875E1C" w:rsidRDefault="001C1EFF" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4868D0FE" w14:textId="28974749" w:rsidR="001C1EFF" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="001C1EFF" w:rsidRPr="00875E1C">
+        <w:t>(หากไม่มีการลาในประเภทอื่นๆ มาก่อน ไม่ต้องระบุข้อความด้านล่างนี้)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:t>(หากไม่มีการลาในประเภทอื่นๆ มาก่อน ไม่ต้องระบุข้อความด้านล่างนี้)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5038DE2B" w14:textId="67BEE0D0" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="001C1EFF" w:rsidP="00875E1C">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ครั้งสุดท้ายข้าพเจ้าได้ลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ศึกษา/ฝึกอบรม/ประชุม/ดูงาน/ปฏิบัติงาน/ปฏิบัติการวิจัย </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ ..................................เป็นเวลา.................ปี...............เดือน.................วัน  เมื่อวันที่...................เดือน...................................พ.ศ................ถึงวันที่......................เดือน.........................................พ.ศ.........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="084625E7" wp14:editId="287EF462">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2861945</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>163195</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2814320" cy="1403985"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2814320" cy="1403985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4099A5BA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="001C1EFF" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="thaiDistribute"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6177A65D" w14:textId="41B66F3D" w:rsidR="00F15B32" w:rsidRPr="001C1EFF" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="001C1EFF">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ขอแสดงความนับถือ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="463616CD" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="24158839" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6917ACB3" w14:textId="0ED645D7" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00375FA6">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(ลงชื่อ).......................................................</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4C493F7F" w14:textId="4D41F1F1" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="001C1EFF">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>คำนำหน้า ชื่อ นามสกุล ผู้ขอลาฯ</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3115B744" w14:textId="75EB8429" w:rsidR="00F15B32" w:rsidRPr="00375FA6" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00375FA6">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>พนักงานมหาวิทยาลัย  (ผู้ลา)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="703E5D26" w14:textId="5547DA97" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="084625E7" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:225.35pt;margin-top:12.85pt;width:221.6pt;height:110.55pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/j//EIQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74kaRMrzmqbbapK&#10;24u02w/AGMeowFAgsbdf3wFns1H7VpUHNDAzhzNnhs3NqBU5CeclmJoWs5wSYTi00hxq+v1x/2ZF&#10;iQ/MtEyBETV9Ep7ebF+/2gy2EiX0oFrhCIIYXw22pn0Itsoyz3uhmZ+BFQadHTjNAh7dIWsdGxBd&#10;q6zM87fZAK61DrjwHm/vJifdJvyuEzx87TovAlE1RW4h7S7tTdyz7YZVB8dsL/mZBvsHFppJg49e&#10;oO5YYOTo5F9QWnIHHrow46Az6DrJRaoBqynyP6p56JkVqRYUx9uLTP7/wfIvp2+OyBZ7R4lhGlv0&#10;KMZA3sNIyqjOYH2FQQ8Ww8KI1zEyVurtPfAfnhjY9cwcxK1zMPSCtciuiJnZVeqE4yNIM3yGFp9h&#10;xwAJaOycjoAoBkF07NLTpTORCsfLclUs5iW6OPqKRT5fr5bpDVY9p1vnw0cBmkSjpg5bn+DZ6d6H&#10;SIdVzyGJPijZ7qVS6eAOzU45cmI4Jvu0zuj+OkwZMtR0vSyXCdlAzE8TpGXAMVZS13SVxxXTWRXl&#10;+GDaZAcm1WQjE2XO+kRJJnHC2IypEfOYG7VroH1CwRxMU4u/DI0e3C9KBpzYmvqfR+YEJeqTQdHX&#10;xWIRRzwdFst3US537WmuPcxwhKppoGQydyF9iySHvcXm7GWS7YXJmTJOYlLz/GviqF+fU9TL397+&#10;BgAA//8DAFBLAwQUAAYACAAAACEAuSFm+N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/D&#10;MAyG70j8h8hI3FjKWEdXmk4TExcOSAwkOGaN21TkS0nWlX+POcHJsv3o9eNmO1vDJoxp9E7A7aIA&#10;hq7zanSDgPe3p5sKWMrSKWm8QwHfmGDbXl40slb+7F5xOuSBUYhLtRSgcw4156nTaGVa+ICOdr2P&#10;VmZq48BVlGcKt4Yvi2LNrRwdXdAy4KPG7utwsgI+rB7VPr589spM++d+V4Y5BiGur+bdA7CMc/6D&#10;4Vef1KElp6M/OZWYEbAqi3tCBSxLqgRUm7sNsCMNVusKeNvw/y+0PwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQA/j//EIQIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC5IWb43wAAAAoBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" stroked="f">
+              <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:225.35pt;margin-top:12.85pt;width:221.6pt;height:110.55pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/j//EIQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N74kaRMrzmqbbapK&#10;24u02w/AGMeowFAgsbdf3wFns1H7VpUHNDAzhzNnhs3NqBU5CeclmJoWs5wSYTi00hxq+v1x/2ZF&#10;iQ/MtEyBETV9Ep7ebF+/2gy2EiX0oFrhCIIYXw22pn0Itsoyz3uhmZ+BFQadHTjNAh7dIWsdGxBd&#10;q6zM87fZAK61DrjwHm/vJifdJvyuEzx87TovAlE1RW4h7S7tTdyz7YZVB8dsL/mZBvsHFppJg49e&#10;oO5YYOTo5F9QWnIHHrow46Az6DrJRaoBqynyP6p56JkVqRYUx9uLTP7/wfIvp2+OyBZ7R4lhGlv0&#10;KMZA3sNIyqjOYH2FQQ8Ww8KI1zEyVurtPfAfnhjY9cwcxK1zMPSCtciuiJnZVeqE4yNIM3yGFp9h&#10;xwAJaOycjoAoBkF07NLTpTORCsfLclUs5iW6OPqKRT5fr5bpDVY9p1vnw0cBmkSjpg5bn+DZ6d6H&#10;SIdVzyGJPijZ7qVS6eAOzU45cmI4Jvu0zuj+OkwZMtR0vSyXCdlAzE8TpGXAMVZS13SVxxXTWRXl&#10;+GDaZAcm1WQjE2XO+kRJJnHC2IypEfOYG7VroH1CwRxMU4u/DI0e3C9KBpzYmvqfR+YEJeqTQdHX&#10;xWIRRzwdFst3US537WmuPcxwhKppoGQydyF9iySHvcXm7GWS7YXJmTJOYlLz/GviqF+fU9TL397+&#10;BgAA//8DAFBLAwQUAAYACAAAACEAuSFm+N8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/D&#10;MAyG70j8h8hI3FjKWEdXmk4TExcOSAwkOGaN21TkS0nWlX+POcHJsv3o9eNmO1vDJoxp9E7A7aIA&#10;hq7zanSDgPe3p5sKWMrSKWm8QwHfmGDbXl40slb+7F5xOuSBUYhLtRSgcw4156nTaGVa+ICOdr2P&#10;VmZq48BVlGcKt4Yvi2LNrRwdXdAy4KPG7utwsgI+rB7VPr589spM++d+V4Y5BiGur+bdA7CMc/6D&#10;4Vef1KElp6M/OZWYEbAqi3tCBSxLqgRUm7sNsCMNVusKeNvw/y+0PwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQA/j//EIQIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC5IWb43wAAAAoBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="4099A5BA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="001C1EFF" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="thaiDistribute"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6177A65D" w14:textId="41B66F3D" w:rsidR="00F15B32" w:rsidRPr="001C1EFF" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="001C1EFF">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ขอแสดงความนับถือ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="463616CD" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="24158839" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6917ACB3" w14:textId="0ED645D7" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00375FA6">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>(ลงชื่อ).......................................................</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4C493F7F" w14:textId="4D41F1F1" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>(</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="001C1EFF">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>คำนำหน้า ชื่อ นามสกุล ผู้ขอลาฯ</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3115B744" w14:textId="75EB8429" w:rsidR="00F15B32" w:rsidRPr="00375FA6" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00375FA6">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>พนักงานมหาวิทยาลัย  (ผู้ลา)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="703E5D26" w14:textId="5547DA97" w:rsidR="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CE8A9E" w14:textId="3DCA96DD" w:rsidR="00F15B32" w:rsidRPr="00875E1C" w:rsidRDefault="00F15B32" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69A89D9F" w14:textId="2561C689" w:rsidR="00F15B32" w:rsidRPr="00875E1C" w:rsidRDefault="00F15B32" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04B3CEE2" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00875E1C" w:rsidRDefault="00F15B32" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="011459B8" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00875E1C" w:rsidRDefault="00F15B32" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13E79752" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A4D2DF" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C3A83AF" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B9ABB13" w14:textId="77777777" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503C9A0F" w14:textId="77777777" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F55784" w14:textId="77777777" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="359F1D30" w14:textId="77777777" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BDAC624" w14:textId="6190F77F" w:rsidR="00004272" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1173C0DF" w14:textId="20BAD68C" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC580CB" w14:textId="45EAAD9C" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5713068C" w14:textId="0FEF10A3" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="615E06A5" w14:textId="6F31C214" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
-[...65 lines deleted...]
-    <w:p w14:paraId="5685B495" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>คำรับรองของผู้บังคับบัญชาพนักงานมหาวิทยาลัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626DABF7" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่ประสงค์จะลาไปเพิ่มพูนความรู้และประสบการณ์ทั้งในและต่างประเทศ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246B1BE4" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C19C8A7" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>คณบดีคณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44338BCE" w14:textId="249F91D0" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ได้ตรวจสอบคุณสมบัติของ</w:t>
       </w:r>
-      <w:r w:rsidR="001C1EFF" w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
+        <w:t xml:space="preserve"> คำนำหน้า ชื่อ นามสกุล ผู้ขอลาฯ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> พนักงานมหาวิทยาลัย ประเภท </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วิชาการ/สนับสนุนวิชาการ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ตำแหน่ง </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้ช่วยอาจารย์/อาจารย์/ผู้ช่วยศาสตราจารย์/รองศาสตราจารย์/ศาสตราจารย์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ขอรับรองว่าบุคคลดังกล่าวมีคุณสมบัติครบถ้วนที่จะไปเพิ่มพูนความรู้และประสบการณ์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ดังนี้</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0FE"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เป็นผู้ได้รับการบรรจุและแต่งตั้งเป็นพนักงานมหาวิทยาลัยมาแล้ว</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00646D2F" w:rsidRPr="00875E1C">
-[...52 lines deleted...]
-          <w:cs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไม่น้อยกว่า</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...78 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดือน</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>และไม่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>อยู่ในระหว่างทดลองปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452AE822" w14:textId="5D14CF28" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0FE"/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>กรณีที่ลาไปศึกษา จะต้องเป็นพนักงานมหาวิทยาลัยที่ปฏิบัติงานมาแล้วไม่น้อยกว่า 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>และ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ผู้ที่จะไปศึกษาต่อต่างประเทศจะต้องเป็นผู้มีความรู้ภาษาต่างประเทศที่จะใช้ในการศึกษานั้นได้</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A183F10" w14:textId="45BC3E9A" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0FE"/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. เป็นผู้มีระยะเวลาการปฏิบัติงานตามสัญญาการเป็นพนักงานมหาวิทยาลัย</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ภายหลังที่กลับจาก</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">การลาไปศึกษา ฝึกอบรม หรือปฏิบัติงานวิจัย เป็นระยะเวลาไม่น้อยกว่า ระยะเวลาที่ลาไปศึกษา </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ฝึกอบรม หรือปฏิบัติงานวิจัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F381311" w14:textId="496312E8" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0FE"/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เป็นผู้ไม่อยู่ในระหว่างถูกตั้งกรรมการสอบสวนทางวินัย หรือถูกฟ้องคดีอาญา</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15404D3E" w14:textId="3DF91E07" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0FE"/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. เป็นผู้ที่ได้รับการพิจารณากลั่นกรองจากหน่วยงานแล้วว่าเป็นผู้ที่เหมาะสมอย่างยิ่งในการให้ไป</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>เพิ่มพูนความรู้และประสบการณ์ทั้งภายในประเทศและต่างประเทศ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE003BC" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. กรณีจะไปปฏิบัติงานวิจัยจะต้องเป็นผู้ที่ได้รับการพิจารณากลั่นกรองจากคณะกรรมการประจำ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>ส่วนงานว่าเป็นผู้ที่มีความเหมาะสมอย่างยิ่งในการให้ไปปฏิบัติงานวิจัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FC36B0" w14:textId="77777777" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E5EC03E" wp14:editId="612B04BC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2847340</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>252095</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2374265" cy="1403985"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2374265" cy="1403985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="22CFFFEA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F15B32">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00F15B32">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>คำนำหน้า ชื่อ นามสกุล)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7FA819DA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F15B32">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>หัวหน้าภาควิชา.....</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="33ECA30D" w14:textId="6EF4C856" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                          <w:p>
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F15B32">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>(ผู้บังคับบัญชาชั้นต้น)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5E5EC03E" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:224.2pt;margin-top:19.85pt;width:186.95pt;height:110.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxbp0KJgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3Ycp0mMOEWXLsOA&#10;7gdo9wCyLMfCZFGTlNjZ05eS0zTbbsN0EEiR/ER+JNe3Q6fIUVgnQZd0OkkpEZpDLfW+pN+fdu+W&#10;lDjPdM0UaFHSk3D0dvP2zbo3hcigBVULSxBEu6I3JW29N0WSON6KjrkJGKHR2IDtmEfV7pPash7R&#10;O5VkaXqT9GBrY4EL5/D1fjTSTcRvGsH916ZxwhNVUszNx9vGuwp3slmzYm+ZaSU/p8H+IYuOSY2f&#10;XqDumWfkYOVfUJ3kFhw0fsKhS6BpJBexBqxmmv5RzWPLjIi1IDnOXGhy/w+Wfzl+s0TWJZ2lC0o0&#10;67BJT2Lw5D0MJAv89MYV6PZo0NEP+Ix9jrU68wD8hyMati3Te3FnLfStYDXmNw2RyVXoiOMCSNV/&#10;hhq/YQcPEWhobBfIQzoIomOfTpfehFQ4PmazRZ7dzCnhaJvm6Wy1nMc/WPESbqzzHwV0JAgltdj8&#10;CM+OD86HdFjx4hJ+c6BkvZNKRcXuq62y5MhwUHbxnNF/c1Oa9CVdzbN5RNYQ4uMMddLjICvZlXSZ&#10;hhPCWRHo+KDrKHsm1ShjJkqf+QmUjOT4oRpiK/IQG7iroD4hYRbGucU9Q6EF+4uSHme2pO7ngVlB&#10;ifqkkfTVNM/DkEclny8yVOy1pbq2MM0RqqSeklHc+rgYkQ5zh83ZyUjbaybnlHEWI5vnvQnDfq1H&#10;r9ft3jwDAAD//wMAUEsDBBQABgAIAAAAIQBGuZgb4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUhsEHXqRiWEOFV5bdi1BInlNJ4mgXgcxW4b+HrMCpaje3TvmWI12V4cafSd&#10;Yw3zWQKCuHam40ZD9fp8nYHwAdlg75g0fJGHVXl+VmBu3Ik3dNyGRsQS9jlqaEMYcil93ZJFP3MD&#10;ccz2brQY4jk20ox4iuW2lypJltJix3GhxYEeWqo/twer4fu+elw/XYX5XoV39baxL1X9gVpfXkzr&#10;OxCBpvAHw69+VIcyOu3cgY0XvYY0zdKIaljc3oCIQKbUAsROg1omGciykP9fKH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAsW6dCiYCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEARrmYG+EAAAAKAQAADwAAAAAAAAAAAAAAAACABAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" stroked="f">
+              <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:224.2pt;margin-top:19.85pt;width:186.95pt;height:110.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxbp0KJgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3Ycp0mMOEWXLsOA&#10;7gdo9wCyLMfCZFGTlNjZ05eS0zTbbsN0EEiR/ER+JNe3Q6fIUVgnQZd0OkkpEZpDLfW+pN+fdu+W&#10;lDjPdM0UaFHSk3D0dvP2zbo3hcigBVULSxBEu6I3JW29N0WSON6KjrkJGKHR2IDtmEfV7pPash7R&#10;O5VkaXqT9GBrY4EL5/D1fjTSTcRvGsH916ZxwhNVUszNx9vGuwp3slmzYm+ZaSU/p8H+IYuOSY2f&#10;XqDumWfkYOVfUJ3kFhw0fsKhS6BpJBexBqxmmv5RzWPLjIi1IDnOXGhy/w+Wfzl+s0TWJZ2lC0o0&#10;67BJT2Lw5D0MJAv89MYV6PZo0NEP+Ix9jrU68wD8hyMati3Te3FnLfStYDXmNw2RyVXoiOMCSNV/&#10;hhq/YQcPEWhobBfIQzoIomOfTpfehFQ4PmazRZ7dzCnhaJvm6Wy1nMc/WPESbqzzHwV0JAgltdj8&#10;CM+OD86HdFjx4hJ+c6BkvZNKRcXuq62y5MhwUHbxnNF/c1Oa9CVdzbN5RNYQ4uMMddLjICvZlXSZ&#10;hhPCWRHo+KDrKHsm1ShjJkqf+QmUjOT4oRpiK/IQG7iroD4hYRbGucU9Q6EF+4uSHme2pO7ngVlB&#10;ifqkkfTVNM/DkEclny8yVOy1pbq2MM0RqqSeklHc+rgYkQ5zh83ZyUjbaybnlHEWI5vnvQnDfq1H&#10;r9ft3jwDAAD//wMAUEsDBBQABgAIAAAAIQBGuZgb4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUhsEHXqRiWEOFV5bdi1BInlNJ4mgXgcxW4b+HrMCpaje3TvmWI12V4cafSd&#10;Yw3zWQKCuHam40ZD9fp8nYHwAdlg75g0fJGHVXl+VmBu3Ik3dNyGRsQS9jlqaEMYcil93ZJFP3MD&#10;ccz2brQY4jk20ox4iuW2lypJltJix3GhxYEeWqo/twer4fu+elw/XYX5XoV39baxL1X9gVpfXkzr&#10;OxCBpvAHw69+VIcyOu3cgY0XvYY0zdKIaljc3oCIQKbUAsROg1omGciykP9fKH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAsW6dCiYCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEARrmYG+EAAAAKAQAADwAAAAAAAAAAAAAAAACABAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="22CFFFEA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F15B32">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>(</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00F15B32">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>คำนำหน้า ชื่อ นามสกุล)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7FA819DA" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F15B32">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>หัวหน้าภาควิชา.....</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="33ECA30D" w14:textId="6EF4C856" w:rsidR="00F15B32" w:rsidRPr="00F15B32" w:rsidRDefault="00F15B32" w:rsidP="00F15B32">
+                    <w:p>
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F15B32">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>(ผู้บังคับบัญชาชั้นต้น)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713D7385" w14:textId="77777777" w:rsidR="00F15B32" w:rsidRPr="00875E1C" w:rsidRDefault="00F15B32" w:rsidP="00875E1C">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772CA172" w14:textId="392E2A41" w:rsidR="00004272" w:rsidRPr="00875E1C" w:rsidRDefault="00004272" w:rsidP="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF8D871" w14:textId="77777777" w:rsidR="00FA09B6" w:rsidRPr="00875E1C" w:rsidRDefault="00FA09B6" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E658CA" w14:textId="77777777" w:rsidR="007D0740" w:rsidRPr="00875E1C" w:rsidRDefault="007D0740" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73E9198B" w14:textId="342F9DDE" w:rsidR="007D0740" w:rsidRPr="00875E1C" w:rsidRDefault="007D0740" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21C828EA" w14:textId="16D655A1" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="379FB2F1" w14:textId="04A09CE6" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20AFD2C3" w14:textId="77777777" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39C7B1A8" w14:textId="143546F4" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AEFB663" w14:textId="3934D333" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A972032" w14:textId="52BB01BE" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B3EBF38" w14:textId="77777777" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74FADEF8" w14:textId="78D96773" w:rsidR="00CE6250" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47629CF0" w14:textId="2D2B8E43" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AFD6977" w14:textId="66C40538" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
-[...76 lines deleted...]
-    <w:p w14:paraId="1A1CCA38" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>เหตุผลความจำเป็นและโครงการหรือแผนงานที่จะกลับมาปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D86886E" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D2CDCC0" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้อมูลของพนักงานมหาวิทยาลัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1D5DBD" w14:textId="4B553221" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>......................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>นามสกุล</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA1C0AD" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตำแหน่ง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..............................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ภาควิชา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A697C58" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>คณะเภสัชศาสตร์ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD43174" w14:textId="2EEF3C80" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    1.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไป</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ศึกษา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระดับ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..............................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิชา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>........................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467A2826" w14:textId="2AF0BEC3" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฝึกอบรม</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วิชา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เรื่อง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">............................................................................................................            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57632121" w14:textId="70D30485" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">              ณ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>....................................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประเทศ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>...........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FADB56" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1.4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>มีกำหนด</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เดือน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>......................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BD3EBF" w14:textId="6A615FAB" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">1.5 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เริ่มตั้งแต่วันที่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.............................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ถึงวันที่</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.........................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311CEA52" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คำชี้แจงของภาควิชา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5629D4" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">    2.1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ขอรับรองว่า</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>การไป</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ศึกษา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฝึกอบรม</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ของพนักงานมหาวิทยาลัยผู้นี้ไม่ทำให้เสียงาน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เพราะยังมีผู้ปฏิบัติงานเพียงพอ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ไม่ต้องตั้งอัตรากำลังเพิ่ม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8F72EC" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">3.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เหตุผลความจำเป็นที่ให้พนักงานมหาวิทยาลัยไปศึกษา/ฝึกอบรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73389775" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>(ชื่อภาควิชา)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">............................................   มีความจำเป็นที่จะให้พนักงานมหาวิทยาลัยไป </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ศึกษา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฝึกอบรม วิชา ณ ต่างประเทศ เพราะเป็นวิชาที่สำคัญที่.......................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (ชื่อภาควิชา)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> .................... ต้องการมาก     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D174788" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>โครงการหรือแผนงานที่จะให้พนักงานมหาวิทยาลัยกลับมาปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61201920" w14:textId="664806FF" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">        ภายหลังจากพนักงานมหาวิทยาลัยผู้นี้</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>สำเร็จการ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ศึกษา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฝึกอบรม</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>จะให้กลับมาทำหน้าที่ในตำแหน่ง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.................................................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>สังกัด</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>....................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2770CFF8" w14:textId="1E4F60FA" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>มีหน้าที่ความรับผิดชอบและลักษณะงาน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>คือ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE733CA" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.......................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BA85EE" w14:textId="74415CF8" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                        คณะเภสัชศาสตร์ ได้พิจารณาแล้วเห็นสมควรให้ไป</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ศึกษา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ฝึกอบรม</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ณ ต่างประเทศ ตามความสำคัญของสาขาวิชาและความต้องการ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ของ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>(ชื่อภาควิชา)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..................................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>โดยคำนึงถึงความจำเป็นรีบด่วน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>และแผนงานหรือโครงการที่จะให้กลับมาปฏิบัติงานตามที่ได้กำหนดไว้แล้ว</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B0C21F" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F13DDC0" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">       (…………</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อหัวหน้าภาควิชา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>…………)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482EFB52" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ตำแหน่ง  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="000000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าภาควิชา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6C5A32" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  (ผู้บังคับบัญชาชั้นต้น)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CD0F19" w14:textId="613AC872" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2728960E" w14:textId="5B116C5A" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4676ADA9" w14:textId="51F0F4A0" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23E57BDD" w14:textId="35CD89AE" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29279B20" w14:textId="6F76D5F7" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CFB5F8A" w14:textId="128CFFE3" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46415745" w14:textId="53BDC78F" w:rsidR="00CA607E" w:rsidRPr="00875E1C" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="329D9C75" w14:textId="6B80DC0A" w:rsidR="00CA607E" w:rsidRDefault="00CA607E" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49866F22" w14:textId="45623CCC" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64C348F5" w14:textId="32D2B998" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5926C6D9" w14:textId="3FA74960" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โครงการหรือแนวการศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ ต่างประเทศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0FB6B9DA" w14:textId="700488BB" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="78FE5209" w14:textId="4F9E16E2" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประวัติส่วนตัวของพนักงานมหาวิทยาลัย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="7EE0C06D" w14:textId="0F431E1F" w:rsidR="00187F8F" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1.1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อภาษาไทย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>..................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ภาษาอังกฤษ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="1CE73CF1" w14:textId="77777777" w:rsidR="00187F8F" w:rsidRPr="00875E1C" w:rsidRDefault="00187F8F" w:rsidP="00875E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1.2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วัน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดือน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปีเกิด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อายุ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............................ปี</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="65C9113D" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    1.3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พื้นความรู้ขั้นสูงสุด</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="0E5A1F7F" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (  ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประกาศนียบัตร</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สาขาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.............................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...24 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (  ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาตรี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...32 lines deleted...]
-    <w:p w14:paraId="3276FCAA" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สาขาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="19C7E212" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (  ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาโท</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สาขาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>......................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-[...28 lines deleted...]
-    <w:p w14:paraId="24389DFD" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (  ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาเอก</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สาขาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...42 lines deleted...]
-    <w:p w14:paraId="2B11B765" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                จาก</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>......................................................................................................................(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ชื่อสถานศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 ประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.....................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เมื่อ</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...60 lines deleted...]
-    <w:p w14:paraId="61B57847" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.......................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...17 lines deleted...]
-    <w:p w14:paraId="09D42CCA" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1.4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เคยไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>􀂀</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>􀂀</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ครั้งสุดท้าย</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ณ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประเทศ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>........................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...60 lines deleted...]
-    <w:p w14:paraId="2BC6F190" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         มีกำหนด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปี.................เดือน...............วัน ตั้งแต่วันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...60 lines deleted...]
-    <w:p w14:paraId="0A2DF34A" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ถึงวันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>...................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...60 lines deleted...]
-    <w:p w14:paraId="1FDB066C" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ปฏิบัติงานจนถึงวันกำหนดออกเดินทางรวมเป็นเวลา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดือน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วัน</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...60 lines deleted...]
-    <w:p w14:paraId="30921AFA" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  โดยเริ่มเข้าปฏิบัติงานเป็นพนักงานมหาวิทยาลัยประเภท</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.....................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...34 lines deleted...]
-    <w:p w14:paraId="7021B612" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ตั้งแต่วันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ถึงวันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...68 lines deleted...]
-    <w:p w14:paraId="5852B4CB" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        เป็นพนักงานมหาวิทยาลัยประเภท</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...144 lines deleted...]
-    <w:p w14:paraId="77EEAB15" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        ถึงวันที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...34 lines deleted...]
-    <w:p w14:paraId="1A262E95" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ขณะนี้เป็นพนักงานมหาวิทยาลัย ตำแหน่ง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>......................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สังกัด</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...25 lines deleted...]
-    <w:p w14:paraId="45D5B79C" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> สถานที่ติดต่อ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...68 lines deleted...]
-    <w:p w14:paraId="32F1BF54" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        หมายเลขโทรศัพท์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ทำงาน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>........................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........มือถือ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>...............................................(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ถ้ามี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...25 lines deleted...]
-    <w:p w14:paraId="7F45C351" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        e-mail address..................................................................................................................(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ถ้ามี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="30"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="3262F768" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้รับผิดชอบเรื่องค่าใช้จ่าย</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...34 lines deleted...]
-    <w:p w14:paraId="19BA29B9" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    2.1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไป</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>􀂀</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ศึกษา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>􀂀</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ด้วยทุน</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="30"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="15DF68FD" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โครงการหรือแนวการศึกษาหรือฝึกอบรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="30"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="36CB7007" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    3.1  (      ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เนื้อหาวิชา</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่องที่จะฝึกอบรม</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>...........................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (      ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไปศึกษา</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...154 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>􀂀</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาตรี</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาโท</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...219 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปริญญาโท</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เอก</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
-[...115 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปริญญาเอก</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417386FA" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประกาศนียบัตร</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วุฒิบัตร</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>............................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080E0987" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         วิชา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.......................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D903851" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         ณ..........................................................................................................(ชื่อสถานศึกษาหรือฝึกอบรม)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CD3EB6" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         ประเทศ...........................................................................มีกำหนด................ปี..........เดือน............วัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEBAA4E" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         กำหนดออกเดินทางวันที่................เดือน......................................พ.ศ........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F1322D" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    3.2 โครงการหรือแนวการศึกษาหรือฝึกอบรม มีรายละเอียด ดังนี้</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1EB8E6" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          (      )</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  ฝึกอบรม</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เนื้อหาวิชา/เรื่องที่จะฝึกอบรม................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A80D26" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>..............................................................................................................................................................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0D2A1F" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>(      )</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  ศึกษา </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>หลักสูตร</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ใช้เวลาศึกษา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>........................................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปี</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A15AD66" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                           : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ลักษณะการเรียนการสอน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> course work </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>􀂀</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ทำวิจัย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA9D621" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">                           : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ลักษณะเนื้อหาวิชา</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เกี่ยวกับ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เน้นทางด้าน</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>.....................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A88930C" w14:textId="6E19AD6F" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">............................................................................................................................................................................................................................................................................................................................................................ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547DEBC8" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
+    <w:p>
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="EucrosiaUPCBold" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCB28E0" w14:textId="77777777" w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidRDefault="00CE6250" w:rsidP="00875E1C">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00875E1C">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อผู้ขออนุมัติ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00875E1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CE6250" w:rsidRPr="00875E1C" w:rsidSect="003B7ED2">
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D6A83AF" w14:textId="77777777" w:rsidR="00A03180" w:rsidRDefault="00A03180" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="021E80A5" w14:textId="77777777" w:rsidR="00A03180" w:rsidRDefault="00A03180" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CordiaUPC">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPCBold">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D82429C" w14:textId="4B673F86" w:rsidR="00004272" w:rsidRPr="00004272" w:rsidRDefault="00004272">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7857621D" w14:textId="77777777" w:rsidR="001C647D" w:rsidRPr="005472EA" w:rsidRDefault="001C647D">
+  <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33A741B9" w14:textId="77777777" w:rsidR="00A03180" w:rsidRDefault="00A03180" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04B3E7A4" w14:textId="77777777" w:rsidR="00A03180" w:rsidRDefault="00A03180" w:rsidP="00A9367F">
+    <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BD862E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86561CA0"/>
     <w:lvl w:ilvl="0" w:tplc="6D8878D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -14603,764 +13553,98 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...663 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7E24C0D4"/>
   <w15:docId w15:val="{74DACC3E-459A-4687-A819-B7D5B7012B77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15726,259 +14010,247 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00004272"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:eastAsia="Cordia New" w:hAnsi="CordiaUPC" w:cs="CordiaUPC"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0014326E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0014326E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A9367F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="00A9367F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A9367F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A9367F"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00ED71C1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00004272"/>
     <w:rPr>
       <w:rFonts w:ascii="CordiaUPC" w:eastAsia="Cordia New" w:hAnsi="CordiaUPC" w:cs="CordiaUPC"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC5F4E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F43A7A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1248614257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1614243713">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTM0NTU=" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTIxODk=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTQwMzk=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTM1ODY=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTM0NTU=" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTIxODk=" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacy.mahidol.ac.th/docs/go/MTM1ODY=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16226,74 +14498,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>16040</Characters>
+  <Pages>9</Pages>
+  <Words>2939</Words>
+  <Characters>16755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18817</CharactersWithSpaces>
+  <CharactersWithSpaces>19655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>