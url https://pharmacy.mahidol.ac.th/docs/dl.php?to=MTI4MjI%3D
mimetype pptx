--- v0 (2025-11-26)
+++ v1 (2026-08-18)
@@ -330,54 +330,54 @@
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15017" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="90" d="100"/>
-          <a:sy n="90" d="100"/>
+          <a:sx n="111" d="100"/>
+          <a:sy n="111" d="100"/>
         </p:scale>
-        <p:origin x="576" y="90"/>
+        <p:origin x="594" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -546,51 +546,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9D7358D-C505-46D0-9613-910F38B78BEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CECEEFB6-8ACC-4A2A-8B8D-5CCC00F72BD7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -744,51 +744,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DDED4BB-3B6E-49A7-8F9A-691063B29A8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BA66C38-4F6F-49A5-99C6-87D177A4C8DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -952,51 +952,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE8CDFC7-5DB1-4E14-BBF5-994F5B16EBD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71CE830B-48A6-40D5-AC1B-D9B8E269C83D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1150,51 +1150,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D77415-B4FD-446D-889B-B307EE7F5EAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E55B4116-0FCB-4AB6-B64B-6A2EECE03E0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1425,51 +1425,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A68843B6-BF45-4929-81B9-21923F9AF6AE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B5CCEBF-B6B0-4C3D-9160-BF9C345EA023}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1690,51 +1690,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AD8ABFF-E8CD-4506-9409-746F8D8DEC17}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E407050-8234-4DAE-8F52-9A3DB20771A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2102,51 +2102,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{204599E6-9709-4810-8306-6333EB9FA795}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3256415F-742B-488A-8576-E38C0C4C8D86}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2243,51 +2243,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA92823C-0F8D-45A7-9C1A-3AEDEEAB8924}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62BB8183-F4C9-4205-B01A-42C7B4D878FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2356,51 +2356,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B39D13B0-38C2-4F3A-9E91-6AF9E2F5D14D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{551AB2EA-07D2-4B1A-BB7C-2760E9AFA7C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2667,51 +2667,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7614FA82-55B6-4BFB-8DF7-5ACB58A90822}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF108AB7-9373-4D5B-A793-5012C74E1E00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2955,51 +2955,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{027B3004-820A-4A43-B3AE-BB37FAB7230A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F7E4F17-B162-4053-9A9A-46E854796023}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3200,51 +3200,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1A1C0F16-5A11-4F7A-91B9-9AEB795C8292}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/18/2022</a:t>
+              <a:t>14-Aug-26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A36F04E-9B60-411E-B70C-450A17714A4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3667,65 +3667,51 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="th-TH" dirty="0">
                 <a:latin typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
                 <a:cs typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
               </a:rPr>
-              <a:t>ผู้ขอใช้บริการประสานงานการขอใช้ห้องบรรยาย/ห้องประชุม แจ้งรายละเอียดและวัตุประสงค์ของการจองห้องได้ที่หน่วยอาคารสถานที่และยานพาหนะ (</a:t>
-[...13 lines deleted...]
-              <a:t>) และจองห้องผ่านระบบ</a:t>
+              <a:t>ผู้ขอใช้บริการประสานงานการขอใช้ห้องบรรยาย/ห้องประชุม แจ้งรายละเอียดและวัตุประสงค์ของการจองห้องได้ที่หน่วยอาคารสถานที่และยานพาหนะ (เบอร์ภายใน 3174) และจองห้องผ่านระบบ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
                 <a:cs typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
               </a:rPr>
               <a:t> Internet </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="th-TH" dirty="0">
                 <a:latin typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
                 <a:cs typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
               </a:rPr>
               <a:t>เวลา 8.00-16.30 น.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
               <a:cs typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="th-TH" dirty="0">
                 <a:latin typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
                 <a:cs typeface="TH SarabunPSK" panose="020B0500040200020003" pitchFamily="34" charset="-34"/>
@@ -4685,69 +4671,68 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>279</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>9</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>Cordia New</vt:lpstr>
       <vt:lpstr>TH SarabunPSK</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Dell-Office</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>