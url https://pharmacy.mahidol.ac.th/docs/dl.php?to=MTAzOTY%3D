--- v0 (2025-11-26)
+++ v1 (2026-08-18)
@@ -1,72 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00427712" w:rsidP="00FA197A">
+    <w:p w14:paraId="081C946D" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00427712" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="120D2BDE" wp14:editId="1E58A24A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04EED208" wp14:editId="58FC3793">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-11430</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="622800" cy="622800"/>
             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3" descr="logo-MU_color"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="logo-MU_color"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -85,82 +84,82 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="622800" cy="622800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006371B6" w:rsidRPr="00256656" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
+    <w:p w14:paraId="4B76D3E4" w14:textId="77777777" w:rsidR="006371B6" w:rsidRPr="00256656" w:rsidRDefault="006371B6" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="00256656" w:rsidRDefault="00626727" w:rsidP="00FA197A">
+    <w:p w14:paraId="28ABB7CF" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="00256656" w:rsidRDefault="00626727" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00626727" w:rsidRPr="00256656" w:rsidRDefault="00626727" w:rsidP="00FA197A">
+    <w:p w14:paraId="5EB73BD7" w14:textId="77777777" w:rsidR="00626727" w:rsidRPr="00256656" w:rsidRDefault="00626727" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="367F976D" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบประเมินผลการปฏิบัติงาน</w:t>
       </w:r>
       <w:r w:rsidR="005D1C64" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
@@ -190,102 +189,102 @@
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>า</w:t>
       </w:r>
       <w:r w:rsidR="00262AB8">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ภาควิชา)</w:t>
       </w:r>
       <w:r w:rsidR="00F634D9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>-วิชาการ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
+    <w:p w14:paraId="57E0EEC9" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="006371B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>มหาวิทยาลัยมหิดล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="6B358C14" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 1  ข้อมูลส่วนบุคคล</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="002C2A83" w:rsidP="00FA197A">
+    <w:p w14:paraId="004BCD29" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="002C2A83" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EECE4DB" wp14:editId="41149953">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>29845</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="9258300" cy="1600200"/>
                 <wp:effectExtent l="9525" t="8890" r="9525" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="9258300" cy="1600200"/>
                         </a:xfrm>
@@ -312,51 +311,51 @@
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="4C9710FD" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:2.35pt;width:729pt;height:126pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRyOi/HwIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpl27UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli5wQuRgeTLj5zfvjZc3h16zvUSvrKl4Mck5k0bYWpm24l+/bF4t&#10;OPMBTA3aGlnxo/T8ZvXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66ShZGOxh0AhtlmNMBB6&#10;r7Npnl9lg8XaoRXSe/p7Nyb5KuE3jRThU9N4GZiuOHELacW0buOarZZQtgiuU+JEA/6BRQ/K0KVn&#10;qDsIwHao/oDqlUDrbRMmwvaZbRolZOqBuiny37p57MDJ1AuJ491ZJv//YMXH/QMyVZN3nBnoyaLP&#10;JBqYVks2j/IMzpdU9egeMDbo3b0V3zwzdt1RlbxFtEMnoSZSRazPnh2IgaejbDt8sDWhwy7YpNSh&#10;wT4CkgbskAw5ng2Rh8AE/byezhevc/JNUK64ynOyPN0B5dNxhz68k7ZncVNxJPIJHvb3PkQ6UD6V&#10;JPpWq3qjtE4Bttu1RrYHmo5N+k7o/rJMGzYQl/l0npCf5fwlRJ6+v0H0KtCYa9VXfHEugjLq9tbU&#10;aQgDKD3uibI2JyGjdqMHW1sfSUe04wzTm6NNZ/EHZwPNb8X99x2g5Ey/N+TFdTGbxYFPwWz+ZkoB&#10;Xma2lxkwgqAqHjgbt+swPpKdQ9V2dFORejf2lvxrVFI2ejuyOpGlGU2Cn95TfASXcar69epXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPBiSifdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQ&#10;xe8mfofNmHizi9h/IkNjNDXx2NKLtwFGQNlZwi4t+undnupx3nt57zfpZjKdOvLgWisI97MIFEtp&#10;q1ZqhEO+vVuDcp6kos4KI/ywg012fZVSUtmT7Pi497UKJeISQmi87xOtXdmwITezPUvwPu1gyIdz&#10;qHU10CmUm07HUbTUhloJCw31/NJw+b0fDULRxgf63eVvkXncPvj3Kf8aP14Rb2+m5ydQnid/CcMZ&#10;P6BDFpgKO0rlVIcQHvEI8xWoszlfrINQIMSL5Qp0lur//NkfAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANHI6L8fAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPBiSifdAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA197A" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009323A2" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
+    <w:p w14:paraId="770A54F7" w14:textId="77777777" w:rsidR="009323A2" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อ</w:t>
       </w:r>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -422,51 +421,51 @@
         </w:rPr>
         <w:t>ตำแหน่ง</w:t>
       </w:r>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A4391" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009323A2" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าภาควิชา</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
+    <w:p w14:paraId="626A74FA" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="008D1550">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>สังกัด</w:t>
       </w:r>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -513,76 +512,76 @@
         </w:rPr>
         <w:t xml:space="preserve">คณะ     </w:t>
       </w:r>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="29167C9A" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ช่วงเวลาการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC4221" w:rsidRPr="00430A98" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="5EB6FB5B" w14:textId="77777777" w:rsidR="00FC4221" w:rsidRPr="00430A98" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>รอบการประเมิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
@@ -659,61 +658,61 @@
           <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math" w:hint="cs"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t>⃝</w:t>
       </w:r>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C457FB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ครั้งที่ 2 (1 ม.ค. .... – 30 มิ.ย. ....)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="00256656" w:rsidRDefault="00682E65" w:rsidP="00FA197A">
+    <w:p w14:paraId="2CD5C2FA" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="00256656" w:rsidRDefault="00682E65" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="1FA5C065" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ประเมิน</w:t>
       </w:r>
       <w:r w:rsidR="00BD093C" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00166684">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
@@ -727,70 +726,70 @@
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008D1550" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....................................................................</w:t>
       </w:r>
       <w:r w:rsidR="00F60C6C" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
         <w:t>..................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="34D2B8C9" w14:textId="77777777" w:rsidR="00FA197A" w:rsidRPr="00256656" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRPr="00256656" w:rsidRDefault="00682E65" w:rsidP="00FA197A">
+    <w:p w14:paraId="1307C58C" w14:textId="77777777" w:rsidR="00682E65" w:rsidRPr="00256656" w:rsidRDefault="00682E65" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00682E65" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
+    <w:p w14:paraId="2C324D20" w14:textId="77777777" w:rsidR="00682E65" w:rsidRDefault="00FA197A" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่วนที่ 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>การประเมินผลงาน</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00256656">
@@ -817,2331 +816,2046 @@
         </w:rPr>
         <w:t xml:space="preserve"> :  </w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>ให้ผู้บังคับบัญชาชั้นต้นเป็นผู้ประเมิ</w:t>
       </w:r>
       <w:r w:rsidR="00F71040" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>นผลการปฏิบัติงานตามข้อตกลงการปฏิ</w:t>
       </w:r>
       <w:r w:rsidR="00682E65" w:rsidRPr="00256656">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
         <w:t>บัติงานที่กำหนดร่วมกันล่วงหน้า โดยพิจารณาตามข้อมูลตัวชี้วัดที่กำหนดไว้</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
+    <w:p w14:paraId="20C5801F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14688" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3888"/>
         <w:gridCol w:w="898"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="972"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="06886F29" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="53D0E147" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0F5F4D98" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้อตกลงการปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="563069CE" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ร้อยละ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1A57D669" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(น้ำหนัก)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="36C93411" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตัวชี้วัดความสำเร็จของงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5FDF334F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="10C05450" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3D6F4925" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7155E03D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าน้ำหนัก</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="32CF4D08" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3B1D3A0F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6B4913D5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6D8AD008" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ปริมาณ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="015BB447" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คุณภาพ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="361FB487" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เวลา</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="795D6360" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความคุ้มค่า</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0EBA585B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความพึงพอใจ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1DDC65EA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2B3E8718" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(10-9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="18D16954" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="34C28B8A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(8-7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="267006AD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="32BCD0A6" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(6-5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="109D33D1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="79D9A5A6" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(4-3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2DB4D182" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0CD639FA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(2-0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="117AE5D1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="669A39B9" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="55CAF808" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="171" w:hanging="171"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ภารกิจตามหน้าที่หลัก (ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>40)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="74813B39" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="45A560D9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภารกิจตามหน้าที่ด้านการเรียนการสอน</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5-20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="488579DC" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1CC9E41C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="0" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวนชั่วโมงทำการการสอนเฉลี่ย </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0840B6F4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="2" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...21 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(ไม่น้อยกว่า </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="35B76BA2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="58A8FA25" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6591448A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="10FF5FF1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3010530E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7D4F03E5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5B5550CA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="73094519" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="45ACC99E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="10BF7DDB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1D4BEAAA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="047646C4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="48717C32" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="43A0D0A7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="5" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...63 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนครั้งในการดูแล/นิเทศ/ประเมิน นักศึกษาปีที่</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ในการฝึกปฏิบัติงานวิชาชีพ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0B716772" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="002F3A5F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="13" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...27 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...32 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">%) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="189A2C8D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6DABD02C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="735E159A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7B6FAB41" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0609D5A0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="42551C17" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="56236456" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="26CD2A1C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="27D5391C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="39FC9ED8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2B669CBC" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1A97B117" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="5DBBCC31" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="44B676E3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="20" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>จำนวนชั่วโมงทำการในการดูแล/นิเทศ/ประเมินนักศึกษาปีที่</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ในการฝึกปฏิบัติงานวิชาชีพ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="26FBAB72" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="24" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(ไม่น้อยกว่า </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1FED0B1C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="63CFEAB7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3A6C5B80" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="69FF225A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7BD5C343" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="52B0E91C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="67EBB61B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="58B608F7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5A82DFCB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="69D05672" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="78913C3C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="76C0CE6B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="49357815" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="08954E3E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="27" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนแผนการสอนรายหัวข้อที่เขียนหรือปรับปรุงขึ้นใหม่สำหรับนักศึกษาปริญญาตรี</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="62E75D37" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="29" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="60EFE5C3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6E4E616C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4FFC688A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="21435D29" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3059BE5E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7DE8F922" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6DAA7726" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3FA9D8ED" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="71F3DA21" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3304229E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="40B0E057" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5C9B3462" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="36F2E76A" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="234C875C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="32" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวน</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blue print </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ข้อสอบสำหรับนักศึกษาปริญญาตรี</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="49F1A412" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="36" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="56302399" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0FD2955A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1CB85F56" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="682E1E36" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4C49F1C1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4BCC67C8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7BB6485B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1B02D00F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="55F492CF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="22B0F45B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="799B02C6" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4AC65D37" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="09648223" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1FA49E95" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ภารกิจตามหน้าที่ด้านการวิจัย (ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>-20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="2F9C609E" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6FE1418B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การทำงานวิจัย</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -3158,1261 +2872,1182 @@
               </w:rPr>
               <w:t>(30</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="3F2BDA1F" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1D334F43" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวนงานวิจัยที่อยู่ในระหว่างดำเนินการ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (25%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="54748A37" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="15E747C2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="64B8A6E8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1AE7EC6C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4E65B26A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2E7A7BC7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2BEB5105" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7D8FEA7B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="15235D55" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="08C0480B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="53989062" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1EE7D6E5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="79159280" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="105BA351" w14:textId="1BE0C3E3" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="39" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...23 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">การคืนเงินยืมวิจัยภายใน </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>180</w:t>
             </w:r>
-            <w:del w:id="41" w:author="HR-Pornatcha" w:date="2025-03-31T09:49:00Z">
-[...31 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> วัน ตามสัญญา*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidDel="008C5C84" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="415CB068" w14:textId="18C79922" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:jc w:val="center"/>
-[...25 lines deleted...]
-                </w:rPrChange>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1BE85BCD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3C168F08" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4879EB4A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0844575E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="40D870B0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4A67EAFA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0FAE46E6" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2BE2A35F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="30A247BB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5CA6B111" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="01E3B4BE" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="17998F27" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="26A5E2E6" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4BA22658" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การนำเสนอ/ตีพิมพ์ผลงานวิจัย (70</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="57DB1682" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="44FE5EBB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนผลงานวิจัยที่ตีพิมพ์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6D850938" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="23BF88A8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="05EA4A4F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="083171CC" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6BE76251" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="26B3BB02" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5819FFAF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7872D31C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6819C0A5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3F00744D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0F7A7934" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="68888173" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="657DD28E" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0AFB4B20" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภารกิจตามหน้าที่ด้านการบริการวิชาการ (ร้อยละ 5-10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="231FD808" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="270379D0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หน่วยของงานบริการวิชาการในคณะเภสัชศาสตร์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4B64ED70" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="79F5C976" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="653EA3A9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2F196489" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7C32A2F3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3DA2338C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="12A051A9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2B698508" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0A214612" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3989E2ED" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="79D37563" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="404B4842" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="3FDE2F17" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="17AF6C65" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ภารกิจตามหน้าที่ด้านทำนุบำรุง</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ศิลป</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">วัฒนธรรม (ร้อยละ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="1E012FF2" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="49C15B5F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนครั้งของการปฏิบัติงานในภารกิจตามหน้าที่ด้านการทำนุบำรุง</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ศิลป</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วัฒนธรรม และหรือการเข้าร่วมกิจกรรมของคณะหรือมหาวิทยาลัย</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="19DB396F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0A371CB6" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7F552D3B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="01B53CB4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="20E67A11" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="44E5AC41" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3A0E0E6F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="484C837A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3A5CC047" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="13493F49" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7C0D7EAD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2CC1A4AA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1BD6E44D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="54852FD8" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2E9925D1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ข. </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
@@ -4431,211 +4066,211 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="444C80AB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="45F0ED5F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="46CF39C4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="16E7EF65" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5AD7AB57" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1ED5048B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6D1C1D76" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6AA33751" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="128E1D95" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="711199F8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4B4CABD0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="576839FB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="7265A401" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="14894D42" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ยุทธศาสตร์ที่  </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -4666,1943 +4301,1616 @@
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>งานวิจัย) (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0-20%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="392BDEFF" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4051C20F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
-                <w:ins w:id="49" w:author="Lecture" w:date="2025-05-06T14:06:00Z"/>
-[...12 lines deleted...]
-            </w:ins>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Top </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:ins w:id="51" w:author="Lecture" w:date="2025-05-06T14:06:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">% </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1B8E917E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="002F3A5F">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:ins w:id="52" w:author="Lecture" w:date="2025-05-06T14:06:00Z"/>
-[...26 lines deleted...]
-            </w:ins>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="57" w:author="Lecture" w:date="2025-05-06T14:06:00Z">
-[...8 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:ins w:id="58" w:author="Lecture" w:date="2025-05-06T14:06:00Z">
-[...8 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="006427AF">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="477052A9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3B1FE69A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="51DE672E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5C292341" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="313A62C2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="27EB86C4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="119DE253" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="71004AD0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="33430466" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2D0C9A31" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="57841B2C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="02134ADE" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="5D4FDC30" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6316A6E4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
-                <w:ins w:id="59" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z"/>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rPrChange w:id="60" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...97 lines deleted...]
-            </w:ins>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">จำนวนงานวิจัยที่ตีพิมพ์หรืองานวิจัยในลักษณะทบทวนวรรณกรรมในฐานข้อมูลวารสารระดับนานาชาติในฐานข้อมูล </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scopus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ซึ่งจัดอยู่ในฐานข้อมูล </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Scimago</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Q</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="770D69E4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
-                <w:ins w:id="68" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z"/>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:rPrChange w:id="69" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...29 lines deleted...]
-            </w:ins>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="73" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...18 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:ins w:id="75" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...18 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="58A453B3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="332BEE3E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="375F8FCC" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="681C65B1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="24761650" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6142BAD3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="58062098" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7E1D4F4A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4577D58D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="21484BE1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6D93BF6B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="58234D0D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="5C2E9B04" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...34 lines deleted...]
-            </w:ins>
+          <w:p w14:paraId="5BBF0FED" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ทุนวิจัยระดับนานาชาติ (</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="82" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...16 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:ins w:id="84" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...14 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4BD2E5EB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="74CB34A5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="32AF9AB3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="15CE8924" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2F6FE1D3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="72373AE2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4BDAEB22" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="287B5B15" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1F620567" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0E7612EB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="62C07452" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0C3B5B6A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="24C74C6E" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="0025295C">
-[...32 lines deleted...]
-            </w:ins>
+          <w:p w14:paraId="02FDDA6C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="0025295C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนโครงการรับจ้างวิจัย</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="0025295C">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:ins w:id="91" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:ins w:id="93" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...15 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:ins w:id="95" w:author="HR-Pornatcha" w:date="2025-04-21T10:24:00Z">
-[...13 lines deleted...]
-            </w:ins>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5FB11F46" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2909A98F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="72BA975B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7B4D780A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="66030CBE" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1E0CD1A2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6CD2E9F3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7265EEA9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4B81AC13" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="48B33748" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1E5CB1F4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6523AD96" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="023F8E3E" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0CCBD1E2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ยุทธศาสตร์ที่  2 (การเรียนการสอน) (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0-20%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="51AD6474" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5B408A68" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="97" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ได้รับการรับรอง </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">PSF </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> (ขั้นแรกหรือสูงขึ้น)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="560AA63A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="101" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7197E5DF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6B5A7DF1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="099E6FFB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1E3A932D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="482CF885" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0046D1A0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="37E4894B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5573D57E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="57D2236E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="33A618F0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="06179133" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5129F51E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="29D923C9" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="03F386D8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="105" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวนชั่วโมงทำการการสอนเฉลี่ยที่นอกเหนือจากภารกิจด้านการสอน </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3088B1A2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="107" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...21 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...11 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0713714A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0FEDEAC5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="35543499" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7A72B1C9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1D1B74EA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="41610974" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="42B475D1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2018A221" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6C107F3D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4FEE2A4A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7ED93EB5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6F47A02F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="3798629C" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0A3EA17A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="111" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">การวิเคราะห์ข้อสอบ/กำหนดคะแนนต่ำสุดที่ผ่าน/ผลการประเมินข้อสอบจากค่า </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">p, r </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>และปรับปรุงข้อสอบ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1FC5756D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:strike/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
@@ -6616,552 +5924,472 @@
                 <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7536A199" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4BE263F7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4721DE76" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="796025A3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7890D712" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6797CD4A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="45AB848C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6008C194" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4AF738FC" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0951FCCF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="295C3BD6" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="527041C7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="7B9F9E93" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...11 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6C0BC30D" w14:textId="3C4A73A3" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">จำนวนชั่วโมงที่ปฏิบัติงานในฐานะ </w:t>
+            </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
-[...43 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">ractitioner teacher </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1A46B566" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="121" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="25A9BE48" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7BF59AC8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="183FE791" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="66A3515B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="22750C4B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7F6552DD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6D28DC46" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="53974A29" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6E04F3EA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4F0E3CDC" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7041B0A4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="232272EC" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="6B720C63" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="35935B40" w14:textId="0F42F63B" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">ร้อยละของการตีพิมพ์ในวารสารวิชาการใน </w:t>
             </w:r>
-            <w:del w:id="125" w:author="HR-Pornatcha" w:date="2025-04-23T11:49:00Z">
-[...16 lines deleted...]
-            </w:ins>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">uartile </w:t>
+              <w:t xml:space="preserve">Quartile </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">หรือ </w:t>
             </w:r>
             <w:r>
@@ -7174,51 +6402,51 @@
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ของนักศึกษาปริญญาตรีในวิชาโครงการพิเศษ</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ระบุชื่อบทความ)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="712064D0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
@@ -7228,1305 +6456,1079 @@
                 <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="02C8731B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5EF489E1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="665A69FC" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="35A0D2F2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="75C9650D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4A36AD71" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2EA89C7F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="158882D0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="310F34C3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2F67F675" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4266A345" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="769273D1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="5BE5698E" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="11522EB9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="127" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ร้อยละนักศึกษาระดับบัณฑิตศึกษาที่มีการสอบโครงร่างวิทยานิพนธ์ภายใน </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ภาคการศึกษาหลังการลงทะเบียนวิทยานิพนธ์</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="18D73352" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="128" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="12D8888A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="17FACF02" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0BE42E09" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4BC6CC7C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="249F9A40" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="19ED3DA1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3D61FBB1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="73018399" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1C227DAB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="723BD0F9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7BCCE813" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7EF01869" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="40810906" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0B0F5EB5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="132" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">ร้อยละนักศึกษาระดับบัณฑิตศึกษาที่สอบป้องกันวิทยานิพนธ์ตามแผนการศึกษาใน </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>ร้อยละนักศึกษาระดับบัณฑิตศึกษาที่สอบป้องกันวิทยานิพนธ์ตามแผนการศึกษาใน มคอ.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>มค</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
-[...9 lines deleted...]
-              <w:t>2</w:t>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">เฉพาะ </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t>Major advisor)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="67B0EB5E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="133" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="09425609" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="50EB456D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6CD33C3D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7EBAE199" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="626DAB15" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="24493240" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="27199120" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1AE1443B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4F034979" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4C269015" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7E724965" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0176AABF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="082C9721" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="31440865" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="137" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ร้อยละของการตีพิมพ์ในวารสารวิชาการนานาชาติของนักศึกษาระดับบัณฑิตศึกษา</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ปริญญาโท) ณ วันที่ส่ง </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>บฑ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">(เฉพาะ </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Major advisor)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...44 lines deleted...]
-              <w:t>อ.</w:t>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> และระยะเวลาเป็นไปตามแผนการศึกษาใน มคอ.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1A02C823" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="149" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="77C49817" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="153" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4C0B9F18" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="74E3358E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4B8A809F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1B752D4E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7957BF22" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="364C653A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2BD42EE0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="061701D3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3BADA2D7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0F4CEBDF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="150194B8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="78B30DFD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="11EAAB45" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="31AE75FA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="154" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006427AF">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="155" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>จำนวนหน่วยกิตที่มีส่วนร่วมในการจัดการเรียนการสอนแบบยืดหยุ่นสำหรับเนื้อหาระดับบัณฑิตศึกษาหรือการศึกษาหลังปริญญา</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0CF0B903" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
@@ -8547,309 +7549,269 @@
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="09F65C9E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4B4BD989" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="37E54931" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7235B045" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="10B82E3F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="04D2DF03" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="28C22B71" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3C094E1D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4C0693FD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="33682881" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3DE69D4D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="532D74E7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="256358CA" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="72B93860" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:rPrChange w:id="156" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="006427AF">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="157" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>จำนวนนาทีของสื่อการเรียนการสอนออนไลน์</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
+            <w:r w:rsidRPr="002F3A5F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="158" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
+            <w:r w:rsidRPr="002F3A5F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="159" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>วิดีโอ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
+            <w:r w:rsidRPr="002F3A5F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="160" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
+            <w:r w:rsidRPr="002F3A5F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="161" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...5 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
               <w:t xml:space="preserve"> สำหรับเนื้อหาระดับบัณฑิตศึกษาหรือการศึกษาหลังปริญญา</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="TH Sarabun PSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="46B4B190" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:strike/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
@@ -8871,485 +7833,460 @@
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1D0CB05D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0AD6AB77" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="687CB93D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="13DB3E2B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5CECA567" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7D923994" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6DB7E8CF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="436B4BC1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0645FD04" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="46082405" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="415ABC0B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="50ECBEDF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="4666B384" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6F5206CF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="162" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...18 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวนหลักสูตร </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Short course training</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="38DC33B4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="165" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...4 lines deleted...]
-                </w:rPrChange>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="72B847A5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="22A17B2E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="27FF5F77" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0AFE2436" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="52BFE623" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="26ECA13C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5EF25070" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1104CA22" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7FCB2DF9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="30AFAF6E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5EE9E01B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4D476125" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="71344241" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6D019815" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ยุทธศาสตร์ ที่ 3</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -9359,833 +8296,650 @@
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(บริการวิชาการ) (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0-20%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="6C6EDDC9" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...24 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="7CDEB5B7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนชั่วโมงทำงานในหน่วยบริการวิชาการของคณะ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...31 lines deleted...]
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ได้แก่ - คลังข้อมูลยา </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06EE224C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="170" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ศูนย์ข้อมูลสมุนไพร </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="78A677FA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="172" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">สถานปฏิบัติการเภสัชกรรมชุมชน </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="25559EC5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="174" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>สถานที่ผลิตยาฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="60B8A33D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="176" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ศูนย์วิเคราะห์คุณภาพผลิตภัณฑ์</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="265B336D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="142" w:hanging="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="178" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...21 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ศูนย์ทดสอบเครื่องสำอางฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="13D0B564" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="180" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...16 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="48CB7A2B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="411AB058" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="37EBE8F3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="705488F7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="76177200" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7C7D5704" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6F803FBE" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="261A4FA4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5A6E048B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="49B12AA7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2CBE208F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="14F3EA44" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="02BD81B2" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="743F52DD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:strike/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="184" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...20 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>บริการวิชาการภายนอก</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="0025295C">
+          <w:p w14:paraId="3C5AE963" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="0025295C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="187" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...16 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="06B8539C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="686C3693" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1A769A5E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="530CD061" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2DA2F6FA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5FE99136" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1E74ADE5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7D3FE588" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="17558D37" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="481745BB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3FDAED1A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4CC6D3F0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="1FE95145" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14688" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3B254588" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ยุทธศาสตร์ ที่ 5</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -10195,2143 +8949,1804 @@
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(สร้างความโดดเด่น) (</w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>0-10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="55E82A91" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="54DF8CE5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวนครั้งการเป็นวิทยากรใน </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Symposium/ International conference </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>กับมหาวิทยาลัยต่างประเทศ/สถาบันวิจัยต่างประเทศ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1F2D1C50" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="195" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...21 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...9 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="20A3EADA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4B75731A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="73CD9857" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="315A3106" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6C1790EA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5F1F43C3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4D777943" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7B73EEFB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="29A405C0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="147D6640" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="29C87460" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0A255986" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="1F4D03A6" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="46B5E20E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>จำนวนงานวิจัยตีพิมพ์ที่มีผู้ร่วมนิพนธ์จากต่างประเทศ</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ไม่รวมนักศึกษาต่างชาติระดับบัณฑิตศึกษา)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4AAE03B5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="204" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...17 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="10D121AE" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4205CB68" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="73591B49" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3C78BCCD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7EEFD2EB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="517B8864" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0B2C4A75" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3D313416" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="23A7F1B5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7CF06BB1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2E605552" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="40B5F38B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="543E7BC3" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="6891BD36" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนชั่วโมงสอนนักศึกษาต่างประเทศที่ร่วมโครงการแลกเปลี่ยนด้านการศึกษาและวิจัย</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3A14AC84" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="210" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...16 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="462B0D02" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7C9EE362" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="768628C0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="13D63B39" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1CAABBB9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5CF05CA8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0C1F7891" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2E611CDB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5E9CD0A7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="40FD815E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5858BFCD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5FC2EE57" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="0C638E7B" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7C1EC0DA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
-                <w:rPrChange w:id="214" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนครั้งในการประเมินบทความวิชาการในจุลสาร/วารสารวิชาการ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="42D9634E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="216" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...17 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="28C387C5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="703C61A3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="577A9895" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="153C7B66" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4C56C7C7" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="383B0153" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4AAE936F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="265AF1B4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="09F73AD8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6C9929A3" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4ADF42C2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7210DFB8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="0E296B0B" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="625DC93E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนวารสารวิชาการ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ที่เป็นบรรณาธิการ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="42FE3115" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
-                <w:rPrChange w:id="223" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...19 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2CADB923" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1FA44AA2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7CCFF74C" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="514F25A1" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6463779D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="56F0B1FA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6AE8ABE5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7B17557E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4937B2CA" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="78D2DE80" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4CAEBCA6" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="668818B9" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="0FA622E4" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="65FC45CF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนครั้งในการเขียนบทความวิชาการในจุลสาร/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">website </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ของคณะฯ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1A0EF49D" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="231" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...16 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4ACAD96A" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6303A20E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1D6CD82B" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="73AD9E5E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="66A1778E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5B7462B8" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1AFC0869" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="51DB5645" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="668982C2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="446A49AF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3C99860E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="68B8ABDD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="17901C4B" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3888" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
-[...23 lines deleted...]
-                </w:rPrChange>
+          <w:p w14:paraId="739543FD" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>จำนวนครั้งของผลงานที่ถูกอ้างอิง/เผยแพร่โดยสื่อต่าง</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t>ๆ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...10 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">นอกมหาวิทยาลัย </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="405E45D5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="002F3A5F" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
-                <w:rPrChange w:id="239" w:author="HR-Pornatcha" w:date="2025-05-23T14:35:00Z">
-[...16 lines deleted...]
-                </w:rPrChange>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="006427AF">
-[...8 lines deleted...]
-                </w:rPrChange>
+            <w:r w:rsidRPr="002F3A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="898" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7BA9DF35" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3EE4E47F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="6E1EB9DF" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="2BCD82C5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="061E82A2" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="5B8623C4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="441708C5" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="42B83CFE" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3108A46E" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="3398E6BB" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0BD85473" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="052C8251" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="10E6A6F0" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="0E9A2BF0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมคะแนนผลการประเมินผลการปฏิบัติงานเมื่อได้คิดค่าน้ำหนักแล้ว</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="4B943CA0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidTr="00AB19E8">
+      <w:tr w:rsidR="005B1E57" w:rsidRPr="006427AF" w14:paraId="76F5766E" w14:textId="77777777" w:rsidTr="00AB19E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13716" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="7B9EEC5F" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เมื่อคิดคะแนนตามน้ำหนัก </w:t>
             </w:r>
             <w:r w:rsidR="0025295C">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -12343,99 +10758,99 @@
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">0% </w:t>
             </w:r>
             <w:r w:rsidRPr="006427AF">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ได้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
+          <w:p w14:paraId="1ADEF8A4" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="006427AF" w:rsidRDefault="005B1E57" w:rsidP="00AB19E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B1E57" w:rsidRPr="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
+    <w:p w14:paraId="41CD4569" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B1E57" w:rsidRPr="0025295C" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
+    <w:p w14:paraId="7AEC92E6" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRPr="0025295C" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
+    <w:p w14:paraId="60CC85E0" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
+    <w:p w14:paraId="2138DA30" w14:textId="77777777" w:rsidR="005B1E57" w:rsidRDefault="005B1E57" w:rsidP="00FA197A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF6E19" w:rsidRPr="00ED3813" w:rsidRDefault="00DF6E19">
+    <w:p w14:paraId="1D1727ED" w14:textId="77777777" w:rsidR="00DF6E19" w:rsidRPr="00ED3813" w:rsidRDefault="00DF6E19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRPr="00B011A5" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="1C636353" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B011A5" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B011A5">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ส่วนที่ 3 การประเมินสมรรถนะ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -12451,51 +10866,51 @@
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Competency</w:t>
       </w:r>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRPr="009D4771" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="2BE631C8" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="009D4771" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
@@ -12609,128 +11024,128 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>และนำผลคะแนนที่ได้มาระบุเพื่อคำนวณคะแนนผลการประเมินสมรรถนะหลัก</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11448"/>
         <w:gridCol w:w="2694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidTr="002A6A4A">
+      <w:tr w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w14:paraId="70495766" w14:textId="77777777" w:rsidTr="002A6A4A">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidRDefault="00A37F90" w:rsidP="002A6A4A">
+          <w:p w14:paraId="39109C33" w14:textId="77777777" w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidRDefault="00A37F90" w:rsidP="002A6A4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะ(</w:t>
             </w:r>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Competency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidRDefault="00A37F90" w:rsidP="002A6A4A">
+          <w:p w14:paraId="4D452280" w14:textId="77777777" w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidRDefault="00A37F90" w:rsidP="002A6A4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidTr="002A6A4A">
+      <w:tr w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w14:paraId="1C9F61B3" w14:textId="77777777" w:rsidTr="002A6A4A">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11448" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidRDefault="00A37F90" w:rsidP="002A6A4A">
+          <w:p w14:paraId="48AAC829" w14:textId="77777777" w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidRDefault="00A37F90" w:rsidP="002A6A4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะหลัก (</w:t>
             </w:r>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -12739,73 +11154,73 @@
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00A45EBC">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(ร้อยละ 20)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidRDefault="00A37F90" w:rsidP="002A6A4A">
+          <w:p w14:paraId="5ACD9A25" w14:textId="77777777" w:rsidR="00A37F90" w:rsidRPr="00A45EBC" w:rsidRDefault="00A37F90" w:rsidP="002A6A4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A26056" w:rsidRPr="00A37F90" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="2973C4DA" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00A37F90" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="5953BB35" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -12896,664 +11311,664 @@
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F486B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B039E3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>: ให้คณะกรรมการประเมิน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRPr="008428F7" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="7C41BC30" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008428F7" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008428F7">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผลการปฏิบัติงานประเมินสมรรถนะตามรูปแบบที่ส่วนงานกำหนด และนำผลคะแนนที่ได้มาระบุเพื่อคำนวณคะแนนผลการประเมินสมรรถนะ</w:t>
       </w:r>
       <w:r w:rsidRPr="008428F7">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>เฉพาะตามสายอาชีพ และหรือสมรรถนะทางการบริหาร</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="290151DF" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="457"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="00DD78C6" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะเฉพาะตามสายอาชีพ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Functional Competency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="4B6EF6CE" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนเต็ม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="7AFF237C" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนที่ได้</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="3FC9081A" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="32AE9B60" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>FC01</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="6F8B70AA" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="536E0BD7" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="52693CBA" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="1E48B4D9" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">FC02 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="664EB5C8" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="74A0A866" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="2C6700AE" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="2A4B8629" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>FC03</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="2E669D86" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="31B5F439" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="146A4741" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="0691E21D" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>FC04</w:t>
             </w:r>
             <w:r w:rsidRPr="000F486B">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="259C3047" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="73F4E10B" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="549F71DB" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="823"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="4C3C3D96" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการ</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ประเมิน</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะเฉพาะตามสายอาชีพ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Functional Competency)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="3E138D71" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -13562,137 +11977,137 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="0F25FBC0" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00E77F6B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="3F37A41B" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00E77F6B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A26056" w:rsidRPr="00BE71C2" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="03DFB46E" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00BE71C2" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14029" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9351"/>
         <w:gridCol w:w="1707"/>
         <w:gridCol w:w="2971"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="3D9E4D6A" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="457"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="38199995" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -13721,127 +12136,127 @@
             </w:r>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Competency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="4925B6C1" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนเต็ม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="46E0EAD8" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนที่ได้</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="0B8E395E" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="7D0CB964" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>C01</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
@@ -13856,214 +12271,214 @@
               </w:rPr>
               <w:t>การมีวิสัยทัศน์ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Visioning)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="6C312205" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="33F2FADA" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="5160D5EC" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="6A3B7927" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC02 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ความเป็นผู้นำ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Leadership)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="06A3BB3E" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="5252E67B" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="756CA124" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="0AFBA564" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>MC03</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
@@ -14073,215 +12488,215 @@
               </w:rPr>
               <w:t>ศักยภาพเพื่อนำการปรับเปลี่ยน (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Change Management)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="73049AF5" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="12B99A99" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="392E6419" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="636EDFCE" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC04 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การคิดเชิงกลยุทธ์ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Strategic Thinking)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="2F8CDA3F" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="499D78C1" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="2F012B29" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="43C2E0B5" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC05 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การควบคุมตนเอง (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -14297,216 +12712,216 @@
               </w:rPr>
               <w:t xml:space="preserve">Control) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="2633607D" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="1C0961FF" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="070F564E" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="5AE18E39" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC06 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การให้อำนาจแก่ผู้อื่น (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Empowering Others) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="1A1A01BE" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="72C1921D" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="39BE9EF3" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="726E93DF" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC07 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การมองภาพองค์รวม (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -14522,209 +12937,209 @@
               </w:rPr>
               <w:t xml:space="preserve">Thinking) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="172BD24B" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="072F3987" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="0F8EFFC6" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="60E49EE0" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC08 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การพัฒนาศักยภาพคน (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Caring &amp; Developing Others)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="3DAFE5F8" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="201638D5" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="3F021167" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="7BF711D6" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B529D7" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">MC09 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การดำเนินการเชิงรุก (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
@@ -14733,209 +13148,209 @@
               </w:rPr>
               <w:t>Proactiveness</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="507446D0" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="17CD6E02" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="018E9E1A" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="4D626B9E" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">MC10 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ศิลปะการสื่อสารจูงใจ (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B529D7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Communication &amp; Influencing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="53C76603" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="23A16439" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="000F486B" w14:paraId="2C3EA5FD" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="823"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="5753F22F" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการ</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E3D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -14970,51 +13385,51 @@
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Managerial</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0D1F">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Competency)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="4A7ECB64" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
@@ -15023,109 +13438,109 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="7D4DAA38" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00210E3D" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00E77F6B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="27881FF4" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00E77F6B" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B566F" w:rsidRDefault="007B566F" w:rsidP="00A26056">
+    <w:p w14:paraId="7A72A649" w14:textId="77777777" w:rsidR="007B566F" w:rsidRDefault="007B566F" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRPr="00FF52B5" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="1B623462" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00FF52B5" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86915">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -15258,87 +13673,87 @@
           <w:cs/>
         </w:rPr>
         <w:t>) มาคำนวณคะแนน เพื่อสรุปผลการประเมินการปฏิบัติงาน</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14084" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5260"/>
         <w:gridCol w:w="2704"/>
         <w:gridCol w:w="2705"/>
         <w:gridCol w:w="3415"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="009C6CD2" w14:paraId="779EA88D" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="218062CE" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>องค์ประกอบการประเมิน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="555B2C16" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าน้ำหนัก</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
@@ -15357,133 +13772,133 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ร้อยละ</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="25B72B20" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>คะแนนที่ได้ (คะแนน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="000D69CA" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="7EFE2A03" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000D69CA" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4269"/>
                 <w:tab w:val="left" w:pos="6585"/>
               </w:tabs>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00036ABD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ระด</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ับ</w:t>
             </w:r>
             <w:r w:rsidRPr="00036ABD">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผลการประเมินการปฏิบัติงาน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="009C6CD2" w14:paraId="5B312C32" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00B26453" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="1CB525FB" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B26453" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ผล</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">งาน </w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
@@ -15501,97 +13916,97 @@
               <w:t>Performance</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00B43D65">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00B26453" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="6C7ED24B" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B26453" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
             <w:r w:rsidR="00B43D65">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="002C4D6A" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="5856655B" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="002C4D6A" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00CC54FE" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="057B334C" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00CC54FE" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -15656,51 +14071,51 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009A15E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>100.00</w:t>
             </w:r>
             <w:r w:rsidRPr="009A15E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00CC54FE" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="626B98EA" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00CC54FE" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D86A1D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -15754,51 +14169,51 @@
             </w:r>
             <w:r w:rsidRPr="00CC54FE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>89.99</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00725788" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="54D62C96" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00725788" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -15865,51 +14280,51 @@
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>79.99</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00725788" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="37795FB1" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00725788" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
@@ -15969,51 +14384,51 @@
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>69.99</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A26056" w:rsidRPr="002C4D6A" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="4658E40A" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="002C4D6A" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00725788">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
@@ -16032,57 +14447,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">ปรับปรุง ต่ำกว่า </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>60.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> คะแนน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="009C6CD2" w14:paraId="39BB78C4" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00B26453" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="08796ED5" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B26453" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะ</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หลัก</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
@@ -16092,114 +14507,114 @@
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Core Competency</w:t>
             </w:r>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="00B26453" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="359D8DBD" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00B26453" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B26453">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="002C4D6A" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="78535383" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="002C4D6A" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="2FB7D036" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidTr="005E6B89">
+      <w:tr w:rsidR="00A26056" w:rsidRPr="009C6CD2" w14:paraId="673476FF" w14:textId="77777777" w:rsidTr="005E6B89">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="6814C62D" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4269"/>
                 <w:tab w:val="left" w:pos="6585"/>
               </w:tabs>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม (</w:t>
             </w:r>
@@ -16231,125 +14646,125 @@
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สมรรถนะหลัก</w:t>
             </w:r>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Cordia New" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="0003976D" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="009C6CD2" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6CD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="24D4D35E" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
+          <w:p w14:paraId="13BD7B6B" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="008E39D8" w:rsidRDefault="00A26056" w:rsidP="005E6B89">
             <w:pPr>
               <w:spacing w:line="216" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="62C602E4" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRPr="00CB75E7" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="6169DCB6" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00CB75E7" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86915">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ส่</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">วนที่ </w:t>
@@ -16379,112 +14794,112 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ความเห็นและข้อเสนอแนะคณะกรรมการประเมินผลการปฏิบัติงาน </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86915">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ให้คณะกรรมการประเมินผลการปฏิบัติงานให้ความเห็นและข้อเสนอแนะผู้รับการประเมิน เพื่อการพัฒนาและปรับปรุงงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRPr="006A7CC4" w:rsidRDefault="008428F7" w:rsidP="00A26056">
+    <w:p w14:paraId="354523EF" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="006A7CC4" w:rsidRDefault="008428F7" w:rsidP="00A26056">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86915">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD2DCF0" wp14:editId="0372B683">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E4AD0FB" wp14:editId="27400022">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-74428</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>94572</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="8953500" cy="3051544"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="15875"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8953500" cy="3051544"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="6D57F258" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:ind w:left="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A7CC4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ความเห็น</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
@@ -16501,148 +14916,148 @@
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ข้อเสนอแนะ</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>เพื่อการพัฒนาและปรับปรุงงาน</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A7CC4">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRPr="000D69CA" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="61F904D1" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000D69CA" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="293AA0AA" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………………………………………………………………</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>…………………………………………………....</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRPr="006A7CC4" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="49327253" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="006A7CC4" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:spacing w:line="276" w:lineRule="auto"/>
                               <w:ind w:left="142"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>…………………………………………………....</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>…………………………………………………....</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t>………………………………………………………………………………</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRPr="00961960" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="2F58A874" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00961960" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="77433CDC" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">             </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ลงชื่อ  .......................................................................</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -16690,51 +15105,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">          </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>ลงชื่อ  .....................................................................</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> กรรมการ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="6982B224" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">            </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
@@ -16838,51 +15253,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve">(                      </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">                           </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> )</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRPr="00E1651A" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="55F8F069" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00E1651A" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
@@ -16914,67 +15329,67 @@
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">          </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E1651A">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">วันที่    ................./ ................./................... </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="4A2BC41C" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="0C0F4975" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>ลงชื่อ  .......................................................................</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve"> กรรมการ</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
@@ -16998,51 +15413,51 @@
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">          </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="4181B478" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">            </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">         </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
@@ -17166,51 +15581,51 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A26056" w:rsidRPr="00E1651A" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                          <w:p w14:paraId="27F52474" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00E1651A" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t xml:space="preserve">            </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:t>วันที่    ................./ ................./...................</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D86915">
                               <w:rPr>
                                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -17271,54 +15686,54 @@
                                 <w:sz w:val="28"/>
                                 <w:cs/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1BD2DCF0" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-5.85pt;margin-top:7.45pt;width:705pt;height:240.3pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDY1ieEJwIAAEoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yTdBrZR09WqSxHS&#10;AisWPsBxnMTCN8Zuk/L1TJxs6QJPiDxYHs/4+MyZmWxuBq3IUYCX1pQ0W6SUCMNtLU1b0q9f9q+u&#10;KfGBmZopa0RJT8LTm+3LF5veFWJpO6tqAQRBjC96V9IuBFckieed0MwvrBMGnY0FzQKa0CY1sB7R&#10;tUqWafo66S3UDiwX3uPp3eSk24jfNIKHT03jRSCqpMgtxBXiWo1rst2wogXmOslnGuwfWGgmDT56&#10;hrpjgZEDyD+gtORgvW3Cglud2KaRXMQcMJss/S2bx445EXNBcbw7y+T/Hyz/eHwAImusHcpjmMYa&#10;fUbVmGmVIHiGAvXOFxj36B5gTNG7e8u/eWLsrsMwcQtg+06wGmllY3zy7MJoeLxKqv6DrRGeHYKN&#10;Wg0N6BEQVSBDLMnpXBIxBMLx8HqdX+UpUuPou0rzLF+t4huseLruwId3wmoybkoKyD7Cs+O9DyMd&#10;VjyFRPpWyXovlYoGtNVOATky7I99/GZ0fxmmDOlLus6XeUR+5vOXEGn8/gahZcBGV1JjTucgVoy6&#10;vTV1bMPApJr2SFmZWchRu6kGYaiGuRyVrU8oKdipoXEAcdNZ+EFJj81cUv/9wEBQot4bLMs6W63G&#10;7o/GKn+zRAMuPdWlhxmOUCUNlEzbXZgm5uBAth2+lEUZjL3FUjYyijyWeWI188aGjdrPwzVOxKUd&#10;o379ArY/AQAA//8DAFBLAwQUAAYACAAAACEAviR3hOAAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU+DQBCF7yb+h82YeGsXSquFsjRGUxOPLb14G2AKKDtL2KVFf73bUz1O3pf3vkm3k+7EmQbb&#10;GlYQzgMQxKWpWq4VHPPdbA3COuQKO8Ok4IcsbLP7uxSTylx4T+eDq4UvYZuggsa5PpHSlg1ptHPT&#10;E/vsZAaNzp9DLasBL75cd3IRBE9SY8t+ocGeXhsqvw+jVlC0iyP+7vP3QMe7yH1M+df4+abU48P0&#10;sgHhaHI3GK76Xh0y71SYkSsrOgWzMHz2qA+WMYgrEMXrCEShYBmvViCzVP7/IfsDAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA2NYnhCcCAABKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAviR3hOAAAAALAQAADwAAAAAAAAAAAAAAAACBBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:rect w14:anchorId="4E4AD0FB" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-5.85pt;margin-top:7.45pt;width:705pt;height:240.3pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwkJa1EQIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthO460x4hRFugwD&#10;ugvQ7QMUWbaFyaJGKbG7rx+lpGl2eRqmB4EUqaPDQ2p1Mw2GHRR6DbbmxSznTFkJjbZdzb9+2b66&#10;5swHYRthwKqaPyrPb9YvX6xGV6k59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWgi3gIAK52GUNipHQ&#10;B5PN8/x1NgI2DkEq7+n07hjk64TftkqGT23rVWCm5sQtpB3Tvot7tl6JqkPhei1PNMQ/sBiEtvTo&#10;GepOBMH2qP+AGrRE8NCGmYQhg7bVUqUaqJoi/62ah144lWohcbw7y+T/H6z8eHhwnzFS9+4e5DfP&#10;LGx6YTt1iwhjr0RDzxVRqGx0vjpfiI6nq2w3foCGWiv2AZIGU4tDBKTq2JSkfjxLrabAJB1eL8ur&#10;MqeOSIpd5WVRLhbpDVE9XXfowzsFA4tGzZF6meDF4d6HSEdUTymJPhjdbLUxycFutzHIDoL6vk3r&#10;hO4v04xlY82X5bxMyL/E/CVEntbfIAYdaICNHqimc5Koom5vbZPGKwhtjjZRNvYkZNQujqmvwrSb&#10;KDGaO2geSVKE46DSxyKjB/zB2UhDWnP/fS9QcWbeW2rLslgs4lQnZ1G+mZODl5HdZURYSVA1D5wd&#10;zU04/oS9Q9319FKRZLBwS61sdRL5mdWJNw1i0v70aeKkX/op6/lrr38CAAD//wMAUEsDBBQABgAI&#10;AAAAIQC+JHeE4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4axdKq4Wy&#10;NEZTE48tvXgbYAooO0vYpUV/vdtTPU7el/e+SbeT7sSZBtsaVhDOAxDEpalarhUc891sDcI65Ao7&#10;w6Tghyxss/u7FJPKXHhP54OrhS9hm6CCxrk+kdKWDWm0c9MT++xkBo3On0MtqwEvvlx3chEET1Jj&#10;y36hwZ5eGyq/D6NWULSLI/7u8/dAx7vIfUz51/j5ptTjw/SyAeFocjcYrvpeHTLvVJiRKys6BbMw&#10;fPaoD5YxiCsQxesIRKFgGa9WILNU/v8h+wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAw&#10;kJa1EQIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC+JHeE4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="6D57F258" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:ind w:left="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A7CC4">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ความเห็น</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
@@ -17335,148 +15750,148 @@
                           <w:cs/>
                         </w:rPr>
                         <w:t>ข้อเสนอแนะ</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>เพื่อการพัฒนาและปรับปรุงงาน</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A7CC4">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRPr="000D69CA" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="61F904D1" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="000D69CA" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="293AA0AA" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………………………………………………………………</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>…………………………………………………....</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRPr="006A7CC4" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="49327253" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="006A7CC4" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:spacing w:line="276" w:lineRule="auto"/>
                         <w:ind w:left="142"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………………………………………………………………………………………</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>…………………………………………………....</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>…………………………………………………....</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t>………………………………………………………………………………</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRPr="00961960" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="2F58A874" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00961960" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="77433CDC" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">             </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ลงชื่อ  .......................................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -17524,51 +15939,51 @@
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">          </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>ลงชื่อ  .....................................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> กรรมการ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="6982B224" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">            </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
@@ -17672,51 +16087,51 @@
                         </w:rPr>
                         <w:t xml:space="preserve">(                      </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">                           </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> )</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRPr="00E1651A" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="55F8F069" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00E1651A" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
@@ -17748,67 +16163,67 @@
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">          </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E1651A">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">วันที่    ................./ ................./................... </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="4A2BC41C" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="0C0F4975" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00D86915" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>ลงชื่อ  .......................................................................</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> กรรมการ</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
@@ -17832,51 +16247,51 @@
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">          </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="4181B478" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">            </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">         </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
@@ -18000,51 +16415,51 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A26056" w:rsidRPr="00E1651A" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+                    <w:p w14:paraId="27F52474" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00E1651A" w:rsidRDefault="00A26056" w:rsidP="00A26056">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve">            </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t>วันที่    ................./ ................./...................</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -18095,194 +16510,192 @@
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D86915">
                         <w:rPr>
                           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                           <w:sz w:val="28"/>
                           <w:cs/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="38805E4B" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="2FAE2E40" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="48312045" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="1FAFDACC" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="386994E2" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRPr="00513E26" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="45817499" w14:textId="77777777" w:rsidR="00A26056" w:rsidRPr="00513E26" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="1262EAE6" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="77DA40CF" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
+    <w:p w14:paraId="0AF53B71" w14:textId="77777777" w:rsidR="00A26056" w:rsidRDefault="00A26056" w:rsidP="00A26056">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00653AFB" w:rsidRPr="00256656" w:rsidRDefault="00653AFB" w:rsidP="00653AFB">
+    <w:p w14:paraId="7CF60370" w14:textId="77777777" w:rsidR="00653AFB" w:rsidRPr="00256656" w:rsidRDefault="00653AFB" w:rsidP="00653AFB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="243" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="243"/>
     </w:p>
     <w:sectPr w:rsidR="00653AFB" w:rsidRPr="00256656" w:rsidSect="009B2728">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1440" w:bottom="567" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E933F6" w:rsidRDefault="00E933F6">
+    <w:p w14:paraId="2A7713B9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E933F6" w:rsidRDefault="00E933F6">
+    <w:p w14:paraId="67FB5FE1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
@@ -18320,91 +16733,91 @@
   </w:font>
   <w:font w:name="TH Sarabun PSK">
     <w:altName w:val="Cordia New"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="78D4DC59" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
+  <w:p w14:paraId="191639B2" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C59FE" w:rsidRPr="00ED3813" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="74330036" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRPr="00ED3813" w:rsidRDefault="00BA51D4" w:rsidP="005C36CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00ED3813">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="001C59FE" w:rsidRPr="00ED3813">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -18416,79 +16829,79 @@
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BF653A" w:rsidRPr="00ED3813">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00ED3813">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001C59FE" w:rsidRDefault="001C59FE" w:rsidP="00A04621">
+  <w:p w14:paraId="639C023D" w14:textId="77777777" w:rsidR="001C59FE" w:rsidRDefault="001C59FE" w:rsidP="00A04621">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E933F6" w:rsidRDefault="00E933F6">
+    <w:p w14:paraId="5D32E94F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E933F6" w:rsidRDefault="00E933F6">
+    <w:p w14:paraId="3A8FFA44" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F155D5B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC32A682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -19830,103 +18243,92 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="693581382">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="667829822">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1808738808">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1810435830">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1297223795">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1193222319">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1127046814">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1332951197">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1346594053">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="764808312">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="468404363">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1311986279">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA197A"/>
     <w:rsid w:val="00015A38"/>
     <w:rsid w:val="00041EF8"/>
@@ -19937,62 +18339,64 @@
     <w:rsid w:val="000A12A4"/>
     <w:rsid w:val="000A36BF"/>
     <w:rsid w:val="000B2F2D"/>
     <w:rsid w:val="000D4AE6"/>
     <w:rsid w:val="001022CC"/>
     <w:rsid w:val="00124111"/>
     <w:rsid w:val="00161FE0"/>
     <w:rsid w:val="00166684"/>
     <w:rsid w:val="001875CB"/>
     <w:rsid w:val="0019640A"/>
     <w:rsid w:val="001B56AD"/>
     <w:rsid w:val="001C59FE"/>
     <w:rsid w:val="001D6B4B"/>
     <w:rsid w:val="001E1D5E"/>
     <w:rsid w:val="001E42E5"/>
     <w:rsid w:val="002151F3"/>
     <w:rsid w:val="00215935"/>
     <w:rsid w:val="0025295C"/>
     <w:rsid w:val="00256656"/>
     <w:rsid w:val="00262AB8"/>
     <w:rsid w:val="00280473"/>
     <w:rsid w:val="00293DB8"/>
     <w:rsid w:val="002C2866"/>
     <w:rsid w:val="002C2A83"/>
     <w:rsid w:val="002C6F40"/>
+    <w:rsid w:val="002F3A5F"/>
     <w:rsid w:val="002F6B87"/>
     <w:rsid w:val="003177E7"/>
     <w:rsid w:val="00341467"/>
     <w:rsid w:val="00361AF8"/>
     <w:rsid w:val="0036535B"/>
     <w:rsid w:val="00377C1A"/>
     <w:rsid w:val="00377D85"/>
     <w:rsid w:val="003812CF"/>
     <w:rsid w:val="003830D3"/>
     <w:rsid w:val="003A0F87"/>
     <w:rsid w:val="003C62E7"/>
     <w:rsid w:val="003D1239"/>
+    <w:rsid w:val="003E11ED"/>
     <w:rsid w:val="00414D86"/>
     <w:rsid w:val="00427712"/>
     <w:rsid w:val="00430A98"/>
     <w:rsid w:val="004400A7"/>
     <w:rsid w:val="004530ED"/>
     <w:rsid w:val="0046287E"/>
     <w:rsid w:val="00476CE0"/>
     <w:rsid w:val="00485F54"/>
     <w:rsid w:val="00487B16"/>
     <w:rsid w:val="004A1F18"/>
     <w:rsid w:val="004B505B"/>
     <w:rsid w:val="004D7809"/>
     <w:rsid w:val="004F1BD9"/>
     <w:rsid w:val="004F597D"/>
     <w:rsid w:val="00502AE1"/>
     <w:rsid w:val="0054400D"/>
     <w:rsid w:val="00554C2E"/>
     <w:rsid w:val="00556DF5"/>
     <w:rsid w:val="00572D93"/>
     <w:rsid w:val="005911C5"/>
     <w:rsid w:val="005A4752"/>
     <w:rsid w:val="005B1E57"/>
     <w:rsid w:val="005B241F"/>
     <w:rsid w:val="005C36CF"/>
     <w:rsid w:val="005C5796"/>
@@ -20084,95 +18488,96 @@
     <w:rsid w:val="00D607E9"/>
     <w:rsid w:val="00D875A6"/>
     <w:rsid w:val="00D96F6E"/>
     <w:rsid w:val="00DC3354"/>
     <w:rsid w:val="00DD4738"/>
     <w:rsid w:val="00DF6E19"/>
     <w:rsid w:val="00E538D7"/>
     <w:rsid w:val="00E84E14"/>
     <w:rsid w:val="00E91934"/>
     <w:rsid w:val="00E933F6"/>
     <w:rsid w:val="00ED3813"/>
     <w:rsid w:val="00ED3952"/>
     <w:rsid w:val="00ED4EDB"/>
     <w:rsid w:val="00ED7DB1"/>
     <w:rsid w:val="00F15299"/>
     <w:rsid w:val="00F56F01"/>
     <w:rsid w:val="00F60C6C"/>
     <w:rsid w:val="00F6262A"/>
     <w:rsid w:val="00F634D9"/>
     <w:rsid w:val="00F71040"/>
     <w:rsid w:val="00F74103"/>
     <w:rsid w:val="00F94D0A"/>
     <w:rsid w:val="00FA197A"/>
     <w:rsid w:val="00FC1195"/>
     <w:rsid w:val="00FC4221"/>
+    <w:rsid w:val="00FC4813"/>
     <w:rsid w:val="00FF006D"/>
     <w:rsid w:val="00FF2287"/>
     <w:rsid w:val="00FF52B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="37EB7321"/>
+  <w14:docId w14:val="77186300"/>
   <w15:docId w15:val="{CF95782F-DC99-49B9-8DFD-BC9367BAB808}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20497,50 +18902,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F597D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -20643,51 +19049,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="005B1E57"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="005B1E57"/>
     <w:rPr>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="816457516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="859470805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20796,51 +19202,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1960379175">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ชุดรูปแบบของ Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21103,77 +19509,77 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED8207CD-ECC3-4FE6-88DD-9BC5C059EBD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1057</Words>
-  <Characters>6027</Characters>
+  <Words>1056</Words>
+  <Characters>6022</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7070</CharactersWithSpaces>
+  <CharactersWithSpaces>7064</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Administrator</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>