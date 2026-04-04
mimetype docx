--- v0 (2025-10-14)
+++ v1 (2026-04-04)
@@ -27,80 +27,80 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="746855D5" w14:textId="76DF13F2" w:rsidR="003A1308" w:rsidRDefault="00D0484E" w:rsidP="008D6285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5760"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B0AA876" wp14:editId="52ED8D69">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="5715" b="5715"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B0AA876" wp14:editId="1C77E2C4">
+            <wp:extent cx="599440" cy="599440"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="logo ขาวดำ.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="718187" cy="718187"/>
+                      <a:ext cx="607428" cy="607428"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AF5961" w14:textId="61B1C217" w:rsidR="00E509B4" w:rsidRDefault="00E509B4" w:rsidP="008D6285">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5760"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
@@ -141,111 +141,95 @@
       </w:r>
       <w:r w:rsidR="00F2626C" w:rsidRPr="00362346">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>และ</w:t>
       </w:r>
       <w:r w:rsidR="00F2626C" w:rsidRPr="00362346">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>การใช้ทรัพยากรชีวภาพ มหาวิทยาลัยมหิดล</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7B6FD3FA" w14:textId="77777777" w:rsidR="003A1308" w:rsidRPr="0070040C" w:rsidRDefault="003A1308" w:rsidP="008D6285">
-[...14 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="3347"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="3789"/>
       </w:tblGrid>
       <w:tr w:rsidR="002056E9" w14:paraId="3D637A47" w14:textId="77777777" w:rsidTr="00D4436B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="23D1501C" w14:textId="77777777" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="002056E9" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>หัวหน้าโครงการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FFAF68C" w14:textId="2407D127" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="001E45A0" w:rsidP="003A1308">
+          <w:p w14:paraId="2FFAF68C" w14:textId="2407D127" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="0086512A" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="-262843851"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00586D01">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00586D01">
@@ -267,51 +251,51 @@
           <w:p w14:paraId="49D1316D" w14:textId="77777777" w:rsidR="002056E9" w:rsidRPr="002056E9" w:rsidRDefault="002056E9" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002056E9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>คณะ/สถาบัน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7961F0E5" w14:textId="240DAFC7" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="001E45A0" w:rsidP="003A1308">
+          <w:p w14:paraId="7961F0E5" w14:textId="240DAFC7" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="0086512A" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="59071113"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00586D01">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00586D01">
@@ -351,51 +335,51 @@
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00CC2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B66A91" w14:textId="2FF915B7" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="001E45A0" w:rsidP="003A1308">
+          <w:p w14:paraId="16B66A91" w14:textId="2FF915B7" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="0086512A" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="2122336589"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00586D01">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
@@ -419,51 +403,51 @@
           <w:p w14:paraId="6F22E74F" w14:textId="77777777" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="002056E9" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>โทรศัพท์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2910A91A" w14:textId="55D3037D" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="001E45A0" w:rsidP="003A1308">
+          <w:p w14:paraId="2910A91A" w14:textId="55D3037D" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="0086512A" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="2017037652"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00586D01">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00586D01">
@@ -491,51 +475,51 @@
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชื่อโครงการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8411" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB6CA26" w14:textId="7E1E9C3A" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="001E45A0" w:rsidP="003A1308">
+          <w:p w14:paraId="1CB6CA26" w14:textId="7E1E9C3A" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="0086512A" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="913515315"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00586D01">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00586D01">
@@ -559,51 +543,51 @@
           <w:p w14:paraId="629B6D9C" w14:textId="77777777" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="002056E9" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC2EBE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ชื่อแหล่งทุน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC8D515" w14:textId="29DD7014" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="001E45A0" w:rsidP="003A1308">
+          <w:p w14:paraId="7FC8D515" w14:textId="29DD7014" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="0086512A" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="-1795515877"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00586D01">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00586D01">
@@ -625,51 +609,51 @@
           <w:p w14:paraId="56A3778B" w14:textId="77777777" w:rsidR="002056E9" w:rsidRPr="00C178C6" w:rsidRDefault="002056E9" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C178C6">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ประเภททุน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="582E0582" w14:textId="71F45CAE" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="001E45A0" w:rsidP="003A1308">
+          <w:p w14:paraId="582E0582" w14:textId="71F45CAE" w:rsidR="002056E9" w:rsidRPr="00CC2EBE" w:rsidRDefault="0086512A" w:rsidP="003A1308">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="1223326784"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00586D01">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00586D01">
@@ -825,126 +809,128 @@
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ในช่องที่ตรงกับข้อมูลโครงการวิจัยของท่าน</w:t>
       </w:r>
       <w:r w:rsidR="009128DB" w:rsidRPr="00F93818">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009128DB" w:rsidRPr="00F93818">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
         <w:t>(เลือกได้มากกว่า 1 ข้อ)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="101"/>
-        <w:tblW w:w="9876" w:type="dxa"/>
+        <w:tblW w:w="10004" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3055"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4577"/>
+        <w:gridCol w:w="3094"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="4636"/>
         <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="3988DA67" w14:textId="77777777" w:rsidTr="002E03E4">
+      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="3988DA67" w14:textId="77777777" w:rsidTr="009457CA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:tcW w:w="3094" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="21593BED" w14:textId="77777777" w:rsidR="00D0484E" w:rsidRPr="00233DF8" w:rsidRDefault="00D0484E" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ประเภท</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6815" w:type="dxa"/>
+            <w:tcW w:w="6904" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="775CADEA" w14:textId="39184990" w:rsidR="00D0484E" w:rsidRPr="00233DF8" w:rsidRDefault="00D0484E" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>การดำเนินการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="476FE3DF" w14:textId="77777777" w:rsidTr="002E03E4">
+      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="476FE3DF" w14:textId="77777777" w:rsidTr="009457CA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:tcW w:w="3094" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E1E5D08" w14:textId="05191BBE" w:rsidR="008C2D27" w:rsidRPr="00362346" w:rsidRDefault="008C2D27" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001644F8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -1022,54 +1008,54 @@
             <w:r w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C2D27" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เข้าข่ายการวิจัย</w:t>
             </w:r>
             <w:r w:rsidR="00F2626C" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ในคน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6815" w:type="dxa"/>
+            <w:tcW w:w="6904" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE6CB72" w14:textId="43521A53" w:rsidR="00D0484E" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="4BE6CB72" w14:textId="43521A53" w:rsidR="00D0484E" w:rsidRDefault="0086512A" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="1925832769"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001644F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
                     <w:cs/>
@@ -1099,51 +1085,51 @@
               </w:rPr>
               <w:t>สำเนา</w:t>
             </w:r>
             <w:r w:rsidR="00D0484E" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ใบรับรอง</w:t>
             </w:r>
             <w:r w:rsidR="00F2626C" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>โครงการวิจัยจากคณะกรรมการจริยธรรมการวิจัยในคน</w:t>
             </w:r>
             <w:r w:rsidR="00D0484E" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F7F0857" w14:textId="5566A8FF" w:rsidR="00D83A19" w:rsidRPr="009A6826" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="7F7F0857" w14:textId="5566A8FF" w:rsidR="00D83A19" w:rsidRPr="009A6826" w:rsidRDefault="0086512A" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="-1247422639"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001644F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
                     <w:cs/>
@@ -1168,58 +1154,59 @@
             </w:r>
             <w:r w:rsidR="001644F8" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> (โปรด</w:t>
             </w:r>
             <w:r w:rsidR="00F2626C" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แสดงหลักฐาน</w:t>
             </w:r>
             <w:r w:rsidR="001644F8" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">)     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001644F8" w:rsidRPr="00233DF8" w14:paraId="468ABD13" w14:textId="77777777" w:rsidTr="002E03E4">
+      <w:tr w:rsidR="001644F8" w:rsidRPr="00233DF8" w14:paraId="468ABD13" w14:textId="77777777" w:rsidTr="009457CA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:tcW w:w="3094" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E2AE456" w14:textId="1FB30840" w:rsidR="001644F8" w:rsidRPr="001644F8" w:rsidRDefault="001644F8" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001644F8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">   1.2 </w:t>
             </w:r>
             <w:r w:rsidRPr="001644F8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
@@ -1262,59 +1249,60 @@
             <w:r w:rsidRPr="001644F8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เข้า</w:t>
             </w:r>
             <w:r w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข่าย</w:t>
             </w:r>
             <w:r w:rsidR="00F2626C" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การวิจัยในคน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6815" w:type="dxa"/>
+            <w:tcW w:w="6904" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2835C12D" w14:textId="266BE886" w:rsidR="001644F8" w:rsidRPr="006A5577" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="3E867030" w14:textId="68876290" w:rsidR="001644F8" w:rsidRPr="000541D0" w:rsidRDefault="0086512A" w:rsidP="000541D0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-250"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="-488242789"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001644F8" w:rsidRPr="006A5577">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
@@ -1327,50 +1315,57 @@
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F2626C" w:rsidRPr="006A5577">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แนบ</w:t>
             </w:r>
             <w:r w:rsidR="00614642" w:rsidRPr="006A5577">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สำเนา</w:t>
             </w:r>
             <w:r w:rsidR="001644F8" w:rsidRPr="006A5577">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">แบบประเมินตนเองว่าโครงการวิจัยของท่านไม่เข้าข่ายการวิจัยในมนุษย์ </w:t>
             </w:r>
+            <w:r w:rsidR="009457CA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:cs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidR="001644F8" w:rsidRPr="006A5577">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="001644F8" w:rsidRPr="006A5577">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>Self-Assessment form whether</w:t>
             </w:r>
             <w:r w:rsidR="001644F8" w:rsidRPr="006A5577">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001644F8" w:rsidRPr="006A5577">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>an</w:t>
@@ -1485,218 +1480,61 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://sp.mahidol.ac.th/th/ethics-human/assessment.html</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00023585" w:rsidRPr="00023585">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00614642" w:rsidRPr="006A5577">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E867030" w14:textId="5DD4B1FC" w:rsidR="001644F8" w:rsidRPr="006A5577" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
-[...156 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="38D2D744" w14:textId="77777777" w:rsidTr="002E03E4">
+      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="38D2D744" w14:textId="77777777" w:rsidTr="009457CA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="1353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:tcW w:w="3094" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A85BC01" w14:textId="27C61514" w:rsidR="00D0484E" w:rsidRPr="00233DF8" w:rsidRDefault="008C2D27" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00070281">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
@@ -1732,54 +1570,54 @@
             <w:r w:rsidR="00233DF8" w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วิจัยใน</w:t>
             </w:r>
             <w:r w:rsidR="00D0484E" w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>สัตว์</w:t>
             </w:r>
             <w:r w:rsidR="000A606B">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เพื่องานทางวิทยาศาสตร์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6815" w:type="dxa"/>
+            <w:tcW w:w="6904" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="678A2B9B" w14:textId="78A01239" w:rsidR="00233DF8" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="678A2B9B" w14:textId="78A01239" w:rsidR="00233DF8" w:rsidRDefault="0086512A" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="930927738"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00233DF8" w:rsidRPr="00233DF8">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
                     <w:cs/>
@@ -1880,51 +1718,51 @@
                 <w:cs/>
               </w:rPr>
               <w:t>ส.)</w:t>
             </w:r>
             <w:r w:rsidR="006C51B3">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="003379D4" w:rsidRPr="003379D4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00233DF8" w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DBEEFDF" w14:textId="616485FE" w:rsidR="001644F8" w:rsidRPr="00233DF8" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="1DBEEFDF" w14:textId="616485FE" w:rsidR="001644F8" w:rsidRPr="00233DF8" w:rsidRDefault="0086512A" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="-265695824"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001644F8">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="TH SarabunPSK" w:hint="eastAsia"/>
                     <w:cs/>
@@ -1954,51 +1792,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="001644F8" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>โปรด</w:t>
             </w:r>
             <w:r w:rsidR="003379D4" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>แสดงหลักฐาน</w:t>
             </w:r>
             <w:r w:rsidR="003379D4" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AB7D0D2" w14:textId="5AB4F486" w:rsidR="00D0484E" w:rsidRPr="00233DF8" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="3AB7D0D2" w14:textId="5AB4F486" w:rsidR="00D0484E" w:rsidRPr="00233DF8" w:rsidRDefault="0086512A" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="1796414110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D0484E" w:rsidRPr="00233DF8">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
                     <w:cs/>
@@ -2029,54 +1867,57 @@
               <w:t xml:space="preserve"> เลขที่ </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="1722094761"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D0484E" w:rsidRPr="00233DF8">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t>......................................................</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00233DF8" w:rsidRPr="00233DF8" w14:paraId="41EF00D8" w14:textId="77777777" w:rsidTr="006A5577">
+      <w:tr w:rsidR="00233DF8" w:rsidRPr="00233DF8" w14:paraId="41EF00D8" w14:textId="77777777" w:rsidTr="009457CA">
+        <w:trPr>
+          <w:trHeight w:val="333"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9876" w:type="dxa"/>
+            <w:tcW w:w="10004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0A177BA4" w14:textId="226972C1" w:rsidR="00233DF8" w:rsidRPr="002E03E4" w:rsidRDefault="008C2D27" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E03E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00070281" w:rsidRPr="002E03E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
               </w:rPr>
@@ -2181,59 +2022,59 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00233DF8" w:rsidRPr="002E03E4">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
                     <w:spacing w:val="-4"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00233DF8" w:rsidRPr="002E03E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> ไม่ใช่</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="208A1713" w14:textId="77777777" w:rsidTr="002E03E4">
+      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="208A1713" w14:textId="77777777" w:rsidTr="009457CA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
-          <w:trHeight w:val="612"/>
+          <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:tcW w:w="3094" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09003623" w14:textId="0A6D1DBB" w:rsidR="00D0484E" w:rsidRPr="00233DF8" w:rsidRDefault="007D0514" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="008C2D27">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00070281">
               <w:rPr>
@@ -2269,54 +2110,54 @@
             <w:r w:rsidR="00D0484E" w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> การ</w:t>
             </w:r>
             <w:r w:rsidR="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วิจัยเกี่ยวข้องกับ</w:t>
             </w:r>
             <w:r w:rsidR="00D0484E" w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>พืช</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6815" w:type="dxa"/>
+            <w:tcW w:w="6904" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6829A41F" w14:textId="60749C28" w:rsidR="00DE72BE" w:rsidRPr="009A6826" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="6829A41F" w14:textId="60749C28" w:rsidR="00DE72BE" w:rsidRPr="009A6826" w:rsidRDefault="0086512A" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="30085439"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D0484E" w:rsidRPr="00233DF8">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
                     <w:cs/>
@@ -2373,96 +2214,102 @@
                 <w:cs/>
               </w:rPr>
               <w:t>แจ้งการเก็บ จัดหา หรือรวบรวมพันธุ์พืชพื้นเมืองทั่วไปและพันธุ์พืชป่าหรือส่วนหนึ่งส่วนใดของพันธุ์พืชดังกล่าว เพื่อการศึกษา ทดลอง หรือวิจัยที่มิได้มีวัตถุประสงค์</w:t>
             </w:r>
             <w:r w:rsidR="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00362346" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เพื่อประโยชน์ในทางการค้า ตามมาตรา 53 แห่งพระราชบัญญัติคุ้มครองพันธุ์พืช พ.ศ. 2542</w:t>
             </w:r>
             <w:r w:rsidR="004947B9">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004947B9">
-[...1 lines deleted...]
-                <w:rFonts w:hint="cs"/>
+            <w:r w:rsidR="004947B9" w:rsidRPr="009457CA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00DE72BE" w:rsidRPr="00F56A15">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00DE72BE" w:rsidRPr="009457CA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://op.mahidol.ac.th/ra/orra_download/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004947B9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+            <w:r w:rsidR="004947B9" w:rsidRPr="009457CA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:cs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00DE72BE" w:rsidRPr="00DE72BE">
+            <w:r w:rsidR="00DE72BE" w:rsidRPr="009457CA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="7E4FB338" w14:textId="77777777" w:rsidTr="002E03E4">
+      <w:tr w:rsidR="00D0484E" w:rsidRPr="00233DF8" w14:paraId="7E4FB338" w14:textId="77777777" w:rsidTr="009457CA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:tcW w:w="3094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CA3F743" w14:textId="0A06E65D" w:rsidR="00D0484E" w:rsidRPr="00233DF8" w:rsidRDefault="007D0514" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="008C2D27">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00070281">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
@@ -2525,54 +2372,57 @@
             <w:r w:rsidR="00D0484E" w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>พันธุวิศวกรรม หรือ</w:t>
             </w:r>
             <w:r w:rsidR="003B3469">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D0484E" w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เทคโนโลยีชีวภาพสมัยใหม่</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6815" w:type="dxa"/>
+            <w:tcW w:w="6904" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05A278B7" w14:textId="4DAB36D5" w:rsidR="00614642" w:rsidRPr="00C147E7" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="05A278B7" w14:textId="4DAB36D5" w:rsidR="00614642" w:rsidRPr="00C147E7" w:rsidRDefault="0086512A" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="-310259034"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00D0484E" w:rsidRPr="00233DF8">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
@@ -2609,106 +2459,107 @@
                 <w:cs/>
               </w:rPr>
               <w:t>ใบรับรอง</w:t>
             </w:r>
             <w:r w:rsidR="00C147E7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>โครงการวิจัยจาก</w:t>
             </w:r>
             <w:r w:rsidR="00E25866" w:rsidRPr="00E25866">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>คณะกรรมการควบคุมความปลอดภัยทางชีวภาพ</w:t>
             </w:r>
             <w:r w:rsidR="00C147E7">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D068600" w14:textId="7A19830E" w:rsidR="00D0484E" w:rsidRPr="00233DF8" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="7D068600" w14:textId="7A19830E" w:rsidR="00D0484E" w:rsidRPr="00233DF8" w:rsidRDefault="0086512A" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="-1072730729"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00362346" w:rsidRPr="00362346">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00362346" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00614642" w:rsidRPr="00362346">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>อยู่ระหว่างดำเนินการ (โปรดแสดงหลักฐาน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070281" w:rsidRPr="00233DF8" w14:paraId="4C38F3DA" w14:textId="77777777" w:rsidTr="002E03E4">
+      <w:tr w:rsidR="00070281" w:rsidRPr="00233DF8" w14:paraId="4C38F3DA" w14:textId="77777777" w:rsidTr="009457CA">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="6" w:type="dxa"/>
+          <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:tcW w:w="3094" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="529B6A0C" w14:textId="0E50D85E" w:rsidR="00070281" w:rsidRPr="002E03E4" w:rsidRDefault="008C2D27" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E03E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00070281" w:rsidRPr="002E03E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
@@ -2729,106 +2580,109 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00070281" w:rsidRPr="002E03E4">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
                     <w:spacing w:val="-4"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00070281" w:rsidRPr="002E03E4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:spacing w:val="-4"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> การวิจัยใช้ห้องปฏิบัติการที่เกี่ยวกับสารเคมี</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6815" w:type="dxa"/>
+            <w:tcW w:w="6904" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2F402E32" w14:textId="77777777" w:rsidR="00070281" w:rsidRPr="00233DF8" w:rsidRDefault="001E45A0" w:rsidP="00095A24">
+          <w:p w14:paraId="2F402E32" w14:textId="77777777" w:rsidR="00070281" w:rsidRPr="00233DF8" w:rsidRDefault="0086512A" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="579641509"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00070281" w:rsidRPr="00233DF8">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="cs"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00070281" w:rsidRPr="00233DF8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00070281">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>โปรดระบุเลขทะเบียนห้องปฏิบัติการ ............................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D83A19" w:rsidRPr="00233DF8" w14:paraId="6E2F4564" w14:textId="77777777" w:rsidTr="002E03E4">
+      <w:tr w:rsidR="00D83A19" w:rsidRPr="00233DF8" w14:paraId="6E2F4564" w14:textId="77777777" w:rsidTr="009457CA">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9876" w:type="dxa"/>
+            <w:tcW w:w="10004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6853B40D" w14:textId="7F1DDFB7" w:rsidR="00D83A19" w:rsidRPr="005767C2" w:rsidRDefault="001644F8" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:color w:val="FF0000"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001644F8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00D83A19" w:rsidRPr="001644F8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
@@ -2868,144 +2722,138 @@
             </w:r>
             <w:r w:rsidR="00D83A19" w:rsidRPr="001644F8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>โครงการวิจัยไม่มีความเกี่ยวข้องกับการวิจัยใ</w:t>
             </w:r>
             <w:r w:rsidR="004A35F2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t>น</w:t>
             </w:r>
             <w:r w:rsidR="00D83A19" w:rsidRPr="001644F8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">สัตว์ พืช และการใช้ทรัพยากรชีวภาพ ตามรายการข้างต้น </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B0E9D" w:rsidRPr="00233DF8" w14:paraId="3AA99B0B" w14:textId="77777777" w:rsidTr="001E45A0">
+      <w:tr w:rsidR="003B0E9D" w:rsidRPr="00233DF8" w14:paraId="3AA99B0B" w14:textId="77777777" w:rsidTr="009457CA">
+        <w:trPr>
+          <w:trHeight w:val="2030"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5293" w:type="dxa"/>
+            <w:tcW w:w="5362" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1316AC12" w14:textId="5B134270" w:rsidR="002E03E4" w:rsidRPr="002E03E4" w:rsidRDefault="003B0E9D" w:rsidP="00095A24">
+          <w:p w14:paraId="0398F1C8" w14:textId="6D670FAE" w:rsidR="002E03E4" w:rsidRPr="00EC67E3" w:rsidRDefault="003B0E9D" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00070281">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>ข้าพเจ้าขอรับรองว่าข้อมูลที่ให้ไว้</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:eastAsiaTheme="minorHAnsi" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t>นี้เป็นความจริงทุกประการ</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4583" w:type="dxa"/>
+            <w:tcW w:w="4642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35272AB9" w14:textId="52145EBC" w:rsidR="002E03E4" w:rsidRDefault="002E03E4" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78F8AF32" w14:textId="77777777" w:rsidR="002E03E4" w:rsidRDefault="002E03E4" w:rsidP="00095A24">
+          <w:p w14:paraId="78F8AF32" w14:textId="77777777" w:rsidR="002E03E4" w:rsidRPr="009457CA" w:rsidRDefault="002E03E4" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51C10ED3" w14:textId="3A9ECBAE" w:rsidR="003B0E9D" w:rsidRDefault="002E03E4" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003B0E9D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
@@ -3106,1063 +2954,504 @@
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t>)</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="76628439" w14:textId="32DCC113" w:rsidR="003B0E9D" w:rsidRDefault="003B0E9D" w:rsidP="00095A24">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  (หัวหน้าโครงการ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7374E9AC" w14:textId="77777777" w:rsidR="003B0E9D" w:rsidRDefault="003B0E9D" w:rsidP="00095A24">
+          <w:p w14:paraId="0FDD5F9C" w14:textId="34C0B753" w:rsidR="00095A24" w:rsidRPr="00EC67E3" w:rsidRDefault="003B0E9D" w:rsidP="00EC67E3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="-90" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
+                <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วันที่</w:t>
             </w:r>
             <w:r w:rsidRPr="002C094D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                   <w:cs/>
                 </w:rPr>
                 <w:id w:val="-1894195020"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00233DF8">
                   <w:rPr>
                     <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                     <w:cs/>
                   </w:rPr>
                   <w:t>......................................................</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="027EE392" w14:textId="77777777" w:rsidR="003B0E9D" w:rsidRDefault="003B0E9D" w:rsidP="00095A24">
-[...23 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E03E4" w:rsidRPr="00233DF8" w14:paraId="196F5299" w14:textId="77777777" w:rsidTr="005805E2">
+      <w:tr w:rsidR="002E03E4" w:rsidRPr="00233DF8" w14:paraId="196F5299" w14:textId="77777777" w:rsidTr="009457CA">
+        <w:trPr>
+          <w:trHeight w:val="1225"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9876" w:type="dxa"/>
+            <w:tcW w:w="10004" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54830D75" w14:textId="77777777" w:rsidR="00095A24" w:rsidRPr="00CE7773" w:rsidRDefault="002E03E4" w:rsidP="00095A24">
+          <w:p w14:paraId="7A26F343" w14:textId="3E4335F8" w:rsidR="009457CA" w:rsidRDefault="00986766" w:rsidP="00986766">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="158"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:u w:val="single"/>
-                <w:cs/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009457CA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:cs/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:u w:val="single"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">หมายเหตุ  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FA7B21D" w14:textId="2BB73858" w:rsidR="00A21701" w:rsidRPr="00CE7773" w:rsidRDefault="00CE7773" w:rsidP="00310C77">
+          <w:p w14:paraId="575F0F21" w14:textId="5664F564" w:rsidR="00986766" w:rsidRPr="009457CA" w:rsidRDefault="00986766" w:rsidP="00986766">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="158"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE7773">
+            <w:r w:rsidRPr="009457CA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. หากมีการเปลี่ยนแปลงข้อมูลใด ๆ ขอให้ผู้วิจัยแจ้ง กองบริหารงานวิจัย มหาวิทยาลัยมหิดล เป็นลายลักษณ์อักษร </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D445B8" w14:textId="77777777" w:rsidR="00986766" w:rsidRPr="009457CA" w:rsidRDefault="00986766" w:rsidP="00730495">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:cs/>
-[...3 lines deleted...]
-            <w:r w:rsidR="002E03E4" w:rsidRPr="00CE7773">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009457CA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:vertAlign w:val="superscript"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. ผู้วิจัยสามารถลงนาม </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009457CA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:vertAlign w:val="superscript"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-signature </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009457CA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">สำหรับผู้ที่อบรมผ่าน </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002E03E4" w:rsidRPr="00CE7773">
+              <w:t xml:space="preserve">แทนการลงลายมือชื่อได้ และกรุณาส่งไปที่ผู้ประสานงานแบบแสดงฯ นี้ (น.ส.ฐานะมาศ สิงห์คง </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B90B4A8" w14:textId="24B36957" w:rsidR="002E03E4" w:rsidRPr="00B532BA" w:rsidRDefault="00986766" w:rsidP="00730495">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="002E03E4" w:rsidRPr="00CE7773">
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009457CA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">หากเข้าข่ายการวิจัยในคน โปรดเลือกหลักสูตร </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002E03E4" w:rsidRPr="00CE7773">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00730495" w:rsidRPr="009457CA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Subject Research </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009457CA">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">ตามสาขาที่ดำเนินการวิจัย และหากเป็นกรณีไม่เข้าข่ายการวิจัยในคน โปรดเลือกหลักสูตร </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002E03E4" w:rsidRPr="00CE7773">
+              <w:t xml:space="preserve">โทร: 02-849-6246 อีเมล </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009457CA">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Responsible Conduct of Research</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B43D2E" w:rsidRPr="00CE7773">
+              <w:t>thanamas.sig@mahidol.edu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00986766">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (RCR)</w:t>
-[...353 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1EE588D0" w14:textId="252E428F" w:rsidR="00F93818" w:rsidRPr="00D4436B" w:rsidRDefault="00236BF0" w:rsidP="00070281">
-[...87 lines deleted...]
-    <w:p w14:paraId="42611EF7" w14:textId="4EBCC8DB" w:rsidR="00586D01" w:rsidRDefault="00F93818" w:rsidP="00B53344">
+    <w:p w14:paraId="2222695A" w14:textId="77777777" w:rsidR="009457CA" w:rsidRDefault="009457CA" w:rsidP="009457CA">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:ind w:left="-90" w:hanging="284"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...68 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00586D01" w:rsidSect="001E45A0">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidR="009457CA" w:rsidSect="0086512A">
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
-      <w:pgMar w:top="426" w:right="710" w:bottom="709" w:left="709" w:header="142" w:footer="429" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="710" w:bottom="142" w:left="709" w:header="142" w:footer="429" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="13A30BCD" w14:textId="77777777" w:rsidR="00D110AA" w:rsidRDefault="00D110AA" w:rsidP="008A2096">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6E00FB28" w14:textId="77777777" w:rsidR="00D110AA" w:rsidRDefault="00D110AA" w:rsidP="008A2096">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
-    <w:altName w:val="TH SarabunPSK"/>
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AngsanaUPC">
     <w:altName w:val="AngsanaUPC"/>
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EucrosiaUPC">
-    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D23D4BA" w14:textId="68D9C1D3" w:rsidR="00070281" w:rsidRPr="00070281" w:rsidRDefault="00070281" w:rsidP="00D4436B">
+  <w:p w14:paraId="3D23D4BA" w14:textId="06A9D3E6" w:rsidR="00070281" w:rsidRPr="00070281" w:rsidRDefault="00070281" w:rsidP="00D4436B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00070281">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:cs/>
       </w:rPr>
       <w:t>จัดทำโดย งานบริหารและส่งเสริมการวิจัย กองบริหารงานวิจัย</w:t>
     </w:r>
     <w:r w:rsidR="00D4436B">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00362346">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve">ฉบับปรับปรุงวันที่ </w:t>
     </w:r>
-    <w:r w:rsidR="000A5013">
+    <w:r w:rsidR="000541D0">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:cs/>
       </w:rPr>
-      <w:t>1</w:t>
-[...7 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="000A5013">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:cs/>
       </w:rPr>
-      <w:t xml:space="preserve"> ธันวาคม </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000541D0">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>สิงหา</w:t>
+    </w:r>
+    <w:r w:rsidR="000A5013">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t xml:space="preserve">คม </w:t>
     </w:r>
     <w:r w:rsidRPr="00362346">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:cs/>
       </w:rPr>
       <w:t>256</w:t>
     </w:r>
-    <w:r w:rsidR="009C2361" w:rsidRPr="00362346">
+    <w:r w:rsidR="000541D0">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:cs/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="71C429E9" w14:textId="77777777" w:rsidR="00D110AA" w:rsidRDefault="00D110AA" w:rsidP="008A2096">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5075D960" w14:textId="77777777" w:rsidR="00D110AA" w:rsidRDefault="00D110AA" w:rsidP="008A2096">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4469,92 +3758,93 @@
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="71"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00104648"/>
     <w:rsid w:val="0001400E"/>
     <w:rsid w:val="00023585"/>
     <w:rsid w:val="0002514C"/>
     <w:rsid w:val="00031CEC"/>
     <w:rsid w:val="00042B6E"/>
     <w:rsid w:val="00044A21"/>
     <w:rsid w:val="00045A35"/>
     <w:rsid w:val="000506D0"/>
+    <w:rsid w:val="000541D0"/>
     <w:rsid w:val="00066BCE"/>
     <w:rsid w:val="00070281"/>
     <w:rsid w:val="00082E98"/>
     <w:rsid w:val="00091D5B"/>
     <w:rsid w:val="00095A24"/>
     <w:rsid w:val="000961DE"/>
     <w:rsid w:val="00096448"/>
     <w:rsid w:val="00096A03"/>
     <w:rsid w:val="000A5013"/>
     <w:rsid w:val="000A606B"/>
     <w:rsid w:val="000C0D2B"/>
     <w:rsid w:val="000C64A4"/>
     <w:rsid w:val="000F0AA5"/>
     <w:rsid w:val="000F57B4"/>
     <w:rsid w:val="00104648"/>
     <w:rsid w:val="00113850"/>
     <w:rsid w:val="00151EE0"/>
     <w:rsid w:val="001644F8"/>
     <w:rsid w:val="00170BDF"/>
     <w:rsid w:val="00177BCA"/>
     <w:rsid w:val="0018589E"/>
     <w:rsid w:val="001C0AC2"/>
     <w:rsid w:val="001D5636"/>
     <w:rsid w:val="001D5AD4"/>
     <w:rsid w:val="001E3462"/>
@@ -4635,91 +3925,95 @@
     <w:rsid w:val="005805E2"/>
     <w:rsid w:val="00586D01"/>
     <w:rsid w:val="00591F33"/>
     <w:rsid w:val="005A4569"/>
     <w:rsid w:val="005A60AA"/>
     <w:rsid w:val="005B30A6"/>
     <w:rsid w:val="005C34A5"/>
     <w:rsid w:val="005E4DA5"/>
     <w:rsid w:val="00614642"/>
     <w:rsid w:val="00635327"/>
     <w:rsid w:val="006354F5"/>
     <w:rsid w:val="00635D3E"/>
     <w:rsid w:val="00642841"/>
     <w:rsid w:val="00652C47"/>
     <w:rsid w:val="00666F41"/>
     <w:rsid w:val="00695931"/>
     <w:rsid w:val="006A5577"/>
     <w:rsid w:val="006C51B3"/>
     <w:rsid w:val="006D5A39"/>
     <w:rsid w:val="006E07EF"/>
     <w:rsid w:val="006E2CE8"/>
     <w:rsid w:val="006F0408"/>
     <w:rsid w:val="0070040C"/>
     <w:rsid w:val="0070333D"/>
     <w:rsid w:val="0071203E"/>
+    <w:rsid w:val="00730495"/>
     <w:rsid w:val="00734CB3"/>
     <w:rsid w:val="007359C0"/>
     <w:rsid w:val="00736BA8"/>
     <w:rsid w:val="00741FEF"/>
     <w:rsid w:val="00757688"/>
     <w:rsid w:val="00757FBE"/>
     <w:rsid w:val="00761CDE"/>
     <w:rsid w:val="00762ACE"/>
     <w:rsid w:val="00767351"/>
     <w:rsid w:val="0077121B"/>
     <w:rsid w:val="00775EEB"/>
     <w:rsid w:val="00777DF3"/>
     <w:rsid w:val="0079600E"/>
     <w:rsid w:val="007D0514"/>
     <w:rsid w:val="007E40E3"/>
     <w:rsid w:val="007F263F"/>
     <w:rsid w:val="007F3B5E"/>
     <w:rsid w:val="00814EF9"/>
     <w:rsid w:val="00827E10"/>
     <w:rsid w:val="0083671D"/>
     <w:rsid w:val="00843C5E"/>
     <w:rsid w:val="00854C10"/>
+    <w:rsid w:val="0086512A"/>
     <w:rsid w:val="00882A29"/>
     <w:rsid w:val="00891504"/>
     <w:rsid w:val="008A114A"/>
     <w:rsid w:val="008A2096"/>
     <w:rsid w:val="008C2D27"/>
     <w:rsid w:val="008D38EA"/>
     <w:rsid w:val="008D6285"/>
     <w:rsid w:val="008E5083"/>
     <w:rsid w:val="009128DB"/>
     <w:rsid w:val="00917DB3"/>
     <w:rsid w:val="009308C2"/>
     <w:rsid w:val="00934D39"/>
     <w:rsid w:val="00940B67"/>
+    <w:rsid w:val="009457CA"/>
     <w:rsid w:val="00945E16"/>
     <w:rsid w:val="0094776A"/>
     <w:rsid w:val="00951283"/>
     <w:rsid w:val="00955B7C"/>
     <w:rsid w:val="00962A57"/>
     <w:rsid w:val="00971B51"/>
+    <w:rsid w:val="00986766"/>
     <w:rsid w:val="009A6826"/>
     <w:rsid w:val="009A745D"/>
     <w:rsid w:val="009B7851"/>
     <w:rsid w:val="009C0DAD"/>
     <w:rsid w:val="009C1C51"/>
     <w:rsid w:val="009C2361"/>
     <w:rsid w:val="009C57D1"/>
     <w:rsid w:val="009E33D5"/>
     <w:rsid w:val="009F3409"/>
     <w:rsid w:val="009F5734"/>
     <w:rsid w:val="00A05874"/>
     <w:rsid w:val="00A15AB2"/>
     <w:rsid w:val="00A15ABF"/>
     <w:rsid w:val="00A21701"/>
     <w:rsid w:val="00A21C76"/>
     <w:rsid w:val="00A21FDB"/>
     <w:rsid w:val="00A23785"/>
     <w:rsid w:val="00A256B3"/>
     <w:rsid w:val="00A35326"/>
     <w:rsid w:val="00A44077"/>
     <w:rsid w:val="00A62A12"/>
     <w:rsid w:val="00A70C12"/>
     <w:rsid w:val="00A76634"/>
     <w:rsid w:val="00A83C4C"/>
     <w:rsid w:val="00A93112"/>
@@ -4789,178 +4083,182 @@
     <w:rsid w:val="00D55656"/>
     <w:rsid w:val="00D55C8E"/>
     <w:rsid w:val="00D63E0F"/>
     <w:rsid w:val="00D7388C"/>
     <w:rsid w:val="00D83A19"/>
     <w:rsid w:val="00D9319B"/>
     <w:rsid w:val="00D9580C"/>
     <w:rsid w:val="00DA1051"/>
     <w:rsid w:val="00DA588D"/>
     <w:rsid w:val="00DA6ED2"/>
     <w:rsid w:val="00DB321A"/>
     <w:rsid w:val="00DE72BE"/>
     <w:rsid w:val="00DF3D55"/>
     <w:rsid w:val="00DF55FC"/>
     <w:rsid w:val="00E16F4F"/>
     <w:rsid w:val="00E25866"/>
     <w:rsid w:val="00E455B0"/>
     <w:rsid w:val="00E509B4"/>
     <w:rsid w:val="00E61211"/>
     <w:rsid w:val="00E77769"/>
     <w:rsid w:val="00E9636D"/>
     <w:rsid w:val="00EB23BA"/>
     <w:rsid w:val="00EB6C0D"/>
     <w:rsid w:val="00EC2DF9"/>
     <w:rsid w:val="00EC4528"/>
+    <w:rsid w:val="00EC67E3"/>
     <w:rsid w:val="00ED0055"/>
     <w:rsid w:val="00EE244E"/>
     <w:rsid w:val="00EF3A19"/>
     <w:rsid w:val="00F07EFE"/>
     <w:rsid w:val="00F15FF4"/>
     <w:rsid w:val="00F2581C"/>
     <w:rsid w:val="00F2626C"/>
     <w:rsid w:val="00F30368"/>
     <w:rsid w:val="00F45104"/>
     <w:rsid w:val="00F575AB"/>
     <w:rsid w:val="00F75E41"/>
     <w:rsid w:val="00F846D6"/>
     <w:rsid w:val="00F86695"/>
     <w:rsid w:val="00F9184A"/>
     <w:rsid w:val="00F93818"/>
     <w:rsid w:val="00FA13F2"/>
     <w:rsid w:val="00FA54BF"/>
     <w:rsid w:val="00FB7D11"/>
     <w:rsid w:val="00FF5B29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="226FB442"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{61459917-4677-47BB-B070-885FD6B55451}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -5480,51 +4778,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1487434244">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.mahidol.ac.th/ra/orra_download/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mucerr-online-traininng.mahidol.ac.th" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citiprogram.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.mahidol.ac.th/th/ethics-human/assessment.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.mahidol.ac.th/ra/orra_download/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.mahidol.ac.th/th/ethics-human/assessment.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5762,78 +5060,78 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A74EEE3-1CB1-4175-A11A-1AB19DE2A1AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3401</Characters>
+  <Pages>1</Pages>
+  <Words>417</Words>
+  <Characters>2806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>แบบฟอร์มบันทึกข้อความ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>วิทยาลัยสารพัดช่างพระนคร</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3910</CharactersWithSpaces>
+  <CharactersWithSpaces>3217</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>แบบฟอร์มบันทึกข้อความ</dc:title>
   <dc:subject/>
   <dc:creator>Chaninart</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ac5daf440c22a2dc104d57958ca73d8651c1ef70efefe3ce3bcfa26150986ad9</vt:lpwstr>
   </property>